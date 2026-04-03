--- v0 (2025-11-23)
+++ v1 (2026-04-03)
@@ -62,99 +62,99 @@
   <si>
     <t>Очки</t>
   </si>
   <si>
     <t>Бухг</t>
   </si>
   <si>
     <t>Берг</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>Нильга Анна / Тычко Игорь (1630)</t>
   </si>
   <si>
     <t>Хабаровск</t>
   </si>
   <si>
     <t>5+</t>
   </si>
   <si>
     <t>6+</t>
   </si>
   <si>
+    <t>3+</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>Пономарева Радмила / Пономарев Лев (1946)</t>
+  </si>
+  <si>
+    <t>Ижевск</t>
+  </si>
+  <si>
+    <t>3-</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Пономарева Маргарита / Исупов Артем (2006)</t>
+  </si>
+  <si>
+    <t>4+</t>
+  </si>
+  <si>
     <t>2+</t>
   </si>
   <si>
-    <t>3</t>
-[...16 lines deleted...]
-  <si>
     <t>1-</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>Пономарева Радмила / Пономарев Лев (1946)</t>
+    <t>Дрозд София / Колобов Родион (1451)</t>
+  </si>
+  <si>
+    <t>Калининград</t>
+  </si>
+  <si>
+    <t>5-</t>
+  </si>
+  <si>
+    <t>6+!</t>
+  </si>
+  <si>
+    <t>Забалуева Дарья / Акмурадов Алишер (1123)</t>
   </si>
   <si>
     <t>2-</t>
-  </si>
-[...16 lines deleted...]
-    <t>3-</t>
   </si>
   <si>
     <t>Паращина Арина / Орищенко Алексей (1432)</t>
   </si>
   <si>
     <t>4-!</t>
   </si>
   <si>
     <t>0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
       <color theme="1"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
@@ -603,218 +603,218 @@
       </c>
       <c r="M2">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>17</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H3" t="s">
         <v>19</v>
       </c>
-      <c r="H3" t="s">
+      <c r="I3" t="s">
+        <v>12</v>
+      </c>
+      <c r="J3" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
       <c r="K3" t="s">
         <v>16</v>
       </c>
       <c r="L3" t="s">
         <v>16</v>
       </c>
       <c r="M3">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4">
         <v>0</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
       <c r="F4">
         <v>0</v>
       </c>
       <c r="G4" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="H4" t="s">
+        <v>23</v>
+      </c>
+      <c r="I4" t="s">
         <v>24</v>
       </c>
-      <c r="I4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J4" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K4" t="s">
         <v>16</v>
       </c>
       <c r="L4" t="s">
         <v>16</v>
       </c>
       <c r="M4">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>25</v>
       </c>
       <c r="C5" t="s">
         <v>26</v>
       </c>
       <c r="D5">
         <v>0</v>
       </c>
       <c r="E5">
         <v>0</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
       <c r="G5" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="H5" t="s">
         <v>27</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>16</v>
       </c>
       <c r="K5" t="s">
         <v>16</v>
       </c>
       <c r="L5" t="s">
         <v>16</v>
       </c>
       <c r="M5">
         <v>4</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>29</v>
       </c>
       <c r="C6" t="s">
         <v>26</v>
       </c>
       <c r="D6">
         <v>0</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
       <c r="G6" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="H6" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="I6" t="s">
         <v>30</v>
       </c>
       <c r="J6" t="s">
         <v>16</v>
       </c>
       <c r="K6" t="s">
         <v>16</v>
       </c>
       <c r="L6" t="s">
         <v>16</v>
       </c>
       <c r="M6">
         <v>4</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>31</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7" t="s">
         <v>30</v>
       </c>
       <c r="H7" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="I7" t="s">
         <v>32</v>
       </c>
       <c r="J7" t="s">
         <v>33</v>
       </c>
       <c r="K7" t="s">
         <v>16</v>
       </c>
       <c r="L7" t="s">
         <v>16</v>
       </c>
       <c r="M7">
         <v>6</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go XLSX</Application>