--- v0 (2025-11-23)
+++ v1 (2026-04-03)
@@ -18,1676 +18,1457 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Go XLSX"/>
   <workbookPr showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" tabRatio="204" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1" state="visible"/>
   </sheets>
   <definedNames/>
   <calcPr iterateCount="100" refMode="A1" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="542" uniqueCount="542">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="469" uniqueCount="469">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Участник</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Р-г до</t>
   </si>
   <si>
     <t>Р-г после</t>
   </si>
   <si>
     <t>MM0</t>
   </si>
   <si>
     <t>Очки</t>
   </si>
   <si>
     <t>Бухг</t>
   </si>
   <si>
     <t>Берг</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>Сас Михаил</t>
   </si>
   <si>
     <t>Жуковский</t>
   </si>
   <si>
+    <t>4+</t>
+  </si>
+  <si>
+    <t>9+</t>
+  </si>
+  <si>
+    <t>2+</t>
+  </si>
+  <si>
+    <t>3+</t>
+  </si>
+  <si>
+    <t>6-</t>
+  </si>
+  <si>
+    <t>10+</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>Тронин Роман</t>
+  </si>
+  <si>
+    <t>Ижевск</t>
+  </si>
+  <si>
+    <t>1-</t>
+  </si>
+  <si>
     <t>5+</t>
   </si>
   <si>
-    <t>3+</t>
-[...11 lines deleted...]
-    <t/>
+    <t>40</t>
+  </si>
+  <si>
+    <t>Власов Владимир</t>
+  </si>
+  <si>
+    <t>Иваново</t>
+  </si>
+  <si>
+    <t>2-</t>
+  </si>
+  <si>
+    <t>39+</t>
+  </si>
+  <si>
+    <t>9+!</t>
+  </si>
+  <si>
+    <t>6+</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>Павлов Владимир_А</t>
+  </si>
+  <si>
+    <t>Болгар</t>
+  </si>
+  <si>
+    <t>7+</t>
+  </si>
+  <si>
+    <t>3-</t>
+  </si>
+  <si>
+    <t>14+</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>Синцов Владимир</t>
+  </si>
+  <si>
+    <t>Вологда</t>
+  </si>
+  <si>
+    <t>11+</t>
+  </si>
+  <si>
+    <t>9-</t>
+  </si>
+  <si>
+    <t>12+</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Тягний Виталий</t>
+  </si>
+  <si>
+    <t>Челябинск</t>
+  </si>
+  <si>
+    <t>5-</t>
+  </si>
+  <si>
+    <t>19+</t>
+  </si>
+  <si>
+    <t>20+</t>
+  </si>
+  <si>
+    <t>1+</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
     <t>29</t>
   </si>
   <si>
-    <t>Тронин Роман</t>
-[...14 lines deleted...]
-    <t>8</t>
+    <t>Белкин Виктор</t>
+  </si>
+  <si>
+    <t>Краснодар</t>
+  </si>
+  <si>
+    <t>4-</t>
+  </si>
+  <si>
+    <t>14+!</t>
+  </si>
+  <si>
+    <t>13+</t>
+  </si>
+  <si>
+    <t>21+</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>Исламов Тимур</t>
+  </si>
+  <si>
+    <t>Екатеринбург</t>
+  </si>
+  <si>
+    <t>+!</t>
+  </si>
+  <si>
+    <t>66+</t>
+  </si>
+  <si>
+    <t>65+</t>
+  </si>
+  <si>
+    <t>40+</t>
+  </si>
+  <si>
+    <t>15+</t>
+  </si>
+  <si>
+    <t>Ломач Артём</t>
+  </si>
+  <si>
+    <t>Москва</t>
+  </si>
+  <si>
+    <t>3-!</t>
+  </si>
+  <si>
+    <t>-!</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Новиков Михаил_Д</t>
+  </si>
+  <si>
+    <t>26+</t>
+  </si>
+  <si>
+    <t>44+</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Хозяинов Семен</t>
+  </si>
+  <si>
+    <t>Сыктывкар</t>
+  </si>
+  <si>
+    <t>8-</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Харитонов Ярослав</t>
+  </si>
+  <si>
+    <t>Санкт-Петербург</t>
+  </si>
+  <si>
+    <t>7-</t>
+  </si>
+  <si>
+    <t>11-</t>
+  </si>
+  <si>
+    <t>23+</t>
+  </si>
+  <si>
+    <t>22+</t>
+  </si>
+  <si>
+    <t>42½</t>
+  </si>
+  <si>
+    <t>19½</t>
+  </si>
+  <si>
+    <t>Чернов Игорь</t>
+  </si>
+  <si>
+    <t>18+</t>
+  </si>
+  <si>
+    <t>12-</t>
+  </si>
+  <si>
+    <t>25+</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>Тарасенко Богдан</t>
+  </si>
+  <si>
+    <t>Тверь</t>
+  </si>
+  <si>
+    <t>16+</t>
+  </si>
+  <si>
+    <t>7-!</t>
+  </si>
+  <si>
+    <t>41+</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Большаков Илья</t>
+  </si>
+  <si>
+    <t>Старый Оскол</t>
+  </si>
+  <si>
+    <t>57+</t>
+  </si>
+  <si>
+    <t>10-</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Леонов Дмитрий</t>
+  </si>
+  <si>
+    <t>Томск</t>
+  </si>
+  <si>
+    <t>30+</t>
+  </si>
+  <si>
+    <t>14-</t>
+  </si>
+  <si>
+    <t>40-</t>
+  </si>
+  <si>
+    <t>46+</t>
+  </si>
+  <si>
+    <t>29+</t>
+  </si>
+  <si>
+    <t>33+</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Хоменко Анастасия</t>
+  </si>
+  <si>
+    <t>71+</t>
+  </si>
+  <si>
+    <t>42+</t>
+  </si>
+  <si>
+    <t>23-</t>
+  </si>
+  <si>
+    <t>43+</t>
+  </si>
+  <si>
+    <t>34+</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>Васюков Кирилл</t>
+  </si>
+  <si>
+    <t>13-</t>
+  </si>
+  <si>
+    <t>68+</t>
+  </si>
+  <si>
+    <t>31+</t>
+  </si>
+  <si>
+    <t>Науменко Павел</t>
+  </si>
+  <si>
+    <t>15-</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Марченко Мария</t>
+  </si>
+  <si>
+    <t>Уссурийск</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Норбу Ачыты-Сандан</t>
+  </si>
+  <si>
+    <t>Кызыл</t>
+  </si>
+  <si>
+    <t>19-</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>Шиловский Григорий</t>
+  </si>
+  <si>
+    <t>25-</t>
+  </si>
+  <si>
+    <t>45+</t>
+  </si>
+  <si>
+    <t>24+</t>
+  </si>
+  <si>
+    <t>28+</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>Тронина Виктория</t>
+  </si>
+  <si>
+    <t>54+</t>
+  </si>
+  <si>
+    <t>67+</t>
+  </si>
+  <si>
+    <t>17+</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>21½</t>
+  </si>
+  <si>
+    <t>Тябин Кирилл</t>
+  </si>
+  <si>
+    <t>48+</t>
+  </si>
+  <si>
+    <t>50+</t>
+  </si>
+  <si>
+    <t>22-</t>
+  </si>
+  <si>
+    <t>32+</t>
+  </si>
+  <si>
+    <t>34-</t>
+  </si>
+  <si>
+    <t>33½</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Косачев Илья</t>
+  </si>
+  <si>
+    <t>Уфа</t>
+  </si>
+  <si>
+    <t>20-</t>
+  </si>
+  <si>
+    <t>41-</t>
+  </si>
+  <si>
+    <t>51+</t>
+  </si>
+  <si>
+    <t>15½</t>
+  </si>
+  <si>
+    <t>Лазарев Александр</t>
+  </si>
+  <si>
+    <t>69+</t>
+  </si>
+  <si>
+    <t>21-</t>
+  </si>
+  <si>
+    <t>13½</t>
+  </si>
+  <si>
+    <t>Монгуш Саглаш</t>
+  </si>
+  <si>
+    <t>56+</t>
+  </si>
+  <si>
+    <t>35+</t>
+  </si>
+  <si>
+    <t>29-</t>
+  </si>
+  <si>
+    <t>33-</t>
+  </si>
+  <si>
+    <t>52+</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>Расулов Рамазан</t>
+  </si>
+  <si>
+    <t>74+</t>
+  </si>
+  <si>
+    <t>49+</t>
+  </si>
+  <si>
+    <t>53+</t>
+  </si>
+  <si>
+    <t>32</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>Ломач Артем</t>
-[...20 lines deleted...]
-    <t>30</t>
+    <t>Кефальба Елизавета</t>
+  </si>
+  <si>
+    <t>72+</t>
+  </si>
+  <si>
+    <t>73+</t>
+  </si>
+  <si>
+    <t>27+</t>
+  </si>
+  <si>
+    <t>16-</t>
+  </si>
+  <si>
+    <t>Виноградов Даниил</t>
+  </si>
+  <si>
+    <t>Нижний Новгород</t>
+  </si>
+  <si>
+    <t>67-</t>
+  </si>
+  <si>
+    <t>96+</t>
+  </si>
+  <si>
+    <t>Матвеев Алексей</t>
+  </si>
+  <si>
+    <t>94+</t>
+  </si>
+  <si>
+    <t>80+</t>
+  </si>
+  <si>
+    <t>58+</t>
+  </si>
+  <si>
+    <t>47+</t>
+  </si>
+  <si>
+    <t>36+</t>
+  </si>
+  <si>
+    <t>18-</t>
+  </si>
+  <si>
+    <t>Храмушин Игорь</t>
+  </si>
+  <si>
+    <t>Самара</t>
+  </si>
+  <si>
+    <t>42-</t>
+  </si>
+  <si>
+    <t>55+</t>
+  </si>
+  <si>
+    <t>70+</t>
+  </si>
+  <si>
+    <t>24-</t>
+  </si>
+  <si>
+    <t>62+</t>
+  </si>
+  <si>
+    <t>Авдошин Андрей</t>
+  </si>
+  <si>
+    <t>Троицк</t>
+  </si>
+  <si>
+    <t>43-</t>
+  </si>
+  <si>
+    <t>76+</t>
+  </si>
+  <si>
+    <t>89+</t>
+  </si>
+  <si>
+    <t>Заруцкий Михаил</t>
+  </si>
+  <si>
+    <t>28-</t>
+  </si>
+  <si>
+    <t>104+</t>
+  </si>
+  <si>
+    <t>17-</t>
+  </si>
+  <si>
+    <t>Юрков Дмитрий</t>
+  </si>
+  <si>
+    <t>Иркутск</t>
+  </si>
+  <si>
+    <t>95+</t>
+  </si>
+  <si>
+    <t>27-</t>
+  </si>
+  <si>
+    <t>47-</t>
+  </si>
+  <si>
+    <t>64+</t>
+  </si>
+  <si>
+    <t>Загоруйко Артем</t>
+  </si>
+  <si>
+    <t>Таганрог</t>
+  </si>
+  <si>
+    <t>90+</t>
+  </si>
+  <si>
+    <t>31-</t>
+  </si>
+  <si>
+    <t>Гладков Андрей_О</t>
+  </si>
+  <si>
+    <t>39-</t>
+  </si>
+  <si>
+    <t>91+</t>
+  </si>
+  <si>
+    <t>Парадиев Иван</t>
+  </si>
+  <si>
+    <t>Новокузнецк</t>
+  </si>
+  <si>
+    <t>75+</t>
+  </si>
+  <si>
+    <t>45-</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>Коновалов Александр_В</t>
+  </si>
+  <si>
+    <t>Белгород</t>
+  </si>
+  <si>
+    <t>37+</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Пестречихин Михаил</t>
+  </si>
+  <si>
+    <t>Снежинск</t>
+  </si>
+  <si>
+    <t>26-</t>
+  </si>
+  <si>
+    <t>Диваков Матвей</t>
+  </si>
+  <si>
+    <t>77+</t>
+  </si>
+  <si>
+    <t>Заруев Антон</t>
+  </si>
+  <si>
+    <t>36-</t>
+  </si>
+  <si>
+    <t>Диваков Тимофей</t>
+  </si>
+  <si>
+    <t>65-</t>
+  </si>
+  <si>
+    <t>Карманов Виталий</t>
+  </si>
+  <si>
+    <t>Новосибирск</t>
+  </si>
+  <si>
+    <t>59+</t>
+  </si>
+  <si>
+    <t>78+</t>
+  </si>
+  <si>
+    <t>30-</t>
+  </si>
+  <si>
+    <t>Догонин Доброслав</t>
+  </si>
+  <si>
+    <t>38+</t>
+  </si>
+  <si>
+    <t>37-</t>
+  </si>
+  <si>
+    <t>32½</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Мокин Иван</t>
+  </si>
+  <si>
+    <t>Салехард</t>
+  </si>
+  <si>
+    <t>50-</t>
+  </si>
+  <si>
+    <t>61+</t>
+  </si>
+  <si>
+    <t>32-</t>
+  </si>
+  <si>
+    <t>Волков Михаил</t>
+  </si>
+  <si>
+    <t>49-</t>
+  </si>
+  <si>
+    <t>31½</t>
+  </si>
+  <si>
+    <t>Пронькин Станислав</t>
+  </si>
+  <si>
+    <t>38-</t>
+  </si>
+  <si>
+    <t>60+</t>
+  </si>
+  <si>
+    <t>Чашурина Галина</t>
+  </si>
+  <si>
+    <t>Люберцы</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>Власов Владимир</t>
-[...8 lines deleted...]
-    <t>3?</t>
+    <t>Зенин Иван</t>
+  </si>
+  <si>
+    <t>51-</t>
+  </si>
+  <si>
+    <t>Гнатовская Мария</t>
+  </si>
+  <si>
+    <t>61+!</t>
+  </si>
+  <si>
+    <t>92+</t>
+  </si>
+  <si>
+    <t>35-</t>
+  </si>
+  <si>
+    <t>Ившин Павел</t>
+  </si>
+  <si>
+    <t>Киров</t>
+  </si>
+  <si>
+    <t>69-</t>
+  </si>
+  <si>
+    <t>Амитон Александр</t>
+  </si>
+  <si>
+    <t>Ростов-на-Дону</t>
+  </si>
+  <si>
+    <t>46-</t>
+  </si>
+  <si>
+    <t>79+</t>
+  </si>
+  <si>
+    <t>Куприянов Дмитрий</t>
+  </si>
+  <si>
+    <t>Южно-Сахалинск</t>
+  </si>
+  <si>
+    <t>93+</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>Павлов Владимир_А</t>
-[...239 lines deleted...]
-    <t>Исламов Тимур</t>
+    <t>Потиевский Семён</t>
+  </si>
+  <si>
+    <t>105+</t>
+  </si>
+  <si>
+    <t>87+</t>
+  </si>
+  <si>
+    <t>Сафьянов Константин</t>
+  </si>
+  <si>
+    <t>70-!</t>
+  </si>
+  <si>
+    <t>83+</t>
+  </si>
+  <si>
+    <t>81+</t>
+  </si>
+  <si>
+    <t>62-</t>
+  </si>
+  <si>
+    <t>Журавлев Лев</t>
   </si>
   <si>
     <t>93+!</t>
   </si>
   <si>
-    <t>46+</t>
-[...272 lines deleted...]
-    <t>Матвеев Алексей</t>
+    <t>52-</t>
+  </si>
+  <si>
+    <t>72-</t>
+  </si>
+  <si>
+    <t>Афанасенко Платон</t>
+  </si>
+  <si>
+    <t>Севастополь</t>
+  </si>
+  <si>
+    <t>101+</t>
+  </si>
+  <si>
+    <t>82+</t>
+  </si>
+  <si>
+    <t>85+</t>
+  </si>
+  <si>
+    <t>55-</t>
+  </si>
+  <si>
+    <t>Зимин Никита</t>
+  </si>
+  <si>
+    <t>Рязань</t>
+  </si>
+  <si>
+    <t>97+</t>
+  </si>
+  <si>
+    <t>44-</t>
+  </si>
+  <si>
+    <t>48-</t>
+  </si>
+  <si>
+    <t>Новокшонов Евгений</t>
+  </si>
+  <si>
+    <t>53-</t>
+  </si>
+  <si>
+    <t>86+</t>
+  </si>
+  <si>
+    <t>84+</t>
+  </si>
+  <si>
+    <t>Швед Михаил</t>
+  </si>
+  <si>
+    <t>51-!</t>
+  </si>
+  <si>
+    <t>81-</t>
   </si>
   <si>
     <t>88+</t>
   </si>
   <si>
-    <t>87+</t>
-[...50 lines deleted...]
-    <t>47?</t>
+    <t>Кит Сергей</t>
+  </si>
+  <si>
+    <t>98+</t>
+  </si>
+  <si>
+    <t>90-</t>
+  </si>
+  <si>
+    <t>102+</t>
+  </si>
+  <si>
+    <t>Руденко Кирилл</t>
+  </si>
+  <si>
+    <t>65-!</t>
+  </si>
+  <si>
+    <t>68-</t>
+  </si>
+  <si>
+    <t>66-</t>
+  </si>
+  <si>
+    <t>Хочава Георгий</t>
+  </si>
+  <si>
+    <t>107+</t>
+  </si>
+  <si>
+    <t>Юсупов Наиль</t>
+  </si>
+  <si>
+    <t>Йошкар-Ола</t>
+  </si>
+  <si>
+    <t>63+!</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>Волков Михаил</t>
-[...88 lines deleted...]
-  <si>
     <t>Путилина Екатерина</t>
   </si>
   <si>
-    <t>Ростов-на-Дону</t>
-[...8 lines deleted...]
-    <t>41?</t>
+    <t>63+</t>
+  </si>
+  <si>
+    <t>61-</t>
   </si>
   <si>
     <t>Мейер Ева</t>
   </si>
   <si>
-    <t>-!</t>
-[...2 lines deleted...]
-    <t>38?</t>
+    <t>Васильев Арсений</t>
+  </si>
+  <si>
+    <t>Иванова Алена</t>
+  </si>
+  <si>
+    <t>63-</t>
+  </si>
+  <si>
+    <t>Мочалин Олег</t>
+  </si>
+  <si>
+    <t>56+!</t>
+  </si>
+  <si>
+    <t>Петриченко Данил_И</t>
+  </si>
+  <si>
+    <t>Ейск</t>
+  </si>
+  <si>
+    <t>59-</t>
+  </si>
+  <si>
+    <t>106+</t>
+  </si>
+  <si>
+    <t>58-</t>
+  </si>
+  <si>
+    <t>Кисляков Дмитрий</t>
+  </si>
+  <si>
+    <t>Электросталь</t>
+  </si>
+  <si>
+    <t>28½</t>
+  </si>
+  <si>
+    <t>Герасимова Анастасия</t>
+  </si>
+  <si>
+    <t>Коломна</t>
+  </si>
+  <si>
+    <t>57-</t>
+  </si>
+  <si>
+    <t>Старостин Иван</t>
+  </si>
+  <si>
+    <t>Пронькин Олег</t>
+  </si>
+  <si>
+    <t>100+</t>
+  </si>
+  <si>
+    <t>Илющенко Вадим</t>
+  </si>
+  <si>
+    <t>Донецк</t>
+  </si>
+  <si>
+    <t>64-</t>
+  </si>
+  <si>
+    <t>Сальникова Ольга</t>
+  </si>
+  <si>
+    <t>54-</t>
+  </si>
+  <si>
+    <t>Шорников Роман</t>
+  </si>
+  <si>
+    <t>24½</t>
+  </si>
+  <si>
+    <t>Полежаев Олег</t>
+  </si>
+  <si>
+    <t>92-</t>
+  </si>
+  <si>
+    <t>56-</t>
+  </si>
+  <si>
+    <t>Евсеенко Андрей</t>
+  </si>
+  <si>
+    <t>Красноярск</t>
+  </si>
+  <si>
+    <t>103+</t>
+  </si>
+  <si>
+    <t>60-</t>
+  </si>
+  <si>
+    <t>Жервэ Николай</t>
+  </si>
+  <si>
+    <t>99+</t>
+  </si>
+  <si>
+    <t>71-</t>
+  </si>
+  <si>
+    <t>Киреев Артем</t>
+  </si>
+  <si>
+    <t>75-</t>
+  </si>
+  <si>
+    <t>Ручьёв Михаил</t>
+  </si>
+  <si>
+    <t>84-</t>
+  </si>
+  <si>
+    <t>82-</t>
+  </si>
+  <si>
+    <t>Жуков Виктор</t>
+  </si>
+  <si>
+    <t>89-</t>
+  </si>
+  <si>
+    <t>85-</t>
+  </si>
+  <si>
+    <t>9½</t>
+  </si>
+  <si>
+    <t>Сёмин Сергей</t>
+  </si>
+  <si>
+    <t>104-</t>
+  </si>
+  <si>
+    <t>79-</t>
+  </si>
+  <si>
+    <t>Мирошин Никита</t>
+  </si>
+  <si>
+    <t>109+</t>
+  </si>
+  <si>
+    <t>102+!</t>
+  </si>
+  <si>
+    <t>70-</t>
+  </si>
+  <si>
+    <t>Соколов Дмитрий_И</t>
+  </si>
+  <si>
+    <t>Ухалова Татьяна</t>
+  </si>
+  <si>
+    <t>Тюмень</t>
+  </si>
+  <si>
+    <t>108+</t>
+  </si>
+  <si>
+    <t>Арбузов Даниил</t>
+  </si>
+  <si>
+    <t>73-</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Теплов Евгений</t>
+  </si>
+  <si>
+    <t>Ярославль</t>
+  </si>
+  <si>
+    <t>80-</t>
+  </si>
+  <si>
+    <t>Чекурова Софья</t>
+  </si>
+  <si>
+    <t>74-</t>
+  </si>
+  <si>
+    <t>77-</t>
+  </si>
+  <si>
+    <t>Иванов Александр_А</t>
+  </si>
+  <si>
+    <t>88-</t>
+  </si>
+  <si>
+    <t>25½</t>
+  </si>
+  <si>
+    <t>6½</t>
+  </si>
+  <si>
+    <t>Киселёва Татьяна</t>
+  </si>
+  <si>
+    <t>57-!</t>
+  </si>
+  <si>
+    <t>3½</t>
+  </si>
+  <si>
+    <t>Ермолаев Михаил</t>
+  </si>
+  <si>
+    <t>83-</t>
+  </si>
+  <si>
+    <t>86-</t>
+  </si>
+  <si>
+    <t>23½</t>
+  </si>
+  <si>
+    <t>5½</t>
+  </si>
+  <si>
+    <t>Мейер Никита</t>
+  </si>
+  <si>
+    <t>102-!</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Морозов Игорь</t>
+  </si>
+  <si>
+    <t>93-</t>
+  </si>
+  <si>
+    <t>Мифтахутдинов Тимур</t>
+  </si>
+  <si>
+    <t>110+</t>
+  </si>
+  <si>
+    <t>101+!</t>
+  </si>
+  <si>
+    <t>87-</t>
+  </si>
+  <si>
+    <t>4½</t>
+  </si>
+  <si>
+    <t>Мударисова Гульшат</t>
+  </si>
+  <si>
+    <t>100-</t>
+  </si>
+  <si>
+    <t>78-</t>
+  </si>
+  <si>
+    <t>107+!</t>
+  </si>
+  <si>
+    <t>Пахомов Олег</t>
+  </si>
+  <si>
+    <t>94-</t>
+  </si>
+  <si>
+    <t>Бобровник Даниил</t>
+  </si>
+  <si>
+    <t>Темников</t>
+  </si>
+  <si>
+    <t>91-</t>
+  </si>
+  <si>
+    <t>Стеценко Мария</t>
+  </si>
+  <si>
+    <t>106-</t>
+  </si>
+  <si>
+    <t>97-!</t>
+  </si>
+  <si>
+    <t>76-</t>
+  </si>
+  <si>
+    <t>Бакиров Рафаэль</t>
+  </si>
+  <si>
+    <t>86-!</t>
+  </si>
+  <si>
+    <t>95+!</t>
+  </si>
+  <si>
+    <t>17½</t>
+  </si>
+  <si>
+    <t>Мохова Александра</t>
+  </si>
+  <si>
+    <t>99-</t>
+  </si>
+  <si>
+    <t>107-</t>
+  </si>
+  <si>
+    <t>Скорочкина Светлана</t>
+  </si>
+  <si>
+    <t>101-</t>
+  </si>
+  <si>
+    <t>95-</t>
+  </si>
+  <si>
+    <t>Новикова Ирина</t>
+  </si>
+  <si>
+    <t>96-</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>Сакаев Василь</t>
+  </si>
+  <si>
+    <t>Иванова Анастасия_А</t>
+  </si>
+  <si>
+    <t>98-!</t>
+  </si>
+  <si>
+    <t>Глущенко Анастасия</t>
+  </si>
+  <si>
+    <t>103-</t>
   </si>
   <si>
     <t>16½</t>
   </si>
   <si>
-    <t>Храмушин Игорь</t>
-[...503 lines deleted...]
-    <t>Ермолаев Михаил</t>
+    <t>Олейников Андрей</t>
+  </si>
+  <si>
+    <t>108-</t>
   </si>
   <si>
     <t>98-</t>
   </si>
   <si>
-    <t>86?</t>
-[...50 lines deleted...]
-    <t>17-!</t>
+    <t>110+!</t>
+  </si>
+  <si>
+    <t>14½</t>
+  </si>
+  <si>
+    <t>1½</t>
+  </si>
+  <si>
+    <t>Иванов Андрей_В</t>
+  </si>
+  <si>
+    <t>102-</t>
+  </si>
+  <si>
+    <t>97-</t>
+  </si>
+  <si>
+    <t>109-!</t>
   </si>
   <si>
     <t>0</t>
-  </si>
-[...235 lines deleted...]
-    <t>112-!</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
       <color theme="1"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -2017,51 +1798,51 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:P115"/>
+  <dimension ref="A1:P111"/>
   <sheetViews>
     <sheetView windowProtection="false" showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" activeCellId="0" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.85"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2089,5725 +1870,5525 @@
       </c>
       <c r="N1" t="s">
         <v>7</v>
       </c>
       <c r="O1" t="s">
         <v>8</v>
       </c>
       <c r="P1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
         <v>2306</v>
       </c>
       <c r="E2">
-        <v>0</v>
+        <v>2277</v>
       </c>
       <c r="F2">
         <v>5</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
       <c r="I2" t="s">
         <v>14</v>
       </c>
       <c r="J2" t="s">
         <v>15</v>
       </c>
       <c r="K2" t="s">
         <v>16</v>
       </c>
       <c r="L2" t="s">
         <v>17</v>
       </c>
       <c r="M2" t="s">
         <v>18</v>
       </c>
       <c r="N2" t="s">
         <v>19</v>
       </c>
       <c r="O2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D3">
-        <v>1860</v>
+        <v>1849</v>
       </c>
       <c r="E3">
-        <v>0</v>
+        <v>1932</v>
       </c>
       <c r="F3">
         <v>5</v>
       </c>
       <c r="G3" t="s">
         <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="I3" t="s">
         <v>23</v>
       </c>
       <c r="J3" t="s">
         <v>13</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="M3" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="N3" t="s">
         <v>19</v>
       </c>
       <c r="O3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="P3">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C4" t="s">
         <v>27</v>
       </c>
-      <c r="C4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D4">
-        <v>2101</v>
+        <v>2055</v>
       </c>
       <c r="E4">
-        <v>0</v>
+        <v>2048</v>
       </c>
       <c r="F4">
         <v>5</v>
       </c>
       <c r="G4" t="s">
+        <v>28</v>
+      </c>
+      <c r="H4" t="s">
         <v>29</v>
       </c>
-      <c r="H4" t="s">
+      <c r="I4" t="s">
+        <v>12</v>
+      </c>
+      <c r="J4" t="s">
         <v>23</v>
       </c>
-      <c r="I4" t="s">
+      <c r="K4" t="s">
         <v>30</v>
       </c>
-      <c r="J4" t="s">
+      <c r="L4" t="s">
         <v>31</v>
       </c>
-      <c r="K4" t="s">
+      <c r="M4" t="s">
         <v>32</v>
       </c>
-      <c r="L4" t="s">
-[...2 lines deleted...]
-      <c r="M4" t="s">
+      <c r="N4" t="s">
         <v>33</v>
       </c>
-      <c r="N4" t="s">
+      <c r="O4" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="P4">
         <v>3</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
+        <v>35</v>
+      </c>
+      <c r="C5" t="s">
         <v>36</v>
       </c>
-      <c r="C5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D5">
-        <v>2051</v>
+        <v>1832</v>
       </c>
       <c r="E5">
-        <v>0</v>
+        <v>1833</v>
       </c>
       <c r="F5">
         <v>5</v>
       </c>
       <c r="G5" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="H5" t="s">
+        <v>37</v>
+      </c>
+      <c r="I5" t="s">
         <v>38</v>
       </c>
-      <c r="I5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J5" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="K5" t="s">
         <v>39</v>
       </c>
       <c r="L5" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="M5" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N5" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="O5" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="P5">
         <v>4</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C6" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D6">
-        <v>1832</v>
+        <v>1671</v>
       </c>
       <c r="E6">
-        <v>0</v>
+        <v>1709</v>
       </c>
       <c r="F6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G6" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="H6" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="I6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="J6" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="K6" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="L6" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="M6" t="s">
+        <v>40</v>
+      </c>
+      <c r="N6" t="s">
         <v>33</v>
       </c>
-      <c r="N6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O6" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="P6">
         <v>5</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D7">
-        <v>1632</v>
+        <v>1666</v>
       </c>
       <c r="E7">
-        <v>0</v>
+        <v>1729</v>
       </c>
       <c r="F7">
         <v>4</v>
       </c>
       <c r="G7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="H7" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="I7" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="J7" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="K7" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L7" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="M7" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N7" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="O7" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="P7">
         <v>6</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C8" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D8">
-        <v>1672</v>
+        <v>1696</v>
       </c>
       <c r="E8">
-        <v>0</v>
+        <v>1690</v>
       </c>
       <c r="F8">
         <v>4</v>
       </c>
       <c r="G8" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="H8" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I8" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="J8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="K8" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L8" t="s">
-        <v>17</v>
+        <v>62</v>
       </c>
       <c r="M8" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N8" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="O8" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="P8">
         <v>7</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C9" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D9">
-        <v>1696</v>
+        <v>1216</v>
       </c>
       <c r="E9">
-        <v>0</v>
+        <v>1430</v>
       </c>
       <c r="F9">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G9" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="H9" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="I9" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="J9" t="s">
-        <v>57</v>
+        <v>70</v>
       </c>
       <c r="K9" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="L9" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="M9" t="s">
-        <v>69</v>
+        <v>40</v>
       </c>
       <c r="N9" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="O9" t="s">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="P9">
         <v>8</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C10" t="s">
+        <v>73</v>
+      </c>
+      <c r="D10">
+        <v>2060</v>
+      </c>
+      <c r="E10">
+        <v>2035</v>
+      </c>
+      <c r="F10">
+        <v>5</v>
+      </c>
+      <c r="G10" t="s">
         <v>71</v>
       </c>
-      <c r="D10">
-[...10 lines deleted...]
-      </c>
       <c r="H10" t="s">
-        <v>57</v>
+        <v>23</v>
       </c>
       <c r="I10" t="s">
-        <v>65</v>
+        <v>24</v>
       </c>
       <c r="J10" t="s">
-        <v>72</v>
+        <v>28</v>
       </c>
       <c r="K10" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L10" t="s">
-        <v>17</v>
+        <v>75</v>
       </c>
       <c r="M10" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="N10" t="s">
-        <v>74</v>
+        <v>41</v>
       </c>
       <c r="O10" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="P10">
         <v>9</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C11" t="s">
-        <v>77</v>
+        <v>66</v>
       </c>
       <c r="D11">
-        <v>1684</v>
+        <v>1703</v>
       </c>
       <c r="E11">
-        <v>0</v>
+        <v>1704</v>
       </c>
       <c r="F11">
         <v>4</v>
       </c>
       <c r="G11" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H11" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I11" t="s">
-        <v>29</v>
+        <v>71</v>
       </c>
       <c r="J11" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="K11" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L11" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="M11" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="N11" t="s">
-        <v>74</v>
+        <v>55</v>
       </c>
       <c r="O11" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="P11">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C12" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D12">
-        <v>1531</v>
+        <v>1608</v>
       </c>
       <c r="E12">
-        <v>0</v>
+        <v>1593</v>
       </c>
       <c r="F12">
         <v>4</v>
       </c>
       <c r="G12" t="s">
-        <v>83</v>
+        <v>52</v>
       </c>
       <c r="H12" t="s">
+        <v>51</v>
+      </c>
+      <c r="I12" t="s">
+        <v>47</v>
+      </c>
+      <c r="J12" t="s">
+        <v>16</v>
+      </c>
+      <c r="K12" t="s">
+        <v>53</v>
+      </c>
+      <c r="L12" t="s">
         <v>84</v>
       </c>
-      <c r="I12" t="s">
+      <c r="M12" t="s">
+        <v>76</v>
+      </c>
+      <c r="N12" t="s">
+        <v>63</v>
+      </c>
+      <c r="O12" t="s">
         <v>85</v>
-      </c>
-[...16 lines deleted...]
-        <v>75</v>
       </c>
       <c r="P12">
         <v>11</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
+        <v>86</v>
+      </c>
+      <c r="C13" t="s">
+        <v>87</v>
+      </c>
+      <c r="D13">
+        <v>1551</v>
+      </c>
+      <c r="E13">
+        <v>1538</v>
+      </c>
+      <c r="F13">
+        <v>4</v>
+      </c>
+      <c r="G13" t="s">
+        <v>88</v>
+      </c>
+      <c r="H13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I13" t="s">
         <v>89</v>
       </c>
-      <c r="C13" t="s">
+      <c r="J13" t="s">
         <v>90</v>
       </c>
-      <c r="D13">
-[...8 lines deleted...]
-      <c r="G13" t="s">
+      <c r="K13" t="s">
         <v>91</v>
       </c>
-      <c r="H13" t="s">
+      <c r="L13" t="s">
+        <v>51</v>
+      </c>
+      <c r="M13" t="s">
+        <v>76</v>
+      </c>
+      <c r="N13" t="s">
         <v>92</v>
       </c>
-      <c r="I13" t="s">
-[...2 lines deleted...]
-      <c r="J13" t="s">
+      <c r="O13" t="s">
         <v>93</v>
-      </c>
-[...13 lines deleted...]
-        <v>96</v>
       </c>
       <c r="P13">
         <v>12</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="C14" t="s">
-        <v>98</v>
+        <v>73</v>
       </c>
       <c r="D14">
+        <v>1200</v>
+      </c>
+      <c r="E14">
         <v>1400</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="F14">
         <v>3</v>
       </c>
       <c r="G14" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="H14" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="I14" t="s">
-        <v>101</v>
+        <v>79</v>
       </c>
       <c r="J14" t="s">
-        <v>102</v>
+        <v>52</v>
       </c>
       <c r="K14" t="s">
-        <v>103</v>
+        <v>88</v>
       </c>
       <c r="L14" t="s">
-        <v>17</v>
+        <v>97</v>
       </c>
       <c r="M14" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="N14" t="s">
-        <v>104</v>
+        <v>25</v>
       </c>
       <c r="O14" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="P14">
         <v>13</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="C15" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="D15">
-        <v>1622</v>
+        <v>1400</v>
       </c>
       <c r="E15">
-        <v>0</v>
+        <v>1478</v>
       </c>
       <c r="F15">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G15" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="H15" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I15" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="J15" t="s">
-        <v>38</v>
+        <v>103</v>
       </c>
       <c r="K15" t="s">
-        <v>109</v>
+        <v>59</v>
       </c>
       <c r="L15" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="M15" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="N15" t="s">
+        <v>25</v>
+      </c>
+      <c r="O15" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="P15">
         <v>14</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
+        <v>105</v>
+      </c>
+      <c r="C16" t="s">
+        <v>106</v>
+      </c>
+      <c r="D16">
+        <v>1622</v>
+      </c>
+      <c r="E16">
+        <v>1602</v>
+      </c>
+      <c r="F16">
+        <v>4</v>
+      </c>
+      <c r="G16" t="s">
+        <v>46</v>
+      </c>
+      <c r="H16" t="s">
+        <v>107</v>
+      </c>
+      <c r="I16" t="s">
+        <v>108</v>
+      </c>
+      <c r="J16" t="s">
+        <v>29</v>
+      </c>
+      <c r="K16" t="s">
+        <v>84</v>
+      </c>
+      <c r="L16" t="s">
+        <v>52</v>
+      </c>
+      <c r="M16" t="s">
+        <v>76</v>
+      </c>
+      <c r="N16" t="s">
+        <v>109</v>
+      </c>
+      <c r="O16" t="s">
         <v>110</v>
-      </c>
-[...37 lines deleted...]
-        <v>114</v>
       </c>
       <c r="P16">
         <v>15</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="C17" t="s">
-        <v>28</v>
+        <v>112</v>
       </c>
       <c r="D17">
-        <v>1254</v>
+        <v>1180</v>
       </c>
       <c r="E17">
-        <v>0</v>
+        <v>1209</v>
       </c>
       <c r="F17">
         <v>3</v>
       </c>
       <c r="G17" t="s">
+        <v>113</v>
+      </c>
+      <c r="H17" t="s">
+        <v>114</v>
+      </c>
+      <c r="I17" t="s">
+        <v>115</v>
+      </c>
+      <c r="J17" t="s">
         <v>116</v>
       </c>
-      <c r="H17" t="s">
+      <c r="K17" t="s">
         <v>117</v>
       </c>
-      <c r="I17" t="s">
+      <c r="L17" t="s">
         <v>118</v>
       </c>
-      <c r="J17" t="s">
+      <c r="M17" t="s">
+        <v>76</v>
+      </c>
+      <c r="N17" t="s">
         <v>119</v>
       </c>
-      <c r="K17" t="s">
+      <c r="O17" t="s">
         <v>120</v>
-      </c>
-[...10 lines deleted...]
-        <v>114</v>
       </c>
       <c r="P17">
         <v>16</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>121</v>
       </c>
       <c r="C18" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="D18">
-        <v>1098</v>
+        <v>1138</v>
       </c>
       <c r="E18">
-        <v>0</v>
+        <v>1202</v>
       </c>
       <c r="F18">
         <v>2</v>
       </c>
       <c r="G18" t="s">
         <v>122</v>
       </c>
       <c r="H18" t="s">
         <v>123</v>
       </c>
       <c r="I18" t="s">
         <v>124</v>
       </c>
       <c r="J18" t="s">
         <v>125</v>
       </c>
       <c r="K18" t="s">
+        <v>70</v>
+      </c>
+      <c r="L18" t="s">
         <v>126</v>
       </c>
-      <c r="L18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M18" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="N18" t="s">
-        <v>96</v>
+        <v>127</v>
       </c>
       <c r="O18" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="P18">
         <v>17</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
+        <v>128</v>
+      </c>
+      <c r="C19" t="s">
+        <v>73</v>
+      </c>
+      <c r="D19">
+        <v>1339</v>
+      </c>
+      <c r="E19">
+        <v>1301</v>
+      </c>
+      <c r="F19">
+        <v>3</v>
+      </c>
+      <c r="G19" t="s">
+        <v>129</v>
+      </c>
+      <c r="H19" t="s">
+        <v>115</v>
+      </c>
+      <c r="I19" t="s">
+        <v>68</v>
+      </c>
+      <c r="J19" t="s">
+        <v>130</v>
+      </c>
+      <c r="K19" t="s">
+        <v>103</v>
+      </c>
+      <c r="L19" t="s">
+        <v>131</v>
+      </c>
+      <c r="M19" t="s">
+        <v>76</v>
+      </c>
+      <c r="N19" t="s">
         <v>127</v>
       </c>
-      <c r="C19" t="s">
-[...11 lines deleted...]
-      <c r="G19" t="s">
+      <c r="O19" t="s">
         <v>85</v>
-      </c>
-[...22 lines deleted...]
-        <v>130</v>
       </c>
       <c r="P19">
         <v>18</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C20" t="s">
-        <v>132</v>
+        <v>87</v>
       </c>
       <c r="D20">
-        <v>1382</v>
+        <v>1594</v>
       </c>
       <c r="E20">
-        <v>0</v>
+        <v>1532</v>
       </c>
       <c r="F20">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G20" t="s">
+        <v>89</v>
+      </c>
+      <c r="H20" t="s">
+        <v>16</v>
+      </c>
+      <c r="I20" t="s">
+        <v>62</v>
+      </c>
+      <c r="J20" t="s">
+        <v>129</v>
+      </c>
+      <c r="K20" t="s">
+        <v>29</v>
+      </c>
+      <c r="L20" t="s">
         <v>133</v>
       </c>
-      <c r="H20" t="s">
-[...5 lines deleted...]
-      <c r="J20" t="s">
+      <c r="M20" t="s">
         <v>134</v>
       </c>
-      <c r="K20" t="s">
+      <c r="N20" t="s">
+        <v>25</v>
+      </c>
+      <c r="O20" t="s">
         <v>135</v>
-      </c>
-[...10 lines deleted...]
-        <v>18</v>
       </c>
       <c r="P20">
         <v>19</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>136</v>
       </c>
       <c r="C21" t="s">
         <v>137</v>
       </c>
       <c r="D21">
-        <v>1201</v>
+        <v>1378</v>
       </c>
       <c r="E21">
-        <v>0</v>
+        <v>1375</v>
       </c>
       <c r="F21">
         <v>3</v>
       </c>
       <c r="G21" t="s">
+        <v>80</v>
+      </c>
+      <c r="H21" t="s">
+        <v>97</v>
+      </c>
+      <c r="I21" t="s">
+        <v>16</v>
+      </c>
+      <c r="J21" t="s">
+        <v>117</v>
+      </c>
+      <c r="K21" t="s">
+        <v>89</v>
+      </c>
+      <c r="L21" t="s">
+        <v>114</v>
+      </c>
+      <c r="M21" t="s">
+        <v>134</v>
+      </c>
+      <c r="N21" t="s">
+        <v>109</v>
+      </c>
+      <c r="O21" t="s">
         <v>138</v>
-      </c>
-[...22 lines deleted...]
-        <v>80</v>
       </c>
       <c r="P21">
         <v>20</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
+        <v>139</v>
+      </c>
+      <c r="C22" t="s">
+        <v>140</v>
+      </c>
+      <c r="D22">
+        <v>1351</v>
+      </c>
+      <c r="E22">
+        <v>1364</v>
+      </c>
+      <c r="F22">
+        <v>3</v>
+      </c>
+      <c r="G22" t="s">
+        <v>114</v>
+      </c>
+      <c r="H22" t="s">
+        <v>113</v>
+      </c>
+      <c r="I22" t="s">
+        <v>141</v>
+      </c>
+      <c r="J22" t="s">
+        <v>79</v>
+      </c>
+      <c r="K22" t="s">
+        <v>125</v>
+      </c>
+      <c r="L22" t="s">
+        <v>88</v>
+      </c>
+      <c r="M22" t="s">
+        <v>134</v>
+      </c>
+      <c r="N22" t="s">
         <v>142</v>
       </c>
-      <c r="C22" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="O22" t="s">
-        <v>35</v>
+        <v>138</v>
       </c>
       <c r="P22">
         <v>21</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
+        <v>143</v>
+      </c>
+      <c r="C23" t="s">
+        <v>73</v>
+      </c>
+      <c r="D23">
+        <v>1457</v>
+      </c>
+      <c r="E23">
+        <v>1373</v>
+      </c>
+      <c r="F23">
+        <v>3</v>
+      </c>
+      <c r="G23" t="s">
+        <v>144</v>
+      </c>
+      <c r="H23" t="s">
+        <v>145</v>
+      </c>
+      <c r="I23" t="s">
+        <v>146</v>
+      </c>
+      <c r="J23" t="s">
         <v>147</v>
       </c>
-      <c r="C23" t="s">
+      <c r="K23" t="s">
+        <v>96</v>
+      </c>
+      <c r="L23" t="s">
+        <v>75</v>
+      </c>
+      <c r="M23" t="s">
+        <v>134</v>
+      </c>
+      <c r="N23" t="s">
         <v>148</v>
       </c>
-      <c r="D23">
-[...31 lines deleted...]
-      </c>
       <c r="O23" t="s">
-        <v>35</v>
+        <v>138</v>
       </c>
       <c r="P23">
         <v>22</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="C24" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D24">
-        <v>1120</v>
+        <v>1119</v>
       </c>
       <c r="E24">
-        <v>0</v>
+        <v>1241</v>
       </c>
       <c r="F24">
         <v>2</v>
       </c>
       <c r="G24" t="s">
+        <v>150</v>
+      </c>
+      <c r="H24" t="s">
+        <v>151</v>
+      </c>
+      <c r="I24" t="s">
+        <v>152</v>
+      </c>
+      <c r="J24" t="s">
+        <v>96</v>
+      </c>
+      <c r="K24" t="s">
+        <v>75</v>
+      </c>
+      <c r="L24" t="s">
+        <v>29</v>
+      </c>
+      <c r="M24" t="s">
+        <v>134</v>
+      </c>
+      <c r="N24" t="s">
         <v>153</v>
       </c>
-      <c r="H24" t="s">
+      <c r="O24" t="s">
         <v>154</v>
-      </c>
-[...19 lines deleted...]
-        <v>35</v>
       </c>
       <c r="P24">
         <v>23</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
+        <v>155</v>
+      </c>
+      <c r="C25" t="s">
+        <v>112</v>
+      </c>
+      <c r="D25">
+        <v>920</v>
+      </c>
+      <c r="E25">
+        <v>1043</v>
+      </c>
+      <c r="F25">
+        <v>2</v>
+      </c>
+      <c r="G25" t="s">
+        <v>156</v>
+      </c>
+      <c r="H25" t="s">
         <v>157</v>
       </c>
-      <c r="C25" t="s">
-[...14 lines deleted...]
-      <c r="H25" t="s">
+      <c r="I25" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="J25" t="s">
         <v>159</v>
       </c>
       <c r="K25" t="s">
         <v>160</v>
       </c>
       <c r="L25" t="s">
-        <v>17</v>
+        <v>103</v>
       </c>
       <c r="M25" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="N25" t="s">
-        <v>54</v>
+        <v>161</v>
       </c>
       <c r="O25" t="s">
-        <v>25</v>
+        <v>162</v>
       </c>
       <c r="P25">
         <v>24</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C26" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D26">
-        <v>1181</v>
+        <v>1201</v>
       </c>
       <c r="E26">
-        <v>0</v>
+        <v>1192</v>
       </c>
       <c r="F26">
         <v>3</v>
       </c>
       <c r="G26" t="s">
-        <v>163</v>
+        <v>91</v>
       </c>
       <c r="H26" t="s">
-        <v>145</v>
+        <v>165</v>
       </c>
       <c r="I26" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="J26" t="s">
-        <v>164</v>
+        <v>69</v>
       </c>
       <c r="K26" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="L26" t="s">
-        <v>17</v>
+        <v>129</v>
       </c>
       <c r="M26" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="N26" t="s">
-        <v>54</v>
+        <v>161</v>
       </c>
       <c r="O26" t="s">
-        <v>25</v>
+        <v>168</v>
       </c>
       <c r="P26">
         <v>25</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="C27" t="s">
-        <v>167</v>
+        <v>73</v>
       </c>
       <c r="D27">
-        <v>1351</v>
+        <v>1309</v>
       </c>
       <c r="E27">
-        <v>0</v>
+        <v>1272</v>
       </c>
       <c r="F27">
         <v>3</v>
       </c>
       <c r="G27" t="s">
-        <v>145</v>
+        <v>108</v>
       </c>
       <c r="H27" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="I27" t="s">
-        <v>168</v>
+        <v>129</v>
       </c>
       <c r="J27" t="s">
-        <v>78</v>
+        <v>171</v>
       </c>
       <c r="K27" t="s">
-        <v>169</v>
+        <v>151</v>
       </c>
       <c r="L27" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
       <c r="M27" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="N27" t="s">
-        <v>54</v>
+        <v>161</v>
       </c>
       <c r="O27" t="s">
-        <v>25</v>
+        <v>172</v>
       </c>
       <c r="P27">
         <v>26</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="C28" t="s">
-        <v>28</v>
+        <v>140</v>
       </c>
       <c r="D28">
-        <v>1139</v>
+        <v>905</v>
       </c>
       <c r="E28">
-        <v>0</v>
+        <v>993</v>
       </c>
       <c r="F28">
         <v>2</v>
       </c>
       <c r="G28" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="H28" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="I28" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="J28" t="s">
-        <v>174</v>
+        <v>123</v>
       </c>
       <c r="K28" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="L28" t="s">
-        <v>17</v>
+        <v>178</v>
       </c>
       <c r="M28" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="N28" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="O28" t="s">
-        <v>40</v>
+        <v>162</v>
       </c>
       <c r="P28">
         <v>27</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="C29" t="s">
-        <v>162</v>
+        <v>73</v>
       </c>
       <c r="D29">
-        <v>908</v>
+        <v>1139</v>
       </c>
       <c r="E29">
-        <v>0</v>
+        <v>1232</v>
       </c>
       <c r="F29">
         <v>2</v>
       </c>
       <c r="G29" t="s">
-        <v>178</v>
+        <v>126</v>
       </c>
       <c r="H29" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="I29" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="J29" t="s">
-        <v>180</v>
+        <v>158</v>
       </c>
       <c r="K29" t="s">
-        <v>181</v>
+        <v>75</v>
       </c>
       <c r="L29" t="s">
-        <v>17</v>
+        <v>183</v>
       </c>
       <c r="M29" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="N29" t="s">
-        <v>176</v>
+        <v>184</v>
       </c>
       <c r="O29" t="s">
-        <v>40</v>
+        <v>185</v>
       </c>
       <c r="P29">
         <v>28</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="C30" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="D30">
         <v>873</v>
       </c>
       <c r="E30">
-        <v>0</v>
+        <v>1063</v>
       </c>
       <c r="F30">
         <v>2</v>
       </c>
       <c r="G30" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="H30" t="s">
+        <v>188</v>
+      </c>
+      <c r="I30" t="s">
+        <v>189</v>
+      </c>
+      <c r="J30" t="s">
+        <v>165</v>
+      </c>
+      <c r="K30" t="s">
+        <v>190</v>
+      </c>
+      <c r="L30" t="s">
+        <v>157</v>
+      </c>
+      <c r="M30" t="s">
+        <v>134</v>
+      </c>
+      <c r="N30" t="s">
         <v>184</v>
       </c>
-      <c r="I30" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="O30" t="s">
-        <v>40</v>
+        <v>85</v>
       </c>
       <c r="P30">
         <v>29</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="C31" t="s">
-        <v>167</v>
+        <v>192</v>
       </c>
       <c r="D31">
-        <v>905</v>
+        <v>1241</v>
       </c>
       <c r="E31">
-        <v>0</v>
+        <v>1207</v>
       </c>
       <c r="F31">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G31" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="H31" t="s">
-        <v>189</v>
+        <v>171</v>
       </c>
       <c r="I31" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="J31" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="K31" t="s">
-        <v>192</v>
+        <v>150</v>
       </c>
       <c r="L31" t="s">
-        <v>17</v>
+        <v>80</v>
       </c>
       <c r="M31" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="N31" t="s">
-        <v>62</v>
+        <v>127</v>
       </c>
       <c r="O31" t="s">
-        <v>40</v>
+        <v>172</v>
       </c>
       <c r="P31">
         <v>30</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C32" t="s">
-        <v>194</v>
+        <v>87</v>
       </c>
       <c r="D32">
-        <v>1359</v>
+        <v>753</v>
       </c>
       <c r="E32">
-        <v>0</v>
+        <v>981</v>
       </c>
       <c r="F32">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G32" t="s">
-        <v>139</v>
+        <v>196</v>
       </c>
       <c r="H32" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="I32" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="J32" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="K32" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="L32" t="s">
-        <v>17</v>
+        <v>201</v>
       </c>
       <c r="M32" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="N32" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="O32" t="s">
-        <v>69</v>
+        <v>120</v>
       </c>
       <c r="P32">
         <v>31</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="C33" t="s">
-        <v>28</v>
+        <v>203</v>
       </c>
       <c r="D33">
-        <v>1149</v>
+        <v>1103</v>
       </c>
       <c r="E33">
-        <v>0</v>
+        <v>1074</v>
       </c>
       <c r="F33">
         <v>2</v>
       </c>
       <c r="G33" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="H33" t="s">
-        <v>191</v>
+        <v>205</v>
       </c>
       <c r="I33" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="J33" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="K33" t="s">
-        <v>203</v>
+        <v>116</v>
       </c>
       <c r="L33" t="s">
-        <v>17</v>
+        <v>208</v>
       </c>
       <c r="M33" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="N33" t="s">
-        <v>204</v>
+        <v>48</v>
       </c>
       <c r="O33" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="P33">
         <v>32</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="C34" t="s">
-        <v>28</v>
+        <v>210</v>
       </c>
       <c r="D34">
-        <v>945</v>
+        <v>1135</v>
       </c>
       <c r="E34">
-        <v>0</v>
+        <v>1140</v>
       </c>
       <c r="F34">
         <v>2</v>
       </c>
       <c r="G34" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="H34" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="I34" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="J34" t="s">
-        <v>173</v>
+        <v>145</v>
       </c>
       <c r="K34" t="s">
-        <v>209</v>
+        <v>189</v>
       </c>
       <c r="L34" t="s">
-        <v>17</v>
+        <v>190</v>
       </c>
       <c r="M34" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="N34" t="s">
-        <v>96</v>
+        <v>48</v>
       </c>
       <c r="O34" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="P34">
         <v>33</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="C35" t="s">
-        <v>28</v>
+        <v>73</v>
       </c>
       <c r="D35">
-        <v>887</v>
+        <v>945</v>
       </c>
       <c r="E35">
-        <v>0</v>
+        <v>1037</v>
       </c>
       <c r="F35">
         <v>2</v>
       </c>
       <c r="G35" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="H35" t="s">
-        <v>140</v>
+        <v>216</v>
       </c>
       <c r="I35" t="s">
-        <v>212</v>
+        <v>170</v>
       </c>
       <c r="J35" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="K35" t="s">
-        <v>213</v>
+        <v>146</v>
       </c>
       <c r="L35" t="s">
-        <v>17</v>
+        <v>217</v>
       </c>
       <c r="M35" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="N35" t="s">
-        <v>96</v>
+        <v>48</v>
       </c>
       <c r="O35" t="s">
-        <v>80</v>
+        <v>138</v>
       </c>
       <c r="P35">
         <v>34</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="C36" t="s">
-        <v>82</v>
+        <v>219</v>
       </c>
       <c r="D36">
-        <v>753</v>
+        <v>1013</v>
       </c>
       <c r="E36">
-        <v>0</v>
+        <v>1038</v>
       </c>
       <c r="F36">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G36" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="H36" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="I36" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="J36" t="s">
-        <v>218</v>
+        <v>181</v>
       </c>
       <c r="K36" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="L36" t="s">
-        <v>17</v>
+        <v>167</v>
       </c>
       <c r="M36" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="N36" t="s">
-        <v>114</v>
+        <v>34</v>
       </c>
       <c r="O36" t="s">
-        <v>114</v>
+        <v>138</v>
       </c>
       <c r="P36">
         <v>35</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="C37" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="D37">
-        <v>1135</v>
+        <v>872</v>
       </c>
       <c r="E37">
-        <v>0</v>
+        <v>946</v>
       </c>
       <c r="F37">
         <v>2</v>
       </c>
       <c r="G37" t="s">
         <v>222</v>
       </c>
       <c r="H37" t="s">
-        <v>223</v>
+        <v>122</v>
       </c>
       <c r="I37" t="s">
-        <v>149</v>
+        <v>226</v>
       </c>
       <c r="J37" t="s">
-        <v>117</v>
+        <v>178</v>
       </c>
       <c r="K37" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="L37" t="s">
-        <v>17</v>
+        <v>123</v>
       </c>
       <c r="M37" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="N37" t="s">
-        <v>114</v>
+        <v>34</v>
       </c>
       <c r="O37" t="s">
-        <v>80</v>
+        <v>138</v>
       </c>
       <c r="P37">
         <v>36</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="C38" t="s">
-        <v>226</v>
+        <v>73</v>
       </c>
       <c r="D38">
-        <v>872</v>
+        <v>1047</v>
       </c>
       <c r="E38">
-        <v>0</v>
+        <v>1068</v>
       </c>
       <c r="F38">
         <v>2</v>
       </c>
       <c r="G38" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="H38" t="s">
-        <v>200</v>
+        <v>230</v>
       </c>
       <c r="I38" t="s">
-        <v>228</v>
+        <v>211</v>
       </c>
       <c r="J38" t="s">
-        <v>229</v>
+        <v>188</v>
       </c>
       <c r="K38" t="s">
-        <v>230</v>
+        <v>145</v>
       </c>
       <c r="L38" t="s">
-        <v>17</v>
+        <v>205</v>
       </c>
       <c r="M38" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="N38" t="s">
-        <v>114</v>
+        <v>64</v>
       </c>
       <c r="O38" t="s">
-        <v>80</v>
+        <v>138</v>
       </c>
       <c r="P38">
         <v>37</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>231</v>
       </c>
       <c r="C39" t="s">
-        <v>28</v>
+        <v>232</v>
       </c>
       <c r="D39">
-        <v>1309</v>
+        <v>465</v>
       </c>
       <c r="E39">
-        <v>0</v>
+        <v>1043</v>
       </c>
       <c r="F39">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G39" t="s">
-        <v>108</v>
+        <v>233</v>
       </c>
       <c r="H39" t="s">
-        <v>208</v>
+        <v>156</v>
       </c>
       <c r="I39" t="s">
-        <v>128</v>
+        <v>234</v>
       </c>
       <c r="J39" t="s">
-        <v>232</v>
+        <v>213</v>
       </c>
       <c r="K39" t="s">
-        <v>233</v>
+        <v>69</v>
       </c>
       <c r="L39" t="s">
-        <v>17</v>
+        <v>182</v>
       </c>
       <c r="M39" t="s">
-        <v>234</v>
+        <v>134</v>
       </c>
       <c r="N39" t="s">
-        <v>104</v>
+        <v>235</v>
       </c>
       <c r="O39" t="s">
-        <v>234</v>
+        <v>162</v>
       </c>
       <c r="P39">
         <v>38</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C40" t="s">
-        <v>28</v>
+        <v>237</v>
       </c>
       <c r="D40">
-        <v>985</v>
+        <v>1382</v>
       </c>
       <c r="E40">
-        <v>0</v>
+        <v>1344</v>
       </c>
       <c r="F40">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G40" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="H40" t="s">
-        <v>237</v>
+        <v>38</v>
       </c>
       <c r="I40" t="s">
-        <v>189</v>
+        <v>80</v>
       </c>
       <c r="J40" t="s">
-        <v>238</v>
+        <v>133</v>
       </c>
       <c r="K40" t="s">
+        <v>141</v>
+      </c>
+      <c r="L40" t="s">
+        <v>124</v>
+      </c>
+      <c r="M40" t="s">
         <v>239</v>
       </c>
-      <c r="L40" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N40" t="s">
-        <v>176</v>
+        <v>109</v>
       </c>
       <c r="O40" t="s">
-        <v>18</v>
+        <v>135</v>
       </c>
       <c r="P40">
         <v>39</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>240</v>
       </c>
       <c r="C41" t="s">
-        <v>28</v>
+        <v>241</v>
       </c>
       <c r="D41">
-        <v>908</v>
+        <v>973</v>
       </c>
       <c r="E41">
-        <v>0</v>
+        <v>1050</v>
       </c>
       <c r="F41">
         <v>2</v>
       </c>
       <c r="G41" t="s">
-        <v>241</v>
+        <v>213</v>
       </c>
       <c r="H41" t="s">
+        <v>95</v>
+      </c>
+      <c r="I41" t="s">
+        <v>101</v>
+      </c>
+      <c r="J41" t="s">
+        <v>84</v>
+      </c>
+      <c r="K41" t="s">
+        <v>217</v>
+      </c>
+      <c r="L41" t="s">
         <v>242</v>
       </c>
-      <c r="I41" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M41" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="N41" t="s">
-        <v>176</v>
+        <v>142</v>
       </c>
       <c r="O41" t="s">
-        <v>18</v>
+        <v>138</v>
       </c>
       <c r="P41">
         <v>40</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="C42" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="D42">
-        <v>1036</v>
+        <v>1084</v>
       </c>
       <c r="E42">
-        <v>0</v>
+        <v>1092</v>
       </c>
       <c r="F42">
         <v>2</v>
       </c>
       <c r="G42" t="s">
-        <v>159</v>
+        <v>244</v>
       </c>
       <c r="H42" t="s">
-        <v>218</v>
+        <v>167</v>
       </c>
       <c r="I42" t="s">
-        <v>206</v>
+        <v>97</v>
       </c>
       <c r="J42" t="s">
-        <v>247</v>
+        <v>114</v>
       </c>
       <c r="K42" t="s">
-        <v>248</v>
+        <v>201</v>
       </c>
       <c r="L42" t="s">
-        <v>17</v>
+        <v>207</v>
       </c>
       <c r="M42" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="N42" t="s">
-        <v>176</v>
+        <v>119</v>
       </c>
       <c r="O42" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="P42">
         <v>41</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="C43" t="s">
-        <v>250</v>
+        <v>73</v>
       </c>
       <c r="D43">
-        <v>898</v>
+        <v>930</v>
       </c>
       <c r="E43">
-        <v>0</v>
+        <v>937</v>
       </c>
       <c r="F43">
         <v>2</v>
       </c>
       <c r="G43" t="s">
-        <v>251</v>
+        <v>159</v>
       </c>
       <c r="H43" t="s">
-        <v>202</v>
+        <v>217</v>
       </c>
       <c r="I43" t="s">
-        <v>150</v>
+        <v>188</v>
       </c>
       <c r="J43" t="s">
-        <v>116</v>
+        <v>221</v>
       </c>
       <c r="K43" t="s">
-        <v>252</v>
+        <v>156</v>
       </c>
       <c r="L43" t="s">
-        <v>17</v>
+        <v>246</v>
       </c>
       <c r="M43" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="N43" t="s">
-        <v>176</v>
+        <v>153</v>
       </c>
       <c r="O43" t="s">
-        <v>33</v>
+        <v>77</v>
       </c>
       <c r="P43">
         <v>42</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="C44" t="s">
-        <v>28</v>
+        <v>73</v>
       </c>
       <c r="D44">
-        <v>900</v>
+        <v>1094</v>
       </c>
       <c r="E44">
-        <v>0</v>
+        <v>1095</v>
       </c>
       <c r="F44">
         <v>2</v>
       </c>
       <c r="G44" t="s">
-        <v>254</v>
+        <v>118</v>
       </c>
       <c r="H44" t="s">
-        <v>174</v>
+        <v>248</v>
       </c>
       <c r="I44" t="s">
-        <v>255</v>
+        <v>238</v>
       </c>
       <c r="J44" t="s">
-        <v>256</v>
+        <v>217</v>
       </c>
       <c r="K44" t="s">
-        <v>257</v>
+        <v>171</v>
       </c>
       <c r="L44" t="s">
-        <v>17</v>
+        <v>187</v>
       </c>
       <c r="M44" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="N44" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="O44" t="s">
-        <v>33</v>
+        <v>110</v>
       </c>
       <c r="P44">
         <v>43</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>258</v>
+        <v>249</v>
       </c>
       <c r="C45" t="s">
-        <v>28</v>
+        <v>250</v>
       </c>
       <c r="D45">
-        <v>930</v>
+        <v>1360</v>
       </c>
       <c r="E45">
-        <v>0</v>
+        <v>1282</v>
       </c>
       <c r="F45">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G45" t="s">
-        <v>180</v>
+        <v>165</v>
       </c>
       <c r="H45" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
       <c r="I45" t="s">
-        <v>184</v>
+        <v>229</v>
       </c>
       <c r="J45" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="K45" t="s">
-        <v>260</v>
+        <v>108</v>
       </c>
       <c r="L45" t="s">
-        <v>17</v>
+        <v>253</v>
       </c>
       <c r="M45" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="N45" t="s">
-        <v>62</v>
+        <v>179</v>
       </c>
       <c r="O45" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="P45">
         <v>44</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>261</v>
+        <v>254</v>
       </c>
       <c r="C46" t="s">
-        <v>28</v>
+        <v>73</v>
       </c>
       <c r="D46">
-        <v>1090</v>
+        <v>894</v>
       </c>
       <c r="E46">
-        <v>0</v>
+        <v>937</v>
       </c>
       <c r="F46">
         <v>2</v>
       </c>
       <c r="G46" t="s">
-        <v>164</v>
+        <v>206</v>
       </c>
       <c r="H46" t="s">
-        <v>262</v>
+        <v>158</v>
       </c>
       <c r="I46" t="s">
-        <v>172</v>
+        <v>255</v>
       </c>
       <c r="J46" t="s">
-        <v>263</v>
+        <v>177</v>
       </c>
       <c r="K46" t="s">
-        <v>264</v>
+        <v>256</v>
       </c>
       <c r="L46" t="s">
-        <v>17</v>
+        <v>69</v>
       </c>
       <c r="M46" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="N46" t="s">
-        <v>62</v>
+        <v>257</v>
       </c>
       <c r="O46" t="s">
-        <v>33</v>
+        <v>258</v>
       </c>
       <c r="P46">
         <v>45</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="C47" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="D47">
-        <v>900</v>
+        <v>897</v>
       </c>
       <c r="E47">
-        <v>0</v>
+        <v>941</v>
       </c>
       <c r="F47">
         <v>2</v>
       </c>
       <c r="G47" t="s">
-        <v>223</v>
+        <v>261</v>
       </c>
       <c r="H47" t="s">
-        <v>150</v>
+        <v>262</v>
       </c>
       <c r="I47" t="s">
-        <v>267</v>
+        <v>183</v>
       </c>
       <c r="J47" t="s">
-        <v>268</v>
+        <v>190</v>
       </c>
       <c r="K47" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="L47" t="s">
-        <v>17</v>
+        <v>206</v>
       </c>
       <c r="M47" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="N47" t="s">
-        <v>62</v>
+        <v>184</v>
       </c>
       <c r="O47" t="s">
-        <v>69</v>
+        <v>258</v>
       </c>
       <c r="P47">
         <v>46</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
       <c r="C48" t="s">
-        <v>28</v>
+        <v>73</v>
       </c>
       <c r="D48">
-        <v>1076</v>
+        <v>972</v>
       </c>
       <c r="E48">
-        <v>0</v>
+        <v>990</v>
       </c>
       <c r="F48">
         <v>2</v>
       </c>
       <c r="G48" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="H48" t="s">
-        <v>201</v>
+        <v>265</v>
       </c>
       <c r="I48" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="J48" t="s">
-        <v>271</v>
+        <v>227</v>
       </c>
       <c r="K48" t="s">
-        <v>272</v>
+        <v>75</v>
       </c>
       <c r="L48" t="s">
-        <v>17</v>
+        <v>130</v>
       </c>
       <c r="M48" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="N48" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="O48" t="s">
-        <v>33</v>
+        <v>110</v>
       </c>
       <c r="P48">
         <v>47</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="C49" t="s">
-        <v>275</v>
+        <v>73</v>
       </c>
       <c r="D49">
-        <v>1103</v>
+        <v>835</v>
       </c>
       <c r="E49">
-        <v>0</v>
+        <v>873</v>
       </c>
       <c r="F49">
         <v>2</v>
       </c>
       <c r="G49" t="s">
-        <v>276</v>
+        <v>207</v>
       </c>
       <c r="H49" t="s">
-        <v>277</v>
+        <v>268</v>
       </c>
       <c r="I49" t="s">
-        <v>254</v>
+        <v>269</v>
       </c>
       <c r="J49" t="s">
-        <v>262</v>
+        <v>251</v>
       </c>
       <c r="K49" t="s">
-        <v>278</v>
+        <v>204</v>
       </c>
       <c r="L49" t="s">
-        <v>17</v>
+        <v>233</v>
       </c>
       <c r="M49" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="N49" t="s">
-        <v>204</v>
+        <v>127</v>
       </c>
       <c r="O49" t="s">
-        <v>33</v>
+        <v>258</v>
       </c>
       <c r="P49">
         <v>48</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>279</v>
+        <v>270</v>
       </c>
       <c r="C50" t="s">
-        <v>71</v>
+        <v>271</v>
       </c>
       <c r="D50">
-        <v>954</v>
+        <v>1082</v>
       </c>
       <c r="E50">
-        <v>0</v>
+        <v>1064</v>
       </c>
       <c r="F50">
         <v>2</v>
       </c>
       <c r="G50" t="s">
-        <v>237</v>
+        <v>130</v>
       </c>
       <c r="H50" t="s">
-        <v>183</v>
+        <v>199</v>
       </c>
       <c r="I50" t="s">
+        <v>215</v>
+      </c>
+      <c r="J50" t="s">
+        <v>160</v>
+      </c>
+      <c r="K50" t="s">
+        <v>68</v>
+      </c>
+      <c r="L50" t="s">
         <v>268</v>
       </c>
-      <c r="J50" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M50" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="N50" t="s">
-        <v>204</v>
+        <v>127</v>
       </c>
       <c r="O50" t="s">
-        <v>33</v>
+        <v>272</v>
       </c>
       <c r="P50">
         <v>49</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>281</v>
+        <v>273</v>
       </c>
       <c r="C51" t="s">
-        <v>282</v>
+        <v>73</v>
       </c>
       <c r="D51">
-        <v>897</v>
+        <v>1124</v>
       </c>
       <c r="E51">
-        <v>0</v>
+        <v>1056</v>
       </c>
       <c r="F51">
         <v>2</v>
       </c>
       <c r="G51" t="s">
-        <v>283</v>
+        <v>116</v>
       </c>
       <c r="H51" t="s">
-        <v>284</v>
+        <v>207</v>
       </c>
       <c r="I51" t="s">
-        <v>285</v>
+        <v>181</v>
       </c>
       <c r="J51" t="s">
-        <v>286</v>
+        <v>274</v>
       </c>
       <c r="K51" t="s">
-        <v>287</v>
+        <v>233</v>
       </c>
       <c r="L51" t="s">
-        <v>17</v>
+        <v>176</v>
       </c>
       <c r="M51" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="N51" t="s">
-        <v>204</v>
+        <v>48</v>
       </c>
       <c r="O51" t="s">
-        <v>33</v>
+        <v>272</v>
       </c>
       <c r="P51">
         <v>50</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>288</v>
+        <v>275</v>
       </c>
       <c r="C52" t="s">
-        <v>28</v>
+        <v>73</v>
       </c>
       <c r="D52">
-        <v>868</v>
+        <v>957</v>
       </c>
       <c r="E52">
-        <v>0</v>
+        <v>948</v>
       </c>
       <c r="F52">
         <v>2</v>
       </c>
       <c r="G52" t="s">
-        <v>229</v>
+        <v>276</v>
       </c>
       <c r="H52" t="s">
-        <v>289</v>
+        <v>166</v>
       </c>
       <c r="I52" t="s">
-        <v>247</v>
+        <v>277</v>
       </c>
       <c r="J52" t="s">
-        <v>254</v>
+        <v>157</v>
       </c>
       <c r="K52" t="s">
-        <v>290</v>
+        <v>144</v>
       </c>
       <c r="L52" t="s">
-        <v>17</v>
+        <v>278</v>
       </c>
       <c r="M52" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="N52" t="s">
-        <v>204</v>
+        <v>48</v>
       </c>
       <c r="O52" t="s">
-        <v>33</v>
+        <v>272</v>
       </c>
       <c r="P52">
         <v>51</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>291</v>
+        <v>279</v>
       </c>
       <c r="C53" t="s">
-        <v>292</v>
+        <v>280</v>
       </c>
       <c r="D53">
-        <v>1241</v>
+        <v>1098</v>
       </c>
       <c r="E53">
-        <v>0</v>
+        <v>1027</v>
       </c>
       <c r="F53">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G53" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="H53" t="s">
-        <v>232</v>
+        <v>252</v>
       </c>
       <c r="I53" t="s">
-        <v>293</v>
+        <v>107</v>
       </c>
       <c r="J53" t="s">
-        <v>294</v>
+        <v>246</v>
       </c>
       <c r="K53" t="s">
-        <v>295</v>
+        <v>130</v>
       </c>
       <c r="L53" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="M53" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="N53" t="s">
-        <v>204</v>
+        <v>56</v>
       </c>
       <c r="O53" t="s">
-        <v>296</v>
+        <v>272</v>
       </c>
       <c r="P53">
         <v>52</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>297</v>
+        <v>282</v>
       </c>
       <c r="C54" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
       <c r="D54">
-        <v>465</v>
+        <v>653</v>
       </c>
       <c r="E54">
-        <v>0</v>
+        <v>887</v>
       </c>
       <c r="F54">
         <v>1</v>
       </c>
       <c r="G54" t="s">
-        <v>299</v>
+        <v>269</v>
       </c>
       <c r="H54" t="s">
-        <v>178</v>
+        <v>244</v>
       </c>
       <c r="I54" t="s">
-        <v>300</v>
+        <v>284</v>
       </c>
       <c r="J54" t="s">
-        <v>149</v>
+        <v>285</v>
       </c>
       <c r="K54" t="s">
-        <v>301</v>
+        <v>170</v>
       </c>
       <c r="L54" t="s">
-        <v>17</v>
+        <v>215</v>
       </c>
       <c r="M54" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="N54" t="s">
-        <v>96</v>
+        <v>34</v>
       </c>
       <c r="O54" t="s">
-        <v>75</v>
+        <v>138</v>
       </c>
       <c r="P54">
         <v>53</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>302</v>
+        <v>286</v>
       </c>
       <c r="C55" t="s">
-        <v>303</v>
+        <v>287</v>
       </c>
       <c r="D55">
         <v>1119</v>
       </c>
       <c r="E55">
-        <v>0</v>
+        <v>1131</v>
       </c>
       <c r="F55">
         <v>2</v>
       </c>
       <c r="G55" t="s">
-        <v>201</v>
+        <v>124</v>
       </c>
       <c r="H55" t="s">
-        <v>271</v>
+        <v>75</v>
       </c>
       <c r="I55" t="s">
-        <v>143</v>
+        <v>244</v>
       </c>
       <c r="J55" t="s">
-        <v>304</v>
+        <v>288</v>
       </c>
       <c r="K55" t="s">
-        <v>305</v>
+        <v>253</v>
       </c>
       <c r="L55" t="s">
-        <v>17</v>
+        <v>252</v>
       </c>
       <c r="M55" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="N55" t="s">
-        <v>96</v>
+        <v>34</v>
       </c>
       <c r="O55" t="s">
-        <v>306</v>
+        <v>289</v>
       </c>
       <c r="P55">
         <v>54</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>307</v>
+        <v>290</v>
       </c>
       <c r="C56" t="s">
-        <v>28</v>
+        <v>73</v>
       </c>
       <c r="D56">
-        <v>967</v>
+        <v>703</v>
       </c>
       <c r="E56">
-        <v>0</v>
+        <v>801</v>
       </c>
       <c r="F56">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G56" t="s">
-        <v>196</v>
+        <v>291</v>
       </c>
       <c r="H56" t="s">
-        <v>308</v>
+        <v>263</v>
       </c>
       <c r="I56" t="s">
-        <v>222</v>
+        <v>292</v>
       </c>
       <c r="J56" t="s">
-        <v>184</v>
+        <v>197</v>
       </c>
       <c r="K56" t="s">
-        <v>309</v>
+        <v>198</v>
       </c>
       <c r="L56" t="s">
-        <v>17</v>
+        <v>256</v>
       </c>
       <c r="M56" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="N56" t="s">
-        <v>96</v>
+        <v>64</v>
       </c>
       <c r="O56" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="P56">
         <v>55</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>310</v>
+        <v>293</v>
       </c>
       <c r="C57" t="s">
-        <v>28</v>
+        <v>73</v>
       </c>
       <c r="D57">
-        <v>824</v>
+        <v>979</v>
       </c>
       <c r="E57">
-        <v>0</v>
+        <v>937</v>
       </c>
       <c r="F57">
         <v>2</v>
       </c>
       <c r="G57" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="H57" t="s">
-        <v>311</v>
+        <v>294</v>
       </c>
       <c r="I57" t="s">
-        <v>312</v>
+        <v>295</v>
       </c>
       <c r="J57" t="s">
-        <v>195</v>
+        <v>296</v>
       </c>
       <c r="K57" t="s">
-        <v>313</v>
+        <v>297</v>
       </c>
       <c r="L57" t="s">
-        <v>17</v>
+        <v>285</v>
       </c>
       <c r="M57" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="N57" t="s">
-        <v>96</v>
+        <v>64</v>
       </c>
       <c r="O57" t="s">
-        <v>69</v>
+        <v>289</v>
       </c>
       <c r="P57">
         <v>56</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>314</v>
+        <v>298</v>
       </c>
       <c r="C58" t="s">
-        <v>315</v>
+        <v>66</v>
       </c>
       <c r="D58">
-        <v>1098</v>
+        <v>888</v>
       </c>
       <c r="E58">
-        <v>0</v>
+        <v>904</v>
       </c>
       <c r="F58">
         <v>2</v>
       </c>
       <c r="G58" t="s">
-        <v>316</v>
+        <v>299</v>
       </c>
       <c r="H58" t="s">
-        <v>197</v>
+        <v>133</v>
       </c>
       <c r="I58" t="s">
-        <v>107</v>
+        <v>300</v>
       </c>
       <c r="J58" t="s">
-        <v>317</v>
+        <v>301</v>
       </c>
       <c r="K58" t="s">
-        <v>318</v>
+        <v>188</v>
       </c>
       <c r="L58" t="s">
-        <v>17</v>
+        <v>181</v>
       </c>
       <c r="M58" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="N58" t="s">
-        <v>96</v>
+        <v>64</v>
       </c>
       <c r="O58" t="s">
-        <v>69</v>
+        <v>135</v>
       </c>
       <c r="P58">
         <v>57</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>319</v>
+        <v>302</v>
       </c>
       <c r="C59" t="s">
-        <v>320</v>
+        <v>303</v>
       </c>
       <c r="D59">
-        <v>1013</v>
+        <v>798</v>
       </c>
       <c r="E59">
-        <v>0</v>
+        <v>848</v>
       </c>
       <c r="F59">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G59" t="s">
-        <v>321</v>
+        <v>304</v>
       </c>
       <c r="H59" t="s">
-        <v>259</v>
+        <v>305</v>
       </c>
       <c r="I59" t="s">
         <v>227</v>
       </c>
       <c r="J59" t="s">
-        <v>172</v>
+        <v>306</v>
       </c>
       <c r="K59" t="s">
-        <v>322</v>
+        <v>307</v>
       </c>
       <c r="L59" t="s">
-        <v>17</v>
+        <v>122</v>
       </c>
       <c r="M59" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="N59" t="s">
-        <v>114</v>
+        <v>235</v>
       </c>
       <c r="O59" t="s">
-        <v>130</v>
+        <v>77</v>
       </c>
       <c r="P59">
         <v>58</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>323</v>
+        <v>308</v>
       </c>
       <c r="C60" t="s">
-        <v>324</v>
+        <v>309</v>
       </c>
       <c r="D60">
-        <v>1007</v>
+        <v>1074</v>
       </c>
       <c r="E60">
-        <v>0</v>
+        <v>1081</v>
       </c>
       <c r="F60">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G60" t="s">
-        <v>190</v>
+        <v>310</v>
       </c>
       <c r="H60" t="s">
-        <v>325</v>
+        <v>311</v>
       </c>
       <c r="I60" t="s">
-        <v>326</v>
+        <v>122</v>
       </c>
       <c r="J60" t="s">
-        <v>107</v>
+        <v>312</v>
       </c>
       <c r="K60" t="s">
-        <v>327</v>
+        <v>212</v>
       </c>
       <c r="L60" t="s">
-        <v>17</v>
+        <v>305</v>
       </c>
       <c r="M60" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="N60" t="s">
-        <v>114</v>
+        <v>98</v>
       </c>
       <c r="O60" t="s">
-        <v>130</v>
+        <v>77</v>
       </c>
       <c r="P60">
         <v>59</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>328</v>
+        <v>313</v>
       </c>
       <c r="C61" t="s">
-        <v>266</v>
+        <v>83</v>
       </c>
       <c r="D61">
-        <v>653</v>
+        <v>842</v>
       </c>
       <c r="E61">
-        <v>0</v>
+        <v>882</v>
       </c>
       <c r="F61">
         <v>1</v>
       </c>
       <c r="G61" t="s">
+        <v>314</v>
+      </c>
+      <c r="H61" t="s">
+        <v>315</v>
+      </c>
+      <c r="I61" t="s">
         <v>312</v>
       </c>
-      <c r="H61" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J61" t="s">
-        <v>330</v>
+        <v>316</v>
       </c>
       <c r="K61" t="s">
-        <v>331</v>
+        <v>277</v>
       </c>
       <c r="L61" t="s">
-        <v>17</v>
+        <v>197</v>
       </c>
       <c r="M61" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="N61" t="s">
-        <v>35</v>
+        <v>98</v>
       </c>
       <c r="O61" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="P61">
         <v>60</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>332</v>
+        <v>317</v>
       </c>
       <c r="C62" t="s">
-        <v>333</v>
+        <v>73</v>
       </c>
       <c r="D62">
-        <v>798</v>
+        <v>957</v>
       </c>
       <c r="E62">
-        <v>0</v>
+        <v>935</v>
       </c>
       <c r="F62">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G62" t="s">
-        <v>334</v>
+        <v>318</v>
       </c>
       <c r="H62" t="s">
-        <v>335</v>
+        <v>284</v>
       </c>
       <c r="I62" t="s">
-        <v>238</v>
+        <v>319</v>
       </c>
       <c r="J62" t="s">
-        <v>336</v>
+        <v>320</v>
       </c>
       <c r="K62" t="s">
-        <v>337</v>
+        <v>213</v>
       </c>
       <c r="L62" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="M62" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="N62" t="s">
-        <v>35</v>
+        <v>98</v>
       </c>
       <c r="O62" t="s">
-        <v>25</v>
+        <v>135</v>
       </c>
       <c r="P62">
         <v>61</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>338</v>
+        <v>321</v>
       </c>
       <c r="C63" t="s">
-        <v>28</v>
+        <v>83</v>
       </c>
       <c r="D63">
-        <v>979</v>
+        <v>666</v>
       </c>
       <c r="E63">
-        <v>0</v>
+        <v>785</v>
       </c>
       <c r="F63">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G63" t="s">
-        <v>259</v>
+        <v>322</v>
       </c>
       <c r="H63" t="s">
-        <v>339</v>
+        <v>323</v>
       </c>
       <c r="I63" t="s">
-        <v>340</v>
+        <v>324</v>
       </c>
       <c r="J63" t="s">
-        <v>341</v>
+        <v>277</v>
       </c>
       <c r="K63" t="s">
-        <v>342</v>
+        <v>174</v>
       </c>
       <c r="L63" t="s">
-        <v>17</v>
+        <v>263</v>
       </c>
       <c r="M63" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="N63" t="s">
-        <v>35</v>
+        <v>120</v>
       </c>
       <c r="O63" t="s">
-        <v>130</v>
+        <v>258</v>
       </c>
       <c r="P63">
         <v>62</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>343</v>
+        <v>325</v>
       </c>
       <c r="C64" t="s">
-        <v>28</v>
+        <v>283</v>
       </c>
       <c r="D64">
-        <v>641</v>
+        <v>1019</v>
       </c>
       <c r="E64">
-        <v>0</v>
+        <v>1011</v>
       </c>
       <c r="F64">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G64" t="s">
-        <v>311</v>
+        <v>326</v>
       </c>
       <c r="H64" t="s">
-        <v>344</v>
+        <v>220</v>
       </c>
       <c r="I64" t="s">
-        <v>335</v>
+        <v>327</v>
       </c>
       <c r="J64" t="s">
-        <v>228</v>
+        <v>328</v>
       </c>
       <c r="K64" t="s">
-        <v>345</v>
+        <v>244</v>
       </c>
       <c r="L64" t="s">
-        <v>17</v>
+        <v>170</v>
       </c>
       <c r="M64" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="N64" t="s">
-        <v>40</v>
+        <v>120</v>
       </c>
       <c r="O64" t="s">
-        <v>25</v>
+        <v>135</v>
       </c>
       <c r="P64">
         <v>63</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>346</v>
+        <v>329</v>
       </c>
       <c r="C65" t="s">
-        <v>28</v>
+        <v>283</v>
       </c>
       <c r="D65">
-        <v>647</v>
+        <v>360</v>
       </c>
       <c r="E65">
+        <v>974</v>
+      </c>
+      <c r="F65">
         <v>0</v>
       </c>
-      <c r="F65">
-[...1 lines deleted...]
-      </c>
       <c r="G65" t="s">
-        <v>347</v>
+        <v>67</v>
       </c>
       <c r="H65" t="s">
-        <v>348</v>
+        <v>330</v>
       </c>
       <c r="I65" t="s">
-        <v>349</v>
+        <v>230</v>
       </c>
       <c r="J65" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="K65" t="s">
-        <v>350</v>
+        <v>278</v>
       </c>
       <c r="L65" t="s">
-        <v>17</v>
+        <v>292</v>
       </c>
       <c r="M65" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="N65" t="s">
-        <v>75</v>
+        <v>42</v>
       </c>
       <c r="O65" t="s">
-        <v>33</v>
+        <v>110</v>
       </c>
       <c r="P65">
         <v>64</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>351</v>
+        <v>331</v>
       </c>
       <c r="C66" t="s">
-        <v>266</v>
+        <v>332</v>
       </c>
       <c r="D66">
-        <v>0</v>
+        <v>898</v>
       </c>
       <c r="E66">
-        <v>0</v>
+        <v>879</v>
       </c>
       <c r="F66">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G66" t="s">
-        <v>352</v>
+        <v>333</v>
       </c>
       <c r="H66" t="s">
-        <v>353</v>
+        <v>125</v>
       </c>
       <c r="I66" t="s">
-        <v>308</v>
+        <v>84</v>
       </c>
       <c r="J66" t="s">
-        <v>223</v>
+        <v>144</v>
       </c>
       <c r="K66" t="s">
-        <v>354</v>
+        <v>268</v>
       </c>
       <c r="L66" t="s">
-        <v>17</v>
+        <v>234</v>
       </c>
       <c r="M66" t="s">
-        <v>234</v>
+        <v>334</v>
       </c>
       <c r="N66" t="s">
-        <v>80</v>
+        <v>119</v>
       </c>
       <c r="O66" t="s">
-        <v>80</v>
+        <v>18</v>
       </c>
       <c r="P66">
         <v>65</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>355</v>
+        <v>335</v>
       </c>
       <c r="C67" t="s">
-        <v>71</v>
+        <v>283</v>
       </c>
       <c r="D67">
-        <v>689</v>
+        <v>900</v>
       </c>
       <c r="E67">
-        <v>0</v>
+        <v>905</v>
       </c>
       <c r="F67">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G67" t="s">
-        <v>356</v>
+        <v>212</v>
       </c>
       <c r="H67" t="s">
-        <v>357</v>
+        <v>84</v>
       </c>
       <c r="I67" t="s">
-        <v>358</v>
+        <v>201</v>
       </c>
       <c r="J67" t="s">
-        <v>212</v>
+        <v>336</v>
       </c>
       <c r="K67" t="s">
-        <v>359</v>
+        <v>265</v>
       </c>
       <c r="L67" t="s">
-        <v>17</v>
+        <v>337</v>
       </c>
       <c r="M67" t="s">
-        <v>234</v>
+        <v>334</v>
       </c>
       <c r="N67" t="s">
-        <v>80</v>
+        <v>153</v>
       </c>
       <c r="O67" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="P67">
         <v>66</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>360</v>
+        <v>338</v>
       </c>
       <c r="C68" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="D68">
-        <v>988</v>
+        <v>1075</v>
       </c>
       <c r="E68">
-        <v>0</v>
+        <v>1092</v>
       </c>
       <c r="F68">
         <v>2</v>
       </c>
       <c r="G68" t="s">
-        <v>361</v>
+        <v>252</v>
       </c>
       <c r="H68" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
       <c r="I68" t="s">
-        <v>362</v>
+        <v>113</v>
       </c>
       <c r="J68" t="s">
-        <v>363</v>
+        <v>75</v>
       </c>
       <c r="K68" t="s">
-        <v>364</v>
+        <v>242</v>
       </c>
       <c r="L68" t="s">
-        <v>17</v>
+        <v>75</v>
       </c>
       <c r="M68" t="s">
-        <v>365</v>
+        <v>334</v>
       </c>
       <c r="N68" t="s">
-        <v>62</v>
+        <v>127</v>
       </c>
       <c r="O68" t="s">
-        <v>365</v>
+        <v>18</v>
       </c>
       <c r="P68">
         <v>67</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>366</v>
+        <v>339</v>
       </c>
       <c r="C69" t="s">
-        <v>367</v>
+        <v>83</v>
       </c>
       <c r="D69">
-        <v>595</v>
+        <v>965</v>
       </c>
       <c r="E69">
-        <v>0</v>
+        <v>938</v>
       </c>
       <c r="F69">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G69" t="s">
-        <v>349</v>
+        <v>265</v>
       </c>
       <c r="H69" t="s">
-        <v>368</v>
+        <v>187</v>
       </c>
       <c r="I69" t="s">
-        <v>317</v>
+        <v>336</v>
       </c>
       <c r="J69" t="s">
-        <v>369</v>
+        <v>201</v>
       </c>
       <c r="K69" t="s">
-        <v>370</v>
+        <v>300</v>
       </c>
       <c r="L69" t="s">
-        <v>17</v>
+        <v>222</v>
       </c>
       <c r="M69" t="s">
-        <v>365</v>
+        <v>334</v>
       </c>
       <c r="N69" t="s">
-        <v>204</v>
+        <v>127</v>
       </c>
       <c r="O69" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="P69">
         <v>68</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>371</v>
+        <v>340</v>
       </c>
       <c r="C70" t="s">
-        <v>28</v>
+        <v>73</v>
       </c>
       <c r="D70">
-        <v>872</v>
+        <v>868</v>
       </c>
       <c r="E70">
-        <v>0</v>
+        <v>863</v>
       </c>
       <c r="F70">
         <v>2</v>
       </c>
       <c r="G70" t="s">
-        <v>300</v>
+        <v>178</v>
       </c>
       <c r="H70" t="s">
-        <v>372</v>
+        <v>242</v>
       </c>
       <c r="I70" t="s">
-        <v>348</v>
+        <v>160</v>
       </c>
       <c r="J70" t="s">
-        <v>316</v>
+        <v>206</v>
       </c>
       <c r="K70" t="s">
-        <v>373</v>
+        <v>314</v>
       </c>
       <c r="L70" t="s">
-        <v>17</v>
+        <v>341</v>
       </c>
       <c r="M70" t="s">
-        <v>365</v>
+        <v>334</v>
       </c>
       <c r="N70" t="s">
-        <v>204</v>
+        <v>127</v>
       </c>
       <c r="O70" t="s">
-        <v>234</v>
+        <v>32</v>
       </c>
       <c r="P70">
         <v>69</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>374</v>
+        <v>342</v>
       </c>
       <c r="C71" t="s">
-        <v>375</v>
+        <v>73</v>
       </c>
       <c r="D71">
-        <v>815</v>
+        <v>872</v>
       </c>
       <c r="E71">
-        <v>0</v>
+        <v>821</v>
       </c>
       <c r="F71">
         <v>2</v>
       </c>
       <c r="G71" t="s">
-        <v>308</v>
+        <v>234</v>
       </c>
       <c r="H71" t="s">
-        <v>190</v>
+        <v>343</v>
       </c>
       <c r="I71" t="s">
-        <v>276</v>
+        <v>263</v>
       </c>
       <c r="J71" t="s">
-        <v>376</v>
+        <v>281</v>
       </c>
       <c r="K71" t="s">
-        <v>377</v>
+        <v>315</v>
       </c>
       <c r="L71" t="s">
-        <v>17</v>
+        <v>284</v>
       </c>
       <c r="M71" t="s">
-        <v>365</v>
+        <v>334</v>
       </c>
       <c r="N71" t="s">
-        <v>204</v>
+        <v>56</v>
       </c>
       <c r="O71" t="s">
-        <v>365</v>
+        <v>32</v>
       </c>
       <c r="P71">
         <v>70</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>378</v>
+        <v>344</v>
       </c>
       <c r="C72" t="s">
-        <v>77</v>
+        <v>345</v>
       </c>
       <c r="D72">
-        <v>814</v>
+        <v>935</v>
       </c>
       <c r="E72">
-        <v>0</v>
+        <v>835</v>
       </c>
       <c r="F72">
         <v>2</v>
       </c>
       <c r="G72" t="s">
-        <v>158</v>
+        <v>217</v>
       </c>
       <c r="H72" t="s">
-        <v>379</v>
+        <v>246</v>
       </c>
       <c r="I72" t="s">
-        <v>256</v>
+        <v>346</v>
       </c>
       <c r="J72" t="s">
-        <v>311</v>
+        <v>347</v>
       </c>
       <c r="K72" t="s">
-        <v>380</v>
+        <v>296</v>
       </c>
       <c r="L72" t="s">
-        <v>17</v>
+        <v>348</v>
       </c>
       <c r="M72" t="s">
-        <v>365</v>
+        <v>334</v>
       </c>
       <c r="N72" t="s">
-        <v>204</v>
+        <v>56</v>
       </c>
       <c r="O72" t="s">
-        <v>296</v>
+        <v>134</v>
       </c>
       <c r="P72">
         <v>71</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>381</v>
+        <v>349</v>
       </c>
       <c r="C73" t="s">
-        <v>28</v>
+        <v>350</v>
       </c>
       <c r="D73">
-        <v>1137</v>
+        <v>1007</v>
       </c>
       <c r="E73">
-        <v>0</v>
+        <v>956</v>
       </c>
       <c r="F73">
         <v>2</v>
       </c>
       <c r="G73" t="s">
-        <v>382</v>
+        <v>176</v>
       </c>
       <c r="H73" t="s">
-        <v>271</v>
+        <v>327</v>
       </c>
       <c r="I73" t="s">
-        <v>294</v>
+        <v>320</v>
       </c>
       <c r="J73" t="s">
-        <v>383</v>
+        <v>107</v>
       </c>
       <c r="K73" t="s">
-        <v>271</v>
+        <v>75</v>
       </c>
       <c r="L73" t="s">
-        <v>17</v>
+        <v>211</v>
       </c>
       <c r="M73" t="s">
-        <v>365</v>
+        <v>334</v>
       </c>
       <c r="N73" t="s">
-        <v>384</v>
+        <v>351</v>
       </c>
       <c r="O73" t="s">
-        <v>296</v>
+        <v>32</v>
       </c>
       <c r="P73">
         <v>72</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>385</v>
+        <v>352</v>
       </c>
       <c r="C74" t="s">
-        <v>386</v>
+        <v>353</v>
       </c>
       <c r="D74">
-        <v>0</v>
+        <v>815</v>
       </c>
       <c r="E74">
-        <v>0</v>
+        <v>812</v>
       </c>
       <c r="F74">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G74" t="s">
-        <v>387</v>
+        <v>230</v>
       </c>
       <c r="H74" t="s">
-        <v>388</v>
+        <v>176</v>
       </c>
       <c r="I74" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="J74" t="s">
-        <v>389</v>
+        <v>256</v>
       </c>
       <c r="K74" t="s">
-        <v>390</v>
+        <v>354</v>
       </c>
       <c r="L74" t="s">
-        <v>17</v>
+        <v>213</v>
       </c>
       <c r="M74" t="s">
-        <v>365</v>
+        <v>334</v>
       </c>
       <c r="N74" t="s">
-        <v>96</v>
+        <v>34</v>
       </c>
       <c r="O74" t="s">
-        <v>69</v>
+        <v>134</v>
       </c>
       <c r="P74">
         <v>73</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>391</v>
+        <v>355</v>
       </c>
       <c r="C75" t="s">
-        <v>392</v>
+        <v>73</v>
       </c>
       <c r="D75">
-        <v>868</v>
+        <v>979</v>
       </c>
       <c r="E75">
-        <v>0</v>
+        <v>879</v>
       </c>
       <c r="F75">
         <v>2</v>
       </c>
       <c r="G75" t="s">
-        <v>393</v>
+        <v>67</v>
       </c>
       <c r="H75" t="s">
-        <v>256</v>
+        <v>215</v>
       </c>
       <c r="I75" t="s">
-        <v>394</v>
+        <v>261</v>
       </c>
       <c r="J75" t="s">
-        <v>395</v>
+        <v>278</v>
       </c>
       <c r="K75" t="s">
-        <v>396</v>
+        <v>230</v>
       </c>
       <c r="L75" t="s">
-        <v>17</v>
+        <v>354</v>
       </c>
       <c r="M75" t="s">
-        <v>365</v>
+        <v>334</v>
       </c>
       <c r="N75" t="s">
-        <v>96</v>
+        <v>64</v>
       </c>
       <c r="O75" t="s">
-        <v>296</v>
+        <v>239</v>
       </c>
       <c r="P75">
         <v>74</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>397</v>
+        <v>356</v>
       </c>
       <c r="C76" t="s">
-        <v>398</v>
+        <v>73</v>
       </c>
       <c r="D76">
-        <v>935</v>
+        <v>641</v>
       </c>
       <c r="E76">
-        <v>0</v>
+        <v>760</v>
       </c>
       <c r="F76">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G76" t="s">
-        <v>243</v>
+        <v>268</v>
       </c>
       <c r="H76" t="s">
-        <v>317</v>
+        <v>357</v>
       </c>
       <c r="I76" t="s">
-        <v>399</v>
+        <v>305</v>
       </c>
       <c r="J76" t="s">
-        <v>394</v>
+        <v>226</v>
       </c>
       <c r="K76" t="s">
-        <v>400</v>
+        <v>261</v>
       </c>
       <c r="L76" t="s">
-        <v>17</v>
+        <v>312</v>
       </c>
       <c r="M76" t="s">
-        <v>365</v>
+        <v>334</v>
       </c>
       <c r="N76" t="s">
-        <v>96</v>
+        <v>235</v>
       </c>
       <c r="O76" t="s">
-        <v>296</v>
+        <v>18</v>
       </c>
       <c r="P76">
         <v>75</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>401</v>
+        <v>358</v>
       </c>
       <c r="C77" t="s">
-        <v>28</v>
+        <v>359</v>
       </c>
       <c r="D77">
-        <v>979</v>
+        <v>868</v>
       </c>
       <c r="E77">
-        <v>0</v>
+        <v>797</v>
       </c>
       <c r="F77">
         <v>2</v>
       </c>
       <c r="G77" t="s">
-        <v>402</v>
+        <v>328</v>
       </c>
       <c r="H77" t="s">
-        <v>206</v>
+        <v>177</v>
       </c>
       <c r="I77" t="s">
-        <v>283</v>
+        <v>347</v>
       </c>
       <c r="J77" t="s">
-        <v>403</v>
+        <v>360</v>
       </c>
       <c r="K77" t="s">
-        <v>404</v>
+        <v>346</v>
       </c>
       <c r="L77" t="s">
-        <v>17</v>
+        <v>304</v>
       </c>
       <c r="M77" t="s">
-        <v>365</v>
+        <v>334</v>
       </c>
       <c r="N77" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="O77" t="s">
-        <v>296</v>
+        <v>239</v>
       </c>
       <c r="P77">
         <v>76</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>405</v>
+        <v>361</v>
       </c>
       <c r="C78" t="s">
-        <v>28</v>
+        <v>73</v>
       </c>
       <c r="D78">
-        <v>685</v>
+        <v>805</v>
       </c>
       <c r="E78">
-        <v>0</v>
+        <v>772</v>
       </c>
       <c r="F78">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G78" t="s">
-        <v>353</v>
+        <v>166</v>
       </c>
       <c r="H78" t="s">
-        <v>330</v>
+        <v>314</v>
       </c>
       <c r="I78" t="s">
-        <v>263</v>
+        <v>362</v>
       </c>
       <c r="J78" t="s">
-        <v>406</v>
+        <v>291</v>
       </c>
       <c r="K78" t="s">
-        <v>407</v>
+        <v>341</v>
       </c>
       <c r="L78" t="s">
-        <v>17</v>
+        <v>230</v>
       </c>
       <c r="M78" t="s">
-        <v>365</v>
+        <v>334</v>
       </c>
       <c r="N78" t="s">
-        <v>114</v>
+        <v>98</v>
       </c>
       <c r="O78" t="s">
-        <v>130</v>
+        <v>239</v>
       </c>
       <c r="P78">
         <v>77</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>408</v>
+        <v>363</v>
       </c>
       <c r="C79" t="s">
-        <v>266</v>
+        <v>192</v>
       </c>
       <c r="D79">
-        <v>1019</v>
+        <v>1029</v>
       </c>
       <c r="E79">
-        <v>0</v>
+        <v>929</v>
       </c>
       <c r="F79">
         <v>2</v>
       </c>
       <c r="G79" t="s">
-        <v>409</v>
+        <v>193</v>
       </c>
       <c r="H79" t="s">
-        <v>321</v>
+        <v>300</v>
       </c>
       <c r="I79" t="s">
-        <v>325</v>
+        <v>291</v>
       </c>
       <c r="J79" t="s">
-        <v>393</v>
+        <v>311</v>
       </c>
       <c r="K79" t="s">
-        <v>410</v>
+        <v>322</v>
       </c>
       <c r="L79" t="s">
-        <v>17</v>
+        <v>362</v>
       </c>
       <c r="M79" t="s">
-        <v>365</v>
+        <v>334</v>
       </c>
       <c r="N79" t="s">
-        <v>114</v>
+        <v>364</v>
       </c>
       <c r="O79" t="s">
-        <v>296</v>
+        <v>239</v>
       </c>
       <c r="P79">
         <v>78</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>411</v>
+        <v>365</v>
       </c>
       <c r="C80" t="s">
-        <v>28</v>
+        <v>250</v>
       </c>
       <c r="D80">
-        <v>986</v>
+        <v>779</v>
       </c>
       <c r="E80">
-        <v>0</v>
+        <v>800</v>
       </c>
       <c r="F80">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G80" t="s">
-        <v>412</v>
+        <v>315</v>
       </c>
       <c r="H80" t="s">
-        <v>329</v>
+        <v>366</v>
       </c>
       <c r="I80" t="s">
-        <v>413</v>
+        <v>220</v>
       </c>
       <c r="J80" t="s">
-        <v>326</v>
+        <v>314</v>
       </c>
       <c r="K80" t="s">
-        <v>414</v>
+        <v>306</v>
       </c>
       <c r="L80" t="s">
-        <v>17</v>
+        <v>367</v>
       </c>
       <c r="M80" t="s">
-        <v>365</v>
+        <v>334</v>
       </c>
       <c r="N80" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="O80" t="s">
-        <v>296</v>
+        <v>135</v>
       </c>
       <c r="P80">
         <v>79</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>415</v>
+        <v>368</v>
       </c>
       <c r="C81" t="s">
-        <v>28</v>
+        <v>369</v>
       </c>
       <c r="D81">
-        <v>814</v>
+        <v>488</v>
       </c>
       <c r="E81">
-        <v>0</v>
+        <v>620</v>
       </c>
       <c r="F81">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G81" t="s">
-        <v>140</v>
+        <v>370</v>
       </c>
       <c r="H81" t="s">
-        <v>416</v>
+        <v>227</v>
       </c>
       <c r="I81" t="s">
-        <v>383</v>
+        <v>216</v>
       </c>
       <c r="J81" t="s">
-        <v>347</v>
+        <v>307</v>
       </c>
       <c r="K81" t="s">
-        <v>417</v>
+        <v>226</v>
       </c>
       <c r="L81" t="s">
-        <v>17</v>
+        <v>371</v>
       </c>
       <c r="M81" t="s">
-        <v>365</v>
+        <v>334</v>
       </c>
       <c r="N81" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="O81" t="s">
-        <v>418</v>
+        <v>40</v>
       </c>
       <c r="P81">
         <v>80</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>419</v>
+        <v>372</v>
       </c>
       <c r="C82" t="s">
-        <v>292</v>
+        <v>73</v>
       </c>
       <c r="D82">
-        <v>1029</v>
+        <v>610</v>
       </c>
       <c r="E82">
+        <v>777</v>
+      </c>
+      <c r="F82">
         <v>0</v>
       </c>
-      <c r="F82">
-[...1 lines deleted...]
-      </c>
       <c r="G82" t="s">
-        <v>293</v>
+        <v>373</v>
       </c>
       <c r="H82" t="s">
-        <v>362</v>
+        <v>310</v>
       </c>
       <c r="I82" t="s">
-        <v>347</v>
+        <v>262</v>
       </c>
       <c r="J82" t="s">
-        <v>388</v>
+        <v>367</v>
       </c>
       <c r="K82" t="s">
-        <v>420</v>
+        <v>374</v>
       </c>
       <c r="L82" t="s">
-        <v>17</v>
+        <v>226</v>
       </c>
       <c r="M82" t="s">
-        <v>365</v>
+        <v>334</v>
       </c>
       <c r="N82" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="O82" t="s">
-        <v>418</v>
+        <v>258</v>
       </c>
       <c r="P82">
         <v>81</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>421</v>
+        <v>375</v>
       </c>
       <c r="C83" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D83">
-        <v>606</v>
+        <v>779</v>
       </c>
       <c r="E83">
-        <v>0</v>
+        <v>792</v>
       </c>
       <c r="F83">
         <v>1</v>
       </c>
       <c r="G83" t="s">
-        <v>416</v>
+        <v>347</v>
       </c>
       <c r="H83" t="s">
-        <v>422</v>
+        <v>348</v>
       </c>
       <c r="I83" t="s">
-        <v>389</v>
+        <v>376</v>
       </c>
       <c r="J83" t="s">
-        <v>379</v>
+        <v>295</v>
       </c>
       <c r="K83" t="s">
-        <v>423</v>
+        <v>196</v>
       </c>
       <c r="L83" t="s">
-        <v>17</v>
+        <v>346</v>
       </c>
       <c r="M83" t="s">
-        <v>365</v>
+        <v>334</v>
       </c>
       <c r="N83" t="s">
-        <v>35</v>
+        <v>120</v>
       </c>
       <c r="O83" t="s">
-        <v>130</v>
+        <v>32</v>
       </c>
       <c r="P83">
         <v>82</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
-        <v>424</v>
+        <v>377</v>
       </c>
       <c r="C84" t="s">
-        <v>21</v>
+        <v>87</v>
       </c>
       <c r="D84">
-        <v>828</v>
+        <v>592</v>
       </c>
       <c r="E84">
-        <v>0</v>
+        <v>693</v>
       </c>
       <c r="F84">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G84" t="s">
-        <v>425</v>
+        <v>378</v>
       </c>
       <c r="H84" t="s">
-        <v>376</v>
+        <v>196</v>
       </c>
       <c r="I84" t="s">
-        <v>395</v>
+        <v>367</v>
       </c>
       <c r="J84" t="s">
-        <v>344</v>
+        <v>379</v>
       </c>
       <c r="K84" t="s">
-        <v>426</v>
+        <v>357</v>
       </c>
       <c r="L84" t="s">
-        <v>17</v>
+        <v>310</v>
       </c>
       <c r="M84" t="s">
-        <v>365</v>
+        <v>334</v>
       </c>
       <c r="N84" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="O84" t="s">
-        <v>296</v>
+        <v>32</v>
       </c>
       <c r="P84">
         <v>83</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>427</v>
+        <v>380</v>
       </c>
       <c r="C85" t="s">
-        <v>28</v>
+        <v>73</v>
       </c>
       <c r="D85">
-        <v>399</v>
+        <v>778</v>
       </c>
       <c r="E85">
-        <v>0</v>
+        <v>753</v>
       </c>
       <c r="F85">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G85" t="s">
-        <v>428</v>
+        <v>295</v>
       </c>
       <c r="H85" t="s">
-        <v>387</v>
+        <v>381</v>
       </c>
       <c r="I85" t="s">
-        <v>284</v>
+        <v>382</v>
       </c>
       <c r="J85" t="s">
-        <v>429</v>
+        <v>371</v>
       </c>
       <c r="K85" t="s">
-        <v>430</v>
+        <v>330</v>
       </c>
       <c r="L85" t="s">
-        <v>17</v>
+        <v>373</v>
       </c>
       <c r="M85" t="s">
-        <v>365</v>
+        <v>334</v>
       </c>
       <c r="N85" t="s">
-        <v>40</v>
+        <v>154</v>
       </c>
       <c r="O85" t="s">
-        <v>25</v>
+        <v>383</v>
       </c>
       <c r="P85">
         <v>84</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
-        <v>431</v>
+        <v>384</v>
       </c>
       <c r="C86" t="s">
-        <v>194</v>
+        <v>73</v>
       </c>
       <c r="D86">
-        <v>778</v>
+        <v>436</v>
       </c>
       <c r="E86">
-        <v>0</v>
+        <v>602</v>
       </c>
       <c r="F86">
         <v>1</v>
       </c>
       <c r="G86" t="s">
-        <v>422</v>
+        <v>385</v>
       </c>
       <c r="H86" t="s">
-        <v>432</v>
+        <v>370</v>
       </c>
       <c r="I86" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="J86" t="s">
-        <v>416</v>
+        <v>348</v>
       </c>
       <c r="K86" t="s">
-        <v>433</v>
+        <v>386</v>
       </c>
       <c r="L86" t="s">
-        <v>17</v>
+        <v>324</v>
       </c>
       <c r="M86" t="s">
-        <v>365</v>
+        <v>334</v>
       </c>
       <c r="N86" t="s">
-        <v>40</v>
+        <v>162</v>
       </c>
       <c r="O86" t="s">
-        <v>130</v>
+        <v>18</v>
       </c>
       <c r="P86">
         <v>85</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>434</v>
+        <v>387</v>
       </c>
       <c r="C87" t="s">
-        <v>28</v>
+        <v>87</v>
       </c>
       <c r="D87">
-        <v>762</v>
+        <v>805</v>
       </c>
       <c r="E87">
-        <v>0</v>
+        <v>770</v>
       </c>
       <c r="F87">
         <v>1</v>
       </c>
       <c r="G87" t="s">
-        <v>394</v>
+        <v>386</v>
       </c>
       <c r="H87" t="s">
-        <v>435</v>
+        <v>371</v>
       </c>
       <c r="I87" t="s">
-        <v>369</v>
+        <v>388</v>
       </c>
       <c r="J87" t="s">
-        <v>340</v>
+        <v>389</v>
       </c>
       <c r="K87" t="s">
-        <v>436</v>
+        <v>390</v>
       </c>
       <c r="L87" t="s">
-        <v>17</v>
+        <v>196</v>
       </c>
       <c r="M87" t="s">
-        <v>365</v>
+        <v>334</v>
       </c>
       <c r="N87" t="s">
+        <v>162</v>
+      </c>
+      <c r="O87" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
       <c r="P87">
         <v>86</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>437</v>
+        <v>391</v>
       </c>
       <c r="C88" t="s">
-        <v>438</v>
+        <v>203</v>
       </c>
       <c r="D88">
-        <v>488</v>
+        <v>666</v>
       </c>
       <c r="E88">
-        <v>0</v>
+        <v>720</v>
       </c>
       <c r="F88">
         <v>1</v>
       </c>
       <c r="G88" t="s">
-        <v>439</v>
+        <v>323</v>
       </c>
       <c r="H88" t="s">
-        <v>238</v>
+        <v>291</v>
       </c>
       <c r="I88" t="s">
-        <v>207</v>
+        <v>307</v>
       </c>
       <c r="J88" t="s">
-        <v>440</v>
+        <v>216</v>
       </c>
       <c r="K88" t="s">
-        <v>441</v>
+        <v>310</v>
       </c>
       <c r="L88" t="s">
-        <v>17</v>
+        <v>360</v>
       </c>
       <c r="M88" t="s">
-        <v>365</v>
+        <v>334</v>
       </c>
       <c r="N88" t="s">
-        <v>40</v>
+        <v>185</v>
       </c>
       <c r="O88" t="s">
-        <v>365</v>
+        <v>76</v>
       </c>
       <c r="P88">
         <v>87</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>442</v>
+        <v>392</v>
       </c>
       <c r="C89" t="s">
-        <v>77</v>
+        <v>393</v>
       </c>
       <c r="D89">
-        <v>707</v>
+        <v>377</v>
       </c>
       <c r="E89">
+        <v>668</v>
+      </c>
+      <c r="F89">
         <v>0</v>
       </c>
-      <c r="F89">
-[...1 lines deleted...]
-      </c>
       <c r="G89" t="s">
-        <v>238</v>
+        <v>388</v>
       </c>
       <c r="H89" t="s">
-        <v>443</v>
+        <v>322</v>
       </c>
       <c r="I89" t="s">
-        <v>353</v>
+        <v>301</v>
       </c>
       <c r="J89" t="s">
-        <v>428</v>
+        <v>337</v>
       </c>
       <c r="K89" t="s">
-        <v>444</v>
+        <v>394</v>
       </c>
       <c r="L89" t="s">
-        <v>17</v>
+        <v>277</v>
       </c>
       <c r="M89" t="s">
-        <v>365</v>
+        <v>334</v>
       </c>
       <c r="N89" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="O89" t="s">
-        <v>234</v>
+        <v>18</v>
       </c>
       <c r="P89">
         <v>88</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
-        <v>445</v>
+        <v>395</v>
       </c>
       <c r="C90" t="s">
-        <v>275</v>
+        <v>66</v>
       </c>
       <c r="D90">
-        <v>666</v>
+        <v>882</v>
       </c>
       <c r="E90">
-        <v>0</v>
+        <v>821</v>
       </c>
       <c r="F90">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G90" t="s">
-        <v>357</v>
+        <v>115</v>
       </c>
       <c r="H90" t="s">
-        <v>347</v>
+        <v>316</v>
       </c>
       <c r="I90" t="s">
-        <v>440</v>
+        <v>177</v>
       </c>
       <c r="J90" t="s">
-        <v>207</v>
+        <v>268</v>
       </c>
       <c r="K90" t="s">
-        <v>446</v>
+        <v>337</v>
       </c>
       <c r="L90" t="s">
-        <v>17</v>
+        <v>396</v>
       </c>
       <c r="M90" t="s">
-        <v>365</v>
+        <v>397</v>
       </c>
       <c r="N90" t="s">
-        <v>80</v>
+        <v>48</v>
       </c>
       <c r="O90" t="s">
-        <v>365</v>
+        <v>334</v>
       </c>
       <c r="P90">
         <v>89</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>447</v>
+        <v>398</v>
       </c>
       <c r="C91" t="s">
-        <v>28</v>
+        <v>399</v>
       </c>
       <c r="D91">
-        <v>429</v>
+        <v>595</v>
       </c>
       <c r="E91">
-        <v>0</v>
+        <v>611</v>
       </c>
       <c r="F91">
         <v>1</v>
       </c>
       <c r="G91" t="s">
-        <v>448</v>
+        <v>292</v>
       </c>
       <c r="H91" t="s">
-        <v>439</v>
+        <v>208</v>
       </c>
       <c r="I91" t="s">
-        <v>379</v>
+        <v>246</v>
       </c>
       <c r="J91" t="s">
-        <v>435</v>
+        <v>376</v>
       </c>
       <c r="K91" t="s">
-        <v>449</v>
+        <v>400</v>
       </c>
       <c r="L91" t="s">
-        <v>17</v>
+        <v>319</v>
       </c>
       <c r="M91" t="s">
-        <v>365</v>
+        <v>397</v>
       </c>
       <c r="N91" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="O91" t="s">
-        <v>365</v>
+        <v>32</v>
       </c>
       <c r="P91">
         <v>90</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
-        <v>450</v>
+        <v>401</v>
       </c>
       <c r="C92" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="D92">
-        <v>771</v>
+        <v>792</v>
       </c>
       <c r="E92">
-        <v>0</v>
+        <v>737</v>
       </c>
       <c r="F92">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G92" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="H92" t="s">
-        <v>413</v>
+        <v>256</v>
       </c>
       <c r="I92" t="s">
-        <v>451</v>
+        <v>360</v>
       </c>
       <c r="J92" t="s">
-        <v>452</v>
+        <v>357</v>
       </c>
       <c r="K92" t="s">
-        <v>453</v>
+        <v>402</v>
       </c>
       <c r="L92" t="s">
-        <v>17</v>
+        <v>403</v>
       </c>
       <c r="M92" t="s">
-        <v>365</v>
+        <v>397</v>
       </c>
       <c r="N92" t="s">
-        <v>18</v>
+        <v>235</v>
       </c>
       <c r="O92" t="s">
-        <v>365</v>
+        <v>397</v>
       </c>
       <c r="P92">
         <v>91</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
-        <v>454</v>
+        <v>404</v>
       </c>
       <c r="C93" t="s">
-        <v>82</v>
+        <v>73</v>
       </c>
       <c r="D93">
-        <v>782</v>
+        <v>685</v>
       </c>
       <c r="E93">
-        <v>0</v>
+        <v>685</v>
       </c>
       <c r="F93">
         <v>1</v>
       </c>
       <c r="G93" t="s">
-        <v>455</v>
+        <v>330</v>
       </c>
       <c r="H93" t="s">
-        <v>456</v>
+        <v>285</v>
       </c>
       <c r="I93" t="s">
-        <v>457</v>
+        <v>274</v>
       </c>
       <c r="J93" t="s">
-        <v>458</v>
+        <v>297</v>
       </c>
       <c r="K93" t="s">
-        <v>459</v>
+        <v>371</v>
       </c>
       <c r="L93" t="s">
-        <v>17</v>
+        <v>405</v>
       </c>
       <c r="M93" t="s">
-        <v>365</v>
+        <v>397</v>
       </c>
       <c r="N93" t="s">
-        <v>18</v>
+        <v>406</v>
       </c>
       <c r="O93" t="s">
-        <v>365</v>
+        <v>407</v>
       </c>
       <c r="P93">
         <v>92</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
-        <v>460</v>
+        <v>408</v>
       </c>
       <c r="C94" t="s">
-        <v>82</v>
+        <v>73</v>
       </c>
       <c r="D94">
-        <v>856</v>
+        <v>1117</v>
       </c>
       <c r="E94">
-        <v>0</v>
+        <v>1091</v>
       </c>
       <c r="F94">
         <v>2</v>
       </c>
       <c r="G94" t="s">
-        <v>461</v>
+        <v>409</v>
       </c>
       <c r="H94" t="s">
-        <v>271</v>
+        <v>75</v>
       </c>
       <c r="I94" t="s">
-        <v>271</v>
+        <v>194</v>
       </c>
       <c r="J94" t="s">
-        <v>271</v>
+        <v>362</v>
       </c>
       <c r="K94" t="s">
-        <v>271</v>
+        <v>75</v>
       </c>
       <c r="L94" t="s">
-        <v>17</v>
+        <v>75</v>
       </c>
       <c r="M94" t="s">
-        <v>296</v>
+        <v>397</v>
       </c>
       <c r="N94" t="s">
-        <v>62</v>
+        <v>104</v>
       </c>
       <c r="O94" t="s">
-        <v>462</v>
+        <v>410</v>
       </c>
       <c r="P94">
         <v>93</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>463</v>
+        <v>411</v>
       </c>
       <c r="C95" t="s">
-        <v>375</v>
+        <v>66</v>
       </c>
       <c r="D95">
-        <v>631</v>
+        <v>718</v>
       </c>
       <c r="E95">
-        <v>0</v>
+        <v>676</v>
       </c>
       <c r="F95">
         <v>1</v>
       </c>
       <c r="G95" t="s">
-        <v>336</v>
+        <v>227</v>
       </c>
       <c r="H95" t="s">
-        <v>247</v>
+        <v>412</v>
       </c>
       <c r="I95" t="s">
-        <v>464</v>
+        <v>330</v>
       </c>
       <c r="J95" t="s">
-        <v>465</v>
+        <v>373</v>
       </c>
       <c r="K95" t="s">
-        <v>466</v>
+        <v>379</v>
       </c>
       <c r="L95" t="s">
-        <v>17</v>
+        <v>413</v>
       </c>
       <c r="M95" t="s">
-        <v>296</v>
+        <v>397</v>
       </c>
       <c r="N95" t="s">
-        <v>114</v>
+        <v>414</v>
       </c>
       <c r="O95" t="s">
-        <v>365</v>
+        <v>415</v>
       </c>
       <c r="P95">
         <v>94</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
-        <v>467</v>
+        <v>416</v>
       </c>
       <c r="C96" t="s">
-        <v>28</v>
+        <v>73</v>
       </c>
       <c r="D96">
-        <v>1031</v>
+        <v>896</v>
       </c>
       <c r="E96">
-        <v>0</v>
+        <v>843</v>
       </c>
       <c r="F96">
         <v>2</v>
       </c>
       <c r="G96" t="s">
-        <v>468</v>
+        <v>278</v>
       </c>
       <c r="H96" t="s">
-        <v>271</v>
+        <v>341</v>
       </c>
       <c r="I96" t="s">
-        <v>271</v>
+        <v>386</v>
       </c>
       <c r="J96" t="s">
-        <v>271</v>
+        <v>75</v>
       </c>
       <c r="K96" t="s">
-        <v>271</v>
+        <v>417</v>
       </c>
       <c r="L96" t="s">
-        <v>17</v>
+        <v>216</v>
       </c>
       <c r="M96" t="s">
-        <v>296</v>
+        <v>397</v>
       </c>
       <c r="N96" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="O96" t="s">
-        <v>462</v>
+        <v>418</v>
       </c>
       <c r="P96">
         <v>95</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>469</v>
+        <v>419</v>
       </c>
       <c r="C97" t="s">
-        <v>28</v>
+        <v>73</v>
       </c>
       <c r="D97">
-        <v>0</v>
+        <v>756</v>
       </c>
       <c r="E97">
-        <v>0</v>
+        <v>756</v>
       </c>
       <c r="F97">
         <v>1</v>
       </c>
       <c r="G97" t="s">
-        <v>271</v>
+        <v>75</v>
       </c>
       <c r="H97" t="s">
-        <v>352</v>
+        <v>67</v>
       </c>
       <c r="I97" t="s">
-        <v>470</v>
+        <v>420</v>
       </c>
       <c r="J97" t="s">
-        <v>471</v>
+        <v>253</v>
       </c>
       <c r="K97" t="s">
-        <v>472</v>
+        <v>291</v>
       </c>
       <c r="L97" t="s">
-        <v>17</v>
+        <v>75</v>
       </c>
       <c r="M97" t="s">
-        <v>296</v>
+        <v>397</v>
       </c>
       <c r="N97" t="s">
-        <v>35</v>
+        <v>154</v>
       </c>
       <c r="O97" t="s">
-        <v>473</v>
+        <v>239</v>
       </c>
       <c r="P97">
         <v>96</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
-        <v>474</v>
+        <v>421</v>
       </c>
       <c r="C98" t="s">
-        <v>28</v>
+        <v>73</v>
       </c>
       <c r="D98">
-        <v>896</v>
+        <v>771</v>
       </c>
       <c r="E98">
-        <v>0</v>
+        <v>693</v>
       </c>
       <c r="F98">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G98" t="s">
-        <v>403</v>
+        <v>346</v>
       </c>
       <c r="H98" t="s">
-        <v>475</v>
+        <v>319</v>
       </c>
       <c r="I98" t="s">
-        <v>455</v>
+        <v>422</v>
       </c>
       <c r="J98" t="s">
-        <v>271</v>
+        <v>423</v>
       </c>
       <c r="K98" t="s">
-        <v>476</v>
+        <v>424</v>
       </c>
       <c r="L98" t="s">
-        <v>17</v>
+        <v>412</v>
       </c>
       <c r="M98" t="s">
-        <v>296</v>
+        <v>397</v>
       </c>
       <c r="N98" t="s">
-        <v>477</v>
+        <v>154</v>
       </c>
       <c r="O98" t="s">
-        <v>462</v>
+        <v>425</v>
       </c>
       <c r="P98">
         <v>97</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
-        <v>478</v>
+        <v>426</v>
       </c>
       <c r="C99" t="s">
-        <v>82</v>
+        <v>164</v>
       </c>
       <c r="D99">
-        <v>592</v>
+        <v>649</v>
       </c>
       <c r="E99">
-        <v>0</v>
+        <v>572</v>
       </c>
       <c r="F99">
         <v>1</v>
       </c>
       <c r="G99" t="s">
-        <v>479</v>
+        <v>297</v>
       </c>
       <c r="H99" t="s">
-        <v>215</v>
+        <v>405</v>
       </c>
       <c r="I99" t="s">
+        <v>427</v>
+      </c>
+      <c r="J99" t="s">
+        <v>388</v>
+      </c>
+      <c r="K99" t="s">
+        <v>428</v>
+      </c>
+      <c r="L99" t="s">
         <v>429</v>
       </c>
-      <c r="J99" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M99" t="s">
-        <v>296</v>
+        <v>397</v>
       </c>
       <c r="N99" t="s">
-        <v>40</v>
+        <v>185</v>
       </c>
       <c r="O99" t="s">
-        <v>365</v>
+        <v>334</v>
       </c>
       <c r="P99">
         <v>98</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
-        <v>482</v>
+        <v>430</v>
       </c>
       <c r="C100" t="s">
-        <v>483</v>
+        <v>283</v>
       </c>
       <c r="D100">
-        <v>0</v>
+        <v>240</v>
       </c>
       <c r="E100">
-        <v>0</v>
+        <v>564</v>
       </c>
       <c r="F100">
         <v>0</v>
       </c>
       <c r="G100" t="s">
-        <v>484</v>
+        <v>319</v>
       </c>
       <c r="H100" t="s">
-        <v>369</v>
+        <v>67</v>
       </c>
       <c r="I100" t="s">
-        <v>356</v>
+        <v>370</v>
       </c>
       <c r="J100" t="s">
-        <v>485</v>
+        <v>431</v>
       </c>
       <c r="K100" t="s">
-        <v>486</v>
+        <v>347</v>
       </c>
       <c r="L100" t="s">
-        <v>17</v>
+        <v>378</v>
       </c>
       <c r="M100" t="s">
-        <v>296</v>
+        <v>397</v>
       </c>
       <c r="N100" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="O100" t="s">
-        <v>234</v>
+        <v>76</v>
       </c>
       <c r="P100">
         <v>99</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
-        <v>487</v>
+        <v>432</v>
       </c>
       <c r="C101" t="s">
-        <v>28</v>
+        <v>433</v>
       </c>
       <c r="D101">
-        <v>684</v>
+        <v>399</v>
       </c>
       <c r="E101">
+        <v>569</v>
+      </c>
+      <c r="F101">
         <v>0</v>
       </c>
-      <c r="F101">
-[...1 lines deleted...]
-      </c>
       <c r="G101" t="s">
-        <v>340</v>
+        <v>394</v>
       </c>
       <c r="H101" t="s">
-        <v>488</v>
+        <v>376</v>
       </c>
       <c r="I101" t="s">
-        <v>489</v>
+        <v>322</v>
       </c>
       <c r="J101" t="s">
-        <v>456</v>
+        <v>434</v>
       </c>
       <c r="K101" t="s">
-        <v>490</v>
+        <v>412</v>
       </c>
       <c r="L101" t="s">
-        <v>17</v>
+        <v>347</v>
       </c>
       <c r="M101" t="s">
-        <v>296</v>
+        <v>397</v>
       </c>
       <c r="N101" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="O101" t="s">
-        <v>296</v>
+        <v>76</v>
       </c>
       <c r="P101">
         <v>100</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
-        <v>491</v>
+        <v>435</v>
       </c>
       <c r="C102" t="s">
-        <v>28</v>
+        <v>87</v>
       </c>
       <c r="D102">
-        <v>568</v>
+        <v>415</v>
       </c>
       <c r="E102">
-        <v>0</v>
+        <v>507</v>
       </c>
       <c r="F102">
         <v>1</v>
       </c>
       <c r="G102" t="s">
-        <v>480</v>
+        <v>348</v>
       </c>
       <c r="H102" t="s">
+        <v>436</v>
+      </c>
+      <c r="I102" t="s">
+        <v>394</v>
+      </c>
+      <c r="J102" t="s">
+        <v>437</v>
+      </c>
+      <c r="K102" t="s">
+        <v>216</v>
+      </c>
+      <c r="L102" t="s">
+        <v>438</v>
+      </c>
+      <c r="M102" t="s">
+        <v>397</v>
+      </c>
+      <c r="N102" t="s">
+        <v>81</v>
+      </c>
+      <c r="O102" t="s">
         <v>334</v>
-      </c>
-[...19 lines deleted...]
-        <v>296</v>
       </c>
       <c r="P102">
         <v>101</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
-        <v>495</v>
+        <v>439</v>
       </c>
       <c r="C103" t="s">
-        <v>82</v>
+        <v>164</v>
       </c>
       <c r="D103">
         <v>415</v>
       </c>
       <c r="E103">
+        <v>394</v>
+      </c>
+      <c r="F103">
         <v>0</v>
       </c>
-      <c r="F103">
-[...1 lines deleted...]
-      </c>
       <c r="G103" t="s">
-        <v>435</v>
+        <v>67</v>
       </c>
       <c r="H103" t="s">
-        <v>496</v>
+        <v>422</v>
       </c>
       <c r="I103" t="s">
-        <v>484</v>
+        <v>297</v>
       </c>
       <c r="J103" t="s">
-        <v>497</v>
+        <v>440</v>
       </c>
       <c r="K103" t="s">
-        <v>498</v>
+        <v>441</v>
       </c>
       <c r="L103" t="s">
-        <v>17</v>
+        <v>382</v>
       </c>
       <c r="M103" t="s">
-        <v>296</v>
+        <v>397</v>
       </c>
       <c r="N103" t="s">
-        <v>75</v>
+        <v>442</v>
       </c>
       <c r="O103" t="s">
-        <v>296</v>
+        <v>425</v>
       </c>
       <c r="P103">
         <v>102</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
-        <v>499</v>
+        <v>443</v>
       </c>
       <c r="C104" t="s">
-        <v>28</v>
+        <v>73</v>
       </c>
       <c r="D104">
-        <v>529</v>
+        <v>511</v>
       </c>
       <c r="E104">
-        <v>0</v>
+        <v>513</v>
       </c>
       <c r="F104">
         <v>1</v>
       </c>
       <c r="G104" t="s">
-        <v>432</v>
+        <v>400</v>
       </c>
       <c r="H104" t="s">
-        <v>395</v>
+        <v>382</v>
       </c>
       <c r="I104" t="s">
-        <v>500</v>
+        <v>444</v>
       </c>
       <c r="J104" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="K104" t="s">
-        <v>501</v>
+        <v>422</v>
       </c>
       <c r="L104" t="s">
-        <v>17</v>
+        <v>394</v>
       </c>
       <c r="M104" t="s">
-        <v>296</v>
+        <v>397</v>
       </c>
       <c r="N104" t="s">
-        <v>75</v>
+        <v>138</v>
       </c>
       <c r="O104" t="s">
-        <v>418</v>
+        <v>410</v>
       </c>
       <c r="P104">
         <v>103</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
-        <v>502</v>
+        <v>446</v>
       </c>
       <c r="C105" t="s">
-        <v>503</v>
+        <v>353</v>
       </c>
       <c r="D105">
-        <v>377</v>
+        <v>631</v>
       </c>
       <c r="E105">
-        <v>0</v>
+        <v>597</v>
       </c>
       <c r="F105">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G105" t="s">
-        <v>457</v>
+        <v>306</v>
       </c>
       <c r="H105" t="s">
-        <v>356</v>
+        <v>160</v>
       </c>
       <c r="I105" t="s">
-        <v>363</v>
+        <v>400</v>
       </c>
       <c r="J105" t="s">
-        <v>504</v>
+        <v>424</v>
       </c>
       <c r="K105" t="s">
-        <v>505</v>
+        <v>447</v>
       </c>
       <c r="L105" t="s">
-        <v>17</v>
+        <v>448</v>
       </c>
       <c r="M105" t="s">
-        <v>296</v>
+        <v>418</v>
       </c>
       <c r="N105" t="s">
-        <v>80</v>
+        <v>104</v>
       </c>
       <c r="O105" t="s">
-        <v>365</v>
+        <v>334</v>
       </c>
       <c r="P105">
         <v>104</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
-        <v>506</v>
+        <v>449</v>
       </c>
       <c r="C106" t="s">
-        <v>137</v>
+        <v>73</v>
       </c>
       <c r="D106">
-        <v>649</v>
+        <v>451</v>
       </c>
       <c r="E106">
-        <v>0</v>
+        <v>444</v>
       </c>
       <c r="F106">
         <v>1</v>
       </c>
       <c r="G106" t="s">
-        <v>406</v>
+        <v>307</v>
       </c>
       <c r="H106" t="s">
-        <v>507</v>
+        <v>424</v>
       </c>
       <c r="I106" t="s">
-        <v>508</v>
+        <v>428</v>
       </c>
       <c r="J106" t="s">
-        <v>457</v>
+        <v>403</v>
       </c>
       <c r="K106" t="s">
-        <v>509</v>
+        <v>450</v>
       </c>
       <c r="L106" t="s">
-        <v>17</v>
+        <v>67</v>
       </c>
       <c r="M106" t="s">
-        <v>296</v>
+        <v>418</v>
       </c>
       <c r="N106" t="s">
-        <v>18</v>
+        <v>154</v>
       </c>
       <c r="O106" t="s">
-        <v>418</v>
+        <v>451</v>
       </c>
       <c r="P106">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
-        <v>510</v>
+        <v>452</v>
       </c>
       <c r="C107" t="s">
-        <v>266</v>
+        <v>73</v>
       </c>
       <c r="D107">
-        <v>0</v>
+        <v>596</v>
       </c>
       <c r="E107">
-        <v>0</v>
+        <v>590</v>
       </c>
       <c r="F107">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G107" t="s">
-        <v>413</v>
+        <v>379</v>
       </c>
       <c r="H107" t="s">
-        <v>352</v>
+        <v>304</v>
       </c>
       <c r="I107" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="J107" t="s">
-        <v>500</v>
+        <v>374</v>
       </c>
       <c r="K107" t="s">
-        <v>511</v>
+        <v>444</v>
       </c>
       <c r="L107" t="s">
-        <v>17</v>
+        <v>427</v>
       </c>
       <c r="M107" t="s">
-        <v>296</v>
+        <v>418</v>
       </c>
       <c r="N107" t="s">
-        <v>512</v>
+        <v>162</v>
       </c>
       <c r="O107" t="s">
-        <v>473</v>
+        <v>397</v>
       </c>
       <c r="P107">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
-        <v>513</v>
+        <v>453</v>
       </c>
       <c r="C108" t="s">
-        <v>137</v>
+        <v>73</v>
       </c>
       <c r="D108">
-        <v>0</v>
+        <v>529</v>
       </c>
       <c r="E108">
-        <v>0</v>
+        <v>536</v>
       </c>
       <c r="F108">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G108" t="s">
-        <v>514</v>
+        <v>366</v>
       </c>
       <c r="H108" t="s">
-        <v>451</v>
+        <v>360</v>
       </c>
       <c r="I108" t="s">
-        <v>406</v>
+        <v>431</v>
       </c>
       <c r="J108" t="s">
-        <v>515</v>
+        <v>370</v>
       </c>
       <c r="K108" t="s">
-        <v>516</v>
+        <v>378</v>
       </c>
       <c r="L108" t="s">
-        <v>17</v>
+        <v>454</v>
       </c>
       <c r="M108" t="s">
-        <v>296</v>
+        <v>418</v>
       </c>
       <c r="N108" t="s">
-        <v>25</v>
+        <v>162</v>
       </c>
       <c r="O108" t="s">
-        <v>418</v>
+        <v>397</v>
       </c>
       <c r="P108">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
-        <v>517</v>
+        <v>455</v>
       </c>
       <c r="C109" t="s">
-        <v>137</v>
+        <v>164</v>
       </c>
       <c r="D109">
-        <v>0</v>
+        <v>303</v>
       </c>
       <c r="E109">
-        <v>0</v>
+        <v>331</v>
       </c>
       <c r="F109">
         <v>0</v>
       </c>
       <c r="G109" t="s">
-        <v>508</v>
+        <v>427</v>
       </c>
       <c r="H109" t="s">
+        <v>388</v>
+      </c>
+      <c r="I109" t="s">
+        <v>447</v>
+      </c>
+      <c r="J109" t="s">
+        <v>422</v>
+      </c>
+      <c r="K109" t="s">
+        <v>405</v>
+      </c>
+      <c r="L109" t="s">
+        <v>456</v>
+      </c>
+      <c r="M109" t="s">
+        <v>418</v>
+      </c>
+      <c r="N109" t="s">
         <v>457</v>
       </c>
-      <c r="I109" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="O109" t="s">
-        <v>296</v>
+        <v>410</v>
       </c>
       <c r="P109">
-        <v>108</v>
+        <v>110</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
-        <v>520</v>
+        <v>458</v>
       </c>
       <c r="C110" t="s">
-        <v>28</v>
+        <v>73</v>
       </c>
       <c r="D110">
-        <v>451</v>
+        <v>100</v>
       </c>
       <c r="E110">
+        <v>180</v>
+      </c>
+      <c r="F110">
         <v>0</v>
       </c>
-      <c r="F110">
-[...1 lines deleted...]
-      </c>
       <c r="G110" t="s">
-        <v>440</v>
+        <v>405</v>
       </c>
       <c r="H110" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="I110" t="s">
-        <v>521</v>
+        <v>413</v>
       </c>
       <c r="J110" t="s">
-        <v>522</v>
+        <v>460</v>
       </c>
       <c r="K110" t="s">
-        <v>523</v>
+        <v>67</v>
       </c>
       <c r="L110" t="s">
-        <v>17</v>
+        <v>461</v>
       </c>
       <c r="M110" t="s">
         <v>418</v>
       </c>
       <c r="N110" t="s">
-        <v>35</v>
+        <v>462</v>
       </c>
       <c r="O110" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="P110">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
-        <v>524</v>
+        <v>464</v>
       </c>
       <c r="C111" t="s">
-        <v>28</v>
+        <v>73</v>
       </c>
       <c r="D111">
-        <v>511</v>
+        <v>283</v>
       </c>
       <c r="E111">
+        <v>271</v>
+      </c>
+      <c r="F111">
         <v>0</v>
       </c>
-      <c r="F111">
-[...1 lines deleted...]
-      </c>
       <c r="G111" t="s">
-        <v>464</v>
+        <v>67</v>
       </c>
       <c r="H111" t="s">
-        <v>489</v>
+        <v>465</v>
       </c>
       <c r="I111" t="s">
-        <v>525</v>
+        <v>466</v>
       </c>
       <c r="J111" t="s">
-        <v>526</v>
+        <v>459</v>
       </c>
       <c r="K111" t="s">
-        <v>527</v>
+        <v>456</v>
       </c>
       <c r="L111" t="s">
-        <v>17</v>
+        <v>467</v>
       </c>
       <c r="M111" t="s">
-        <v>418</v>
+        <v>451</v>
       </c>
       <c r="N111" t="s">
-        <v>80</v>
+        <v>272</v>
       </c>
       <c r="O111" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
       <c r="P111">
-        <v>110</v>
-[...53 lines deleted...]
-      <c r="A113">
         <v>112</v>
-      </c>
-[...143 lines deleted...]
-        <v>114</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go XLSX</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>