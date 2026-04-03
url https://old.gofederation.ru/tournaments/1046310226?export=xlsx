--- v0 (2025-10-09)
+++ v1 (2026-04-03)
@@ -302,59 +302,59 @@
   <si>
     <t>0</t>
   </si>
   <si>
     <t>Усатых Андрей</t>
   </si>
   <si>
     <t>СПБГТУ ЛЭТИ</t>
   </si>
   <si>
     <t>13-</t>
   </si>
   <si>
     <t>45+</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Сулименко Максим</t>
   </si>
   <si>
     <t>14-</t>
   </si>
   <si>
+    <t>47+!</t>
+  </si>
+  <si>
+    <t>Желнин Максим</t>
+  </si>
+  <si>
     <t>48+!</t>
   </si>
   <si>
-    <t>Желнин Максим</t>
-[...4 lines deleted...]
-  <si>
     <t>Клюгер Максим</t>
   </si>
   <si>
     <t>16-</t>
   </si>
   <si>
     <t>46+!</t>
   </si>
   <si>
     <t>ГУАП1 ГУАП-1</t>
   </si>
   <si>
     <t>29+</t>
   </si>
   <si>
     <t>37+</t>
   </si>
   <si>
     <t>33+</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Науменко Павел</t>
@@ -536,78 +536,78 @@
   <si>
     <t>Россия</t>
   </si>
   <si>
     <t>41-</t>
   </si>
   <si>
     <t>21-</t>
   </si>
   <si>
     <t>Четный Игрок 3</t>
   </si>
   <si>
     <t>40-!</t>
   </si>
   <si>
     <t>36-!</t>
   </si>
   <si>
     <t>44-!</t>
   </si>
   <si>
     <t>24-!</t>
   </si>
   <si>
+    <t>Четный Игрок 1</t>
+  </si>
+  <si>
+    <t>38-!</t>
+  </si>
+  <si>
+    <t>34-!</t>
+  </si>
+  <si>
+    <t>42-!</t>
+  </si>
+  <si>
+    <t>22-!</t>
+  </si>
+  <si>
     <t>Четный Игрок 2</t>
   </si>
   <si>
     <t>39-!</t>
   </si>
   <si>
     <t>35-!</t>
   </si>
   <si>
     <t>43-!</t>
   </si>
   <si>
     <t>23-!</t>
-  </si>
-[...13 lines deleted...]
-    <t>22-!</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
       <color theme="1"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>