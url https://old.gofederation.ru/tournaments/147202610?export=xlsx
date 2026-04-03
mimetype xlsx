--- v0 (2025-12-18)
+++ v1 (2026-04-03)
@@ -544,174 +544,174 @@
       </c>
       <c r="K1" t="s">
         <v>7</v>
       </c>
       <c r="L1" t="s">
         <v>8</v>
       </c>
       <c r="M1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
         <v>1402</v>
       </c>
       <c r="E2">
-        <v>1402</v>
+        <v>1455</v>
       </c>
       <c r="F2">
         <v>0</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
       <c r="I2" t="s">
         <v>14</v>
       </c>
       <c r="J2" t="s">
         <v>15</v>
       </c>
       <c r="K2" t="s">
         <v>16</v>
       </c>
       <c r="L2" t="s">
         <v>17</v>
       </c>
       <c r="M2">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>18</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3">
         <v>1522</v>
       </c>
       <c r="E3">
-        <v>1522</v>
+        <v>1563</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>14</v>
       </c>
       <c r="I3" t="s">
         <v>21</v>
       </c>
       <c r="J3" t="s">
         <v>15</v>
       </c>
       <c r="K3" t="s">
         <v>16</v>
       </c>
       <c r="L3" t="s">
         <v>15</v>
       </c>
       <c r="M3">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>22</v>
       </c>
       <c r="C4" t="s">
         <v>23</v>
       </c>
       <c r="D4">
         <v>1914</v>
       </c>
       <c r="E4">
-        <v>1914</v>
+        <v>1835</v>
       </c>
       <c r="F4">
         <v>0</v>
       </c>
       <c r="G4" t="s">
         <v>24</v>
       </c>
       <c r="H4" t="s">
         <v>25</v>
       </c>
       <c r="I4" t="s">
         <v>26</v>
       </c>
       <c r="J4" t="s">
         <v>27</v>
       </c>
       <c r="K4" t="s">
         <v>28</v>
       </c>
       <c r="L4" t="s">
         <v>15</v>
       </c>
       <c r="M4">
         <v>3</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>29</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5">
         <v>1642</v>
       </c>
       <c r="E5">
-        <v>1642</v>
+        <v>1599</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
       <c r="G5" t="s">
         <v>21</v>
       </c>
       <c r="H5" t="s">
         <v>26</v>
       </c>
       <c r="I5" t="s">
         <v>20</v>
       </c>
       <c r="J5" t="s">
         <v>27</v>
       </c>
       <c r="K5" t="s">
         <v>28</v>
       </c>
       <c r="L5" t="s">
         <v>27</v>
       </c>
       <c r="M5">
         <v>4</v>
       </c>