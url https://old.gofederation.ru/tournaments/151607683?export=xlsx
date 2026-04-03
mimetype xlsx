--- v0 (2025-10-10)
+++ v1 (2026-04-03)
@@ -914,447 +914,447 @@
   <si>
     <t>70-</t>
   </si>
   <si>
     <t>130+</t>
   </si>
   <si>
     <t>57-</t>
   </si>
   <si>
     <t>Дементьева Галина</t>
   </si>
   <si>
     <t>132+</t>
   </si>
   <si>
     <t>58-</t>
   </si>
   <si>
     <t>Мягкова Алена</t>
   </si>
   <si>
     <t>71-</t>
   </si>
   <si>
+    <t>133+</t>
+  </si>
+  <si>
+    <t>59-</t>
+  </si>
+  <si>
+    <t>Сиселина Анастасия</t>
+  </si>
+  <si>
+    <t>73-</t>
+  </si>
+  <si>
+    <t>131-</t>
+  </si>
+  <si>
+    <t>102-</t>
+  </si>
+  <si>
+    <t>60-</t>
+  </si>
+  <si>
+    <t>Долгопрудный-V Долгопрудный-V</t>
+  </si>
+  <si>
+    <t>143+</t>
+  </si>
+  <si>
+    <t>Нечипоренко Кирилл</t>
+  </si>
+  <si>
+    <t>144+</t>
+  </si>
+  <si>
+    <t>Савинкова Мария</t>
+  </si>
+  <si>
+    <t>145-</t>
+  </si>
+  <si>
+    <t>Хабаров Дмитрий</t>
+  </si>
+  <si>
+    <t>146+</t>
+  </si>
+  <si>
+    <t>40-</t>
+  </si>
+  <si>
+    <t>Modus ponens (МГУ) Modus ponens (МГУ)</t>
+  </si>
+  <si>
+    <t>121+</t>
+  </si>
+  <si>
+    <t>Иванов Олег_А</t>
+  </si>
+  <si>
+    <t>122+</t>
+  </si>
+  <si>
+    <t>Пенкина Маргарита</t>
+  </si>
+  <si>
+    <t>124-</t>
+  </si>
+  <si>
+    <t>Гальперин Александр</t>
+  </si>
+  <si>
+    <t>125+</t>
+  </si>
+  <si>
     <t>131+</t>
   </si>
   <si>
-    <t>59-</t>
-[...5 lines deleted...]
-    <t>73-</t>
+    <t>Акрил (МГУ) Акрил (МГУ)</t>
+  </si>
+  <si>
+    <t>Захаров Марк</t>
+  </si>
+  <si>
+    <t>Якимшин Михаил</t>
+  </si>
+  <si>
+    <t>145+</t>
+  </si>
+  <si>
+    <t>115-</t>
+  </si>
+  <si>
+    <t>Пономарев Егор</t>
+  </si>
+  <si>
+    <t>Почва (МГУ) Почва (МГУ)</t>
+  </si>
+  <si>
+    <t>66-</t>
+  </si>
+  <si>
+    <t>82-</t>
+  </si>
+  <si>
+    <t>90-</t>
+  </si>
+  <si>
+    <t>Колганова Анастасия</t>
+  </si>
+  <si>
+    <t>67-</t>
+  </si>
+  <si>
+    <t>83-</t>
+  </si>
+  <si>
+    <t>91-</t>
+  </si>
+  <si>
+    <t>Студенникова Анастасия</t>
+  </si>
+  <si>
+    <t>68-</t>
+  </si>
+  <si>
+    <t>84-</t>
+  </si>
+  <si>
+    <t>Ополовников Иван</t>
+  </si>
+  <si>
+    <t>69-</t>
+  </si>
+  <si>
+    <t>92-</t>
+  </si>
+  <si>
+    <t>Булгакова Ника</t>
+  </si>
+  <si>
+    <t>ЕВАН (МГУ) ЕВАН (МГУ)</t>
+  </si>
+  <si>
+    <t>126+</t>
+  </si>
+  <si>
+    <t>139+</t>
+  </si>
+  <si>
+    <t>Больбан Анастасия</t>
+  </si>
+  <si>
+    <t>127-</t>
+  </si>
+  <si>
+    <t>140+</t>
+  </si>
+  <si>
+    <t>Тихонова Елизавета</t>
+  </si>
+  <si>
+    <t>Магадан</t>
+  </si>
+  <si>
+    <t>128+</t>
+  </si>
+  <si>
+    <t>141+</t>
+  </si>
+  <si>
+    <t>Кутузова Наталья</t>
+  </si>
+  <si>
+    <t>142+</t>
+  </si>
+  <si>
+    <t>Шпильков Вячеслав</t>
+  </si>
+  <si>
+    <t>129+</t>
+  </si>
+  <si>
+    <t>Феникс#ГО Феникс#ГО</t>
+  </si>
+  <si>
+    <t>117-</t>
+  </si>
+  <si>
+    <t>94-</t>
+  </si>
+  <si>
+    <t>Брода Иван</t>
+  </si>
+  <si>
+    <t>118-</t>
+  </si>
+  <si>
+    <t>124+</t>
+  </si>
+  <si>
+    <t>Яковлев Борис</t>
+  </si>
+  <si>
+    <t>119-</t>
+  </si>
+  <si>
+    <t>96-</t>
+  </si>
+  <si>
+    <t>Виленский Всеволод</t>
+  </si>
+  <si>
+    <t>123+</t>
+  </si>
+  <si>
+    <t>Штриплинг Игорь</t>
+  </si>
+  <si>
+    <t>125-</t>
+  </si>
+  <si>
+    <t>ЕКНП (МГУ) ЕКНП (МГУ)</t>
+  </si>
+  <si>
+    <t>78-</t>
+  </si>
+  <si>
+    <t>134+</t>
+  </si>
+  <si>
+    <t>86-</t>
+  </si>
+  <si>
+    <t>Иванова Анастасия_А</t>
+  </si>
+  <si>
+    <t>79-</t>
+  </si>
+  <si>
+    <t>95-</t>
+  </si>
+  <si>
+    <t>135+</t>
+  </si>
+  <si>
+    <t>Абеленцев Марк</t>
+  </si>
+  <si>
+    <t>80-</t>
+  </si>
+  <si>
+    <t>137+</t>
+  </si>
+  <si>
+    <t>88-</t>
+  </si>
+  <si>
+    <t>Веникова Юлиана</t>
+  </si>
+  <si>
+    <t>81-</t>
+  </si>
+  <si>
+    <t>138-</t>
+  </si>
+  <si>
+    <t>89-</t>
+  </si>
+  <si>
+    <t>Ars longa (МГУ) Ars longa (МГУ)</t>
+  </si>
+  <si>
+    <t>74-</t>
+  </si>
+  <si>
+    <t>Боркова Екатерина</t>
+  </si>
+  <si>
+    <t>109+</t>
+  </si>
+  <si>
+    <t>Телешова Софья</t>
+  </si>
+  <si>
+    <t>76-</t>
+  </si>
+  <si>
+    <t>Ерхан Мария</t>
+  </si>
+  <si>
+    <t>112+</t>
+  </si>
+  <si>
+    <t>Инфузиасты (МГУ) Инфузиасты (МГУ)</t>
+  </si>
+  <si>
+    <t>108-</t>
+  </si>
+  <si>
+    <t>Александрова Василиса</t>
+  </si>
+  <si>
+    <t>Малахова Надежда</t>
+  </si>
+  <si>
+    <t>111-</t>
   </si>
   <si>
     <t>133-</t>
   </si>
   <si>
-    <t>102-</t>
-[...242 lines deleted...]
-    <t>81-</t>
+    <t>Хмельницкая Марина</t>
+  </si>
+  <si>
+    <t>Жижченко Александр</t>
+  </si>
+  <si>
+    <t>93-</t>
+  </si>
+  <si>
+    <t>Барбарики (МГУ) Барбарики (МГУ)</t>
+  </si>
+  <si>
+    <t>103-</t>
+  </si>
+  <si>
+    <t>121-</t>
+  </si>
+  <si>
+    <t>Орлова Елизавета</t>
+  </si>
+  <si>
+    <t>Сурикова Татьяна</t>
+  </si>
+  <si>
+    <t>Чекменев Михаил</t>
+  </si>
+  <si>
+    <t>136+</t>
+  </si>
+  <si>
+    <t>СВХ (МГУ) СВХ (МГУ)</t>
+  </si>
+  <si>
+    <t>Киреева Вероника</t>
+  </si>
+  <si>
+    <t>Хомяк София</t>
+  </si>
+  <si>
+    <t>122-</t>
+  </si>
+  <si>
+    <t>Хобод Анна</t>
+  </si>
+  <si>
+    <t>Суглинки (МГУ) Суглинки (МГУ)</t>
+  </si>
+  <si>
+    <t>113-</t>
+  </si>
+  <si>
+    <t>126-</t>
+  </si>
+  <si>
+    <t>Цветкова Софья</t>
+  </si>
+  <si>
+    <t>114-</t>
+  </si>
+  <si>
+    <t>Ельцова Мария</t>
+  </si>
+  <si>
+    <t>142-</t>
+  </si>
+  <si>
+    <t>129-</t>
+  </si>
+  <si>
+    <t>Оськина Ксения</t>
+  </si>
+  <si>
+    <t>Фокина Юлия</t>
+  </si>
+  <si>
+    <t>Синицы ДП Синицы ДП</t>
+  </si>
+  <si>
+    <t>130-</t>
+  </si>
+  <si>
+    <t>134-</t>
+  </si>
+  <si>
+    <t>Охота Вера</t>
   </si>
   <si>
     <t>137-</t>
-  </si>
-[...133 lines deleted...]
-    <t>138-</t>
   </si>
   <si>
     <t>104-</t>
   </si>
   <si>
     <t>Подшиваленко Петр</t>
   </si>
   <si>
     <t>132-</t>
   </si>
   <si>
     <t>Заруцкий Егор</t>
   </si>
   <si>
     <t>106-</t>
   </si>
   <si>
     <t>Отцы и дети Отцы и дети</t>
   </si>
   <si>
     <t>139-</t>
   </si>
   <si>
     <t>Подшиваленко Денис</t>
   </si>
@@ -7198,116 +7198,116 @@
       </c>
       <c r="L124" t="s">
         <v>31</v>
       </c>
       <c r="M124" t="s">
         <v>105</v>
       </c>
       <c r="N124">
         <v>0</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
         <v>401</v>
       </c>
       <c r="C125" t="s">
         <v>11</v>
       </c>
       <c r="D125">
         <v>0</v>
       </c>
       <c r="E125">
-        <v>252</v>
+        <v>367</v>
       </c>
       <c r="F125">
         <v>0</v>
       </c>
       <c r="G125" t="s">
-        <v>402</v>
+        <v>226</v>
       </c>
       <c r="H125" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="I125" t="s">
-        <v>394</v>
+        <v>220</v>
       </c>
       <c r="J125" t="s">
-        <v>322</v>
+        <v>55</v>
       </c>
       <c r="K125" t="s">
         <v>31</v>
       </c>
       <c r="L125" t="s">
-        <v>16</v>
+        <v>71</v>
       </c>
       <c r="M125" t="s">
         <v>31</v>
       </c>
       <c r="N125">
         <v>0</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
+        <v>402</v>
+      </c>
+      <c r="C126" t="s">
+        <v>11</v>
+      </c>
+      <c r="D126">
+        <v>0</v>
+      </c>
+      <c r="E126">
+        <v>252</v>
+      </c>
+      <c r="F126">
+        <v>0</v>
+      </c>
+      <c r="G126" t="s">
         <v>403</v>
       </c>
-      <c r="C126" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H126" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="I126" t="s">
-        <v>220</v>
+        <v>394</v>
       </c>
       <c r="J126" t="s">
-        <v>55</v>
+        <v>322</v>
       </c>
       <c r="K126" t="s">
         <v>31</v>
       </c>
       <c r="L126" t="s">
-        <v>71</v>
+        <v>16</v>
       </c>
       <c r="M126" t="s">
         <v>31</v>
       </c>
       <c r="N126">
         <v>0</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
         <v>404</v>
       </c>
       <c r="C127" t="s">
         <v>11</v>
       </c>
       <c r="D127">
         <v>0</v>
       </c>
       <c r="E127">
         <v>0</v>
       </c>
       <c r="F127">
@@ -7506,75 +7506,75 @@
       </c>
       <c r="L131" t="s">
         <v>76</v>
       </c>
       <c r="M131" t="s">
         <v>105</v>
       </c>
       <c r="N131">
         <v>31</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
         <v>412</v>
       </c>
       <c r="C132" t="s">
         <v>11</v>
       </c>
       <c r="D132">
         <v>0</v>
       </c>
       <c r="E132">
-        <v>183</v>
+        <v>215</v>
       </c>
       <c r="F132">
         <v>0</v>
       </c>
       <c r="G132" t="s">
-        <v>355</v>
+        <v>349</v>
       </c>
       <c r="H132" t="s">
-        <v>339</v>
+        <v>231</v>
       </c>
       <c r="I132" t="s">
-        <v>342</v>
+        <v>403</v>
       </c>
       <c r="J132" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="K132" t="s">
-        <v>105</v>
+        <v>23</v>
       </c>
       <c r="L132" t="s">
-        <v>16</v>
+        <v>71</v>
       </c>
       <c r="M132" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="N132">
         <v>0</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
         <v>413</v>
       </c>
       <c r="C133" t="s">
         <v>11</v>
       </c>
       <c r="D133">
         <v>0</v>
       </c>
       <c r="E133">
         <v>120</v>
       </c>
       <c r="F133">
         <v>0</v>
       </c>
       <c r="G133" t="s">
@@ -7594,75 +7594,75 @@
       </c>
       <c r="L133" t="s">
         <v>16</v>
       </c>
       <c r="M133" t="s">
         <v>105</v>
       </c>
       <c r="N133">
         <v>0</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
         <v>415</v>
       </c>
       <c r="C134" t="s">
         <v>11</v>
       </c>
       <c r="D134">
         <v>0</v>
       </c>
       <c r="E134">
-        <v>215</v>
+        <v>183</v>
       </c>
       <c r="F134">
         <v>0</v>
       </c>
       <c r="G134" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="H134" t="s">
-        <v>231</v>
+        <v>339</v>
       </c>
       <c r="I134" t="s">
-        <v>402</v>
+        <v>342</v>
       </c>
       <c r="J134" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="K134" t="s">
-        <v>23</v>
+        <v>105</v>
       </c>
       <c r="L134" t="s">
-        <v>71</v>
+        <v>16</v>
       </c>
       <c r="M134" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="N134">
         <v>0</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
         <v>416</v>
       </c>
       <c r="C135" t="s">
         <v>11</v>
       </c>
       <c r="D135">
         <v>0</v>
       </c>
       <c r="E135">
         <v>0</v>
       </c>
       <c r="F135">
         <v>0</v>
       </c>
       <c r="G135" t="s">
@@ -7770,119 +7770,119 @@
       </c>
       <c r="L137" t="s">
         <v>33</v>
       </c>
       <c r="M137" t="s">
         <v>56</v>
       </c>
       <c r="N137">
         <v>0</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
         <v>424</v>
       </c>
       <c r="C138" t="s">
         <v>11</v>
       </c>
       <c r="D138">
         <v>0</v>
       </c>
       <c r="E138">
-        <v>548</v>
+        <v>158</v>
       </c>
       <c r="F138">
         <v>0</v>
       </c>
       <c r="G138" t="s">
-        <v>276</v>
+        <v>362</v>
       </c>
       <c r="H138" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="I138" t="s">
-        <v>286</v>
+        <v>327</v>
       </c>
       <c r="J138" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="K138" t="s">
-        <v>33</v>
+        <v>105</v>
       </c>
       <c r="L138" t="s">
-        <v>23</v>
+        <v>76</v>
       </c>
       <c r="M138" t="s">
-        <v>23</v>
+        <v>105</v>
       </c>
       <c r="N138">
         <v>0</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
         <v>425</v>
       </c>
       <c r="C139" t="s">
         <v>11</v>
       </c>
       <c r="D139">
         <v>0</v>
       </c>
       <c r="E139">
-        <v>158</v>
+        <v>548</v>
       </c>
       <c r="F139">
         <v>0</v>
       </c>
       <c r="G139" t="s">
-        <v>362</v>
+        <v>276</v>
       </c>
       <c r="H139" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="I139" t="s">
-        <v>327</v>
+        <v>286</v>
       </c>
       <c r="J139" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="K139" t="s">
-        <v>105</v>
+        <v>33</v>
       </c>
       <c r="L139" t="s">
-        <v>76</v>
+        <v>23</v>
       </c>
       <c r="M139" t="s">
-        <v>105</v>
+        <v>23</v>
       </c>
       <c r="N139">
         <v>0</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
         <v>426</v>
       </c>
       <c r="C140" t="s">
         <v>11</v>
       </c>
       <c r="D140">
         <v>0</v>
       </c>
       <c r="E140">
         <v>0</v>
       </c>
       <c r="F140">
         <v>0</v>
       </c>
       <c r="G140" t="s">