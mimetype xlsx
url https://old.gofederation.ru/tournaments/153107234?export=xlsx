--- v0 (2025-10-19)
+++ v1 (2026-04-03)
@@ -18,209 +18,239 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Go XLSX"/>
   <workbookPr showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" tabRatio="204" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1" state="visible"/>
   </sheets>
   <definedNames/>
   <calcPr iterateCount="100" refMode="A1" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="63">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Участник</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Р-г до</t>
   </si>
   <si>
     <t>Р-г после</t>
   </si>
   <si>
     <t>MM0</t>
   </si>
   <si>
     <t>Очки</t>
   </si>
   <si>
     <t>Бухг</t>
   </si>
   <si>
     <t>Берг</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>Филатов Андрей Филатов Артем</t>
   </si>
   <si>
     <t>Москва</t>
   </si>
   <si>
+    <t>8+</t>
+  </si>
+  <si>
+    <t>6+</t>
+  </si>
+  <si>
+    <t>5+</t>
+  </si>
+  <si>
     <t>2+</t>
   </si>
   <si>
-    <t>3?</t>
-[...2 lines deleted...]
-    <t/>
+    <t>4</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Санкин Владимир Санкин Артур</t>
+  </si>
+  <si>
+    <t>10+</t>
+  </si>
+  <si>
+    <t>7+</t>
+  </si>
+  <si>
+    <t>3+</t>
+  </si>
+  <si>
+    <t>1-</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Мезин Савва Крайнов Даниил</t>
+  </si>
+  <si>
+    <t>11+</t>
+  </si>
+  <si>
+    <t>4+</t>
+  </si>
+  <si>
+    <t>2-</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Сгибнева Юлия Сгибнева Екатерина</t>
+  </si>
+  <si>
+    <t>13+</t>
+  </si>
+  <si>
+    <t>3-</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Арменский Владимир Арменский Михаил</t>
+  </si>
+  <si>
+    <t>12+</t>
+  </si>
+  <si>
+    <t>9+</t>
+  </si>
+  <si>
+    <t>Феоктистов Григорий Феоктистов Леонид</t>
+  </si>
+  <si>
+    <t>+!</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>10½</t>
+  </si>
+  <si>
+    <t>3½</t>
+  </si>
+  <si>
+    <t>Морозова Анна Морозов Ефим</t>
+  </si>
+  <si>
+    <t>4-</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Нелюбов Николай Нелюбов Евгений</t>
+  </si>
+  <si>
+    <t>6-</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Копченко Дмитрий Копченко Михаил</t>
+  </si>
+  <si>
+    <t>7-</t>
+  </si>
+  <si>
+    <t>5-</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>Нелюбов Николай Нелюбов Евгений</t>
-[...5 lines deleted...]
-    <t>+!</t>
+    <t>Марценюк Родион Марценюк Марк</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
-    <t>Феоктистов Григорий Феоктистов Леонид</t>
-[...53 lines deleted...]
-    <t>Копченко Дмитрий Копченко Михаил</t>
+    <t>Заклязьминская Софья Гончар Мария</t>
+  </si>
+  <si>
+    <t>9-</t>
   </si>
   <si>
     <t>8-</t>
   </si>
   <si>
-    <t>12?</t>
-[...26 lines deleted...]
-    <t>9?</t>
+    <t>Пятов Алексей Пятов Мирон</t>
+  </si>
+  <si>
+    <t>10-</t>
   </si>
   <si>
     <t>Богородский Герман Богородский Дмитрий</t>
   </si>
   <si>
-    <t>7-</t>
-[...2 lines deleted...]
-    <t>10?</t>
+    <t>11-</t>
+  </si>
+  <si>
+    <t>-!</t>
+  </si>
+  <si>
+    <t>4½</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
       <color theme="1"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -631,582 +661,582 @@
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
         <v>0</v>
       </c>
       <c r="E2">
         <v>0</v>
       </c>
       <c r="F2">
         <v>0</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
       <c r="I2" t="s">
         <v>14</v>
       </c>
       <c r="J2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="K2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="L2" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="M2" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3">
+        <v>0</v>
+      </c>
+      <c r="E3">
+        <v>0</v>
+      </c>
+      <c r="F3">
+        <v>1</v>
+      </c>
+      <c r="G3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H3" t="s">
+        <v>20</v>
+      </c>
+      <c r="I3" t="s">
+        <v>21</v>
+      </c>
+      <c r="J3" t="s">
+        <v>22</v>
+      </c>
+      <c r="K3" t="s">
         <v>16</v>
       </c>
-      <c r="C3" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="L3" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="M3" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="N3">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>0</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
       <c r="F4">
         <v>0</v>
       </c>
       <c r="G4" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="H4" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="I4" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="K4" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="L4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="M4" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="N4">
         <v>3</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5">
         <v>0</v>
       </c>
       <c r="E5">
         <v>0</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
       <c r="G5" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="H5" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="I5" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="J5" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="K5" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="L5" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="M5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="N5">
         <v>4</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6">
         <v>0</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
       <c r="G6" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="H6" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="I6" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="J6" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="K6" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="L6" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="M6" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="N6">
         <v>5</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="H7" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="I7" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="J7" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="K7" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="L7" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="M7" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="N7">
         <v>6</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="H8" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="I8" t="s">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="J8" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="K8" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="L8" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="M8" t="s">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="N8">
         <v>7</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9">
         <v>0</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="H9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I9" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="J9" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="K9" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="L9" t="s">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="M9" t="s">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="N9">
         <v>8</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10">
         <v>0</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10" t="s">
+        <v>49</v>
+      </c>
+      <c r="H10" t="s">
+        <v>35</v>
+      </c>
+      <c r="I10" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" t="s">
+        <v>50</v>
+      </c>
+      <c r="K10" t="s">
         <v>39</v>
       </c>
-      <c r="H10" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="L10" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="M10" t="s">
-        <v>19</v>
+        <v>51</v>
       </c>
       <c r="N10">
         <v>9</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11">
         <v>0</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
       <c r="G11" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="H11" t="s">
+        <v>50</v>
+      </c>
+      <c r="I11" t="s">
+        <v>35</v>
+      </c>
+      <c r="J11" t="s">
         <v>43</v>
       </c>
-      <c r="I11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K11" t="s">
-        <v>19</v>
+        <v>51</v>
       </c>
       <c r="L11" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="M11" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="N11">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12">
         <v>0</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
       <c r="G12" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="H12" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="I12" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="J12" t="s">
-        <v>14</v>
+        <v>56</v>
       </c>
       <c r="K12" t="s">
-        <v>19</v>
+        <v>51</v>
       </c>
       <c r="L12" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="M12" t="s">
-        <v>19</v>
+        <v>51</v>
       </c>
       <c r="N12">
         <v>11</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
+        <v>57</v>
+      </c>
+      <c r="C13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13">
+        <v>0</v>
+      </c>
+      <c r="E13">
+        <v>0</v>
+      </c>
+      <c r="F13">
+        <v>0</v>
+      </c>
+      <c r="G13" t="s">
+        <v>50</v>
+      </c>
+      <c r="H13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K13" t="s">
+        <v>53</v>
+      </c>
+      <c r="L13" t="s">
         <v>47</v>
       </c>
-      <c r="C13" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="M13" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="N13">
         <v>12</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14">
         <v>0</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
         <v>0</v>
       </c>
       <c r="G14" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="H14" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="I14" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="J14" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="K14" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="L14" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="M14" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="N14">
         <v>13</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go XLSX</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>