--- v0 (2025-10-19)
+++ v1 (2026-04-26)
@@ -18,569 +18,566 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Go XLSX"/>
   <workbookPr showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" tabRatio="204" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1" state="visible"/>
   </sheets>
   <definedNames/>
   <calcPr iterateCount="100" refMode="A1" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173" uniqueCount="173">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="172" uniqueCount="172">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Участник</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Р-г до</t>
   </si>
   <si>
     <t>Р-г после</t>
   </si>
   <si>
     <t>MM0</t>
   </si>
   <si>
     <t>Очки</t>
   </si>
   <si>
     <t>Бухг</t>
   </si>
   <si>
     <t>Берг</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
-    <t>Пoлное (длинное) название 11 Команда № 11</t>
+    <t>Клан Ганькиных Клан Ганькиных</t>
+  </si>
+  <si>
+    <t>Москва</t>
+  </si>
+  <si>
+    <t>31+</t>
+  </si>
+  <si>
+    <t>7=</t>
+  </si>
+  <si>
+    <t>34+</t>
+  </si>
+  <si>
+    <t>16+</t>
+  </si>
+  <si>
+    <t>3½</t>
+  </si>
+  <si>
+    <t>8½</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Ганькин Альберт</t>
+  </si>
+  <si>
+    <t>32+</t>
+  </si>
+  <si>
+    <t>8+</t>
+  </si>
+  <si>
+    <t>36+</t>
+  </si>
+  <si>
+    <t>18+</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Ганькин Артем</t>
+  </si>
+  <si>
+    <t>33+</t>
+  </si>
+  <si>
+    <t>9-</t>
+  </si>
+  <si>
+    <t>35+</t>
+  </si>
+  <si>
+    <t>17+</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Клан Шаршаковых Клан Шаршаковых</t>
+  </si>
+  <si>
+    <t>16=</t>
+  </si>
+  <si>
+    <t>40+</t>
+  </si>
+  <si>
+    <t>13+</t>
+  </si>
+  <si>
+    <t>10=</t>
+  </si>
+  <si>
+    <t>9½</t>
+  </si>
+  <si>
+    <t>6¾</t>
+  </si>
+  <si>
+    <t>Шаршакова Таисия</t>
+  </si>
+  <si>
+    <t>41+</t>
+  </si>
+  <si>
+    <t>14+</t>
+  </si>
+  <si>
+    <t>11+</t>
+  </si>
+  <si>
+    <t>Шаршаков Дмитрий</t>
+  </si>
+  <si>
+    <t>17-</t>
+  </si>
+  <si>
+    <t>42+</t>
+  </si>
+  <si>
+    <t>15+</t>
+  </si>
+  <si>
+    <t>12-</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Клан Вильпертов Клан Вильпертов</t>
+  </si>
+  <si>
+    <t>22+</t>
+  </si>
+  <si>
+    <t>1=</t>
+  </si>
+  <si>
+    <t>19=</t>
+  </si>
+  <si>
+    <t>28+</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>6¼</t>
+  </si>
+  <si>
+    <t>Вильперт Варвара</t>
+  </si>
+  <si>
+    <t>Железнодорожный</t>
+  </si>
+  <si>
+    <t>24+</t>
+  </si>
+  <si>
+    <t>2-</t>
+  </si>
+  <si>
+    <t>20-</t>
+  </si>
+  <si>
+    <t>29+</t>
+  </si>
+  <si>
+    <t>Вильперт Валентин</t>
+  </si>
+  <si>
+    <t>23+</t>
+  </si>
+  <si>
+    <t>3+</t>
+  </si>
+  <si>
+    <t>21+</t>
+  </si>
+  <si>
+    <t>30+</t>
+  </si>
+  <si>
+    <t>Клан Семеновых Клан Семеновых</t>
+  </si>
+  <si>
+    <t>43+</t>
+  </si>
+  <si>
+    <t>19+</t>
+  </si>
+  <si>
+    <t>4=</t>
+  </si>
+  <si>
+    <t>5¾</t>
+  </si>
+  <si>
+    <t>Семенов Иван_М</t>
+  </si>
+  <si>
+    <t>Солнечногорск</t>
+  </si>
+  <si>
+    <t>44+</t>
+  </si>
+  <si>
+    <t>20+</t>
+  </si>
+  <si>
+    <t>5-</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Семенов Михаил_М</t>
+  </si>
+  <si>
+    <t>45+</t>
+  </si>
+  <si>
+    <t>6+</t>
+  </si>
+  <si>
+    <t>Клан Гуц Клан Гуц</t>
+  </si>
+  <si>
+    <t>37+</t>
+  </si>
+  <si>
+    <t>4-</t>
+  </si>
+  <si>
+    <t>25+</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Гуц Екатерина</t>
+  </si>
+  <si>
+    <t>38+</t>
+  </si>
+  <si>
+    <t>26+</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Гуц Дмитрий</t>
+  </si>
+  <si>
+    <t>39+</t>
+  </si>
+  <si>
+    <t>6-</t>
+  </si>
+  <si>
+    <t>27+</t>
+  </si>
+  <si>
+    <t>Клан Санкиных Клан Санкиных</t>
+  </si>
+  <si>
+    <t>28=</t>
+  </si>
+  <si>
+    <t>1-</t>
+  </si>
+  <si>
+    <t>2½</t>
+  </si>
+  <si>
+    <t>3¾</t>
+  </si>
+  <si>
+    <t>Санкина Эльвира</t>
+  </si>
+  <si>
+    <t>12+</t>
+  </si>
+  <si>
+    <t>3-</t>
+  </si>
+  <si>
+    <t>Санкина Арина</t>
   </si>
   <si>
     <t>Россия</t>
   </si>
   <si>
-    <t>31+</t>
-[...277 lines deleted...]
-  <si>
     <t>29-</t>
   </si>
   <si>
     <t>11-</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>Пoлное (длинное) название 3 Команда №3</t>
+    <t>Клан Деркач-Вакулиных Клан Деркач-Вакулиных</t>
   </si>
   <si>
     <t>10-</t>
   </si>
   <si>
     <t>22=</t>
   </si>
   <si>
     <t>4½</t>
   </si>
   <si>
     <t>Деркач Денис</t>
   </si>
   <si>
     <t>Вакулина Ольга</t>
   </si>
   <si>
+    <t>23-</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>Клан Тройниных Клан Тройниных</t>
+  </si>
+  <si>
+    <t>7-</t>
+  </si>
+  <si>
+    <t>31=</t>
+  </si>
+  <si>
+    <t>7½</t>
+  </si>
+  <si>
+    <t>2¾</t>
+  </si>
+  <si>
+    <t>Тройнин Андрей</t>
+  </si>
+  <si>
+    <t>33-</t>
+  </si>
+  <si>
+    <t>Тройнин Ян</t>
+  </si>
+  <si>
+    <t>8-</t>
+  </si>
+  <si>
+    <t>Клан Ковзаловых Клан Ковзаловых</t>
+  </si>
+  <si>
+    <t>19-</t>
+  </si>
+  <si>
+    <t>13-</t>
+  </si>
+  <si>
+    <t>Ковзалова Стефания</t>
+  </si>
+  <si>
+    <t>14-</t>
+  </si>
+  <si>
+    <t>Ковзалов Александр</t>
+  </si>
+  <si>
+    <t>21-</t>
+  </si>
+  <si>
+    <t>15-</t>
+  </si>
+  <si>
+    <t>Клан Воздвиженских Клан Воздвиженских</t>
+  </si>
+  <si>
+    <t>+</t>
+  </si>
+  <si>
+    <t>1½</t>
+  </si>
+  <si>
+    <t>2¼</t>
+  </si>
+  <si>
+    <t>Воздвиженская Екатерина</t>
+  </si>
+  <si>
+    <t>+!</t>
+  </si>
+  <si>
+    <t>6½</t>
+  </si>
+  <si>
+    <t>Воздвиженский Андрей</t>
+  </si>
+  <si>
+    <t>10½</t>
+  </si>
+  <si>
+    <t>0½</t>
+  </si>
+  <si>
+    <t>Клан Жуковых Клан Жуковых</t>
+  </si>
+  <si>
+    <t>25-</t>
+  </si>
+  <si>
+    <t>Жукова Есения</t>
+  </si>
+  <si>
     <t>24-</t>
   </si>
   <si>
-    <t>1</t>
-[...86 lines deleted...]
-    <t>25-</t>
+    <t>26-</t>
   </si>
   <si>
     <t>Жуков Глеб</t>
   </si>
   <si>
     <t>27-</t>
   </si>
   <si>
-    <t>Жукова Есения</t>
-[...8 lines deleted...]
-    <t>Пoлное (длинное) название Команда №15</t>
+    <t>Клан Мороз Клан Мороз</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>40=</t>
   </si>
   <si>
     <t>Мороз Роман</t>
   </si>
   <si>
     <t>-!</t>
   </si>
   <si>
     <t>Мороз Елена</t>
   </si>
   <si>
     <t>41-</t>
   </si>
   <si>
-    <t>Пoлное (длинное) название 4 Команда №4</t>
-[...1 lines deleted...]
-  <si>
     <t>5½</t>
   </si>
   <si>
     <t>Мороз Полина</t>
   </si>
   <si>
     <t>42-</t>
   </si>
   <si>
-    <t>Пoлное (длинное) название 6 Команда №6</t>
+    <t>Клан Валезневых-Винокуровых Клан Валезневых-Винокуровых</t>
   </si>
   <si>
     <t>37=</t>
   </si>
   <si>
     <t>22-</t>
   </si>
   <si>
     <t>34=</t>
   </si>
   <si>
     <t>Валезнёв Лев</t>
   </si>
   <si>
     <t>38-</t>
   </si>
   <si>
     <t>Винокурова Софья</t>
   </si>
   <si>
     <t>35-</t>
   </si>
   <si>
-    <t>Пoлное (длинное) название Команда №14</t>
-[...2 lines deleted...]
-    <t>Винокуров Николай</t>
+    <t>Клан Винокуровых Клан Винокуровых</t>
   </si>
   <si>
     <t>Винокурова Марина</t>
+  </si>
+  <si>
+    <t>Винокуров Николай_А</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
       <color theme="1"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1014,1967 +1011,1967 @@
       </c>
       <c r="J2" t="s">
         <v>15</v>
       </c>
       <c r="K2" t="s">
         <v>16</v>
       </c>
       <c r="L2" t="s">
         <v>17</v>
       </c>
       <c r="M2" t="s">
         <v>18</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D3">
         <v>611</v>
       </c>
       <c r="E3">
-        <v>0</v>
+        <v>630</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
         <v>21</v>
       </c>
-      <c r="H3" t="s">
+      <c r="I3" t="s">
         <v>22</v>
       </c>
-      <c r="I3" t="s">
+      <c r="J3" t="s">
         <v>23</v>
       </c>
-      <c r="J3" t="s">
+      <c r="K3" t="s">
         <v>24</v>
       </c>
-      <c r="K3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="M3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C4" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D4">
         <v>574</v>
       </c>
       <c r="E4">
-        <v>0</v>
+        <v>594</v>
       </c>
       <c r="F4">
         <v>0</v>
       </c>
       <c r="G4" t="s">
+        <v>26</v>
+      </c>
+      <c r="H4" t="s">
         <v>27</v>
       </c>
-      <c r="H4" t="s">
+      <c r="I4" t="s">
         <v>28</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4" t="s">
         <v>29</v>
       </c>
-      <c r="J4" t="s">
+      <c r="K4" t="s">
         <v>30</v>
       </c>
-      <c r="K4" t="s">
+      <c r="L4" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="M4" t="s">
         <v>18</v>
       </c>
       <c r="N4">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5">
+        <v>0</v>
+      </c>
+      <c r="E5">
+        <v>0</v>
+      </c>
+      <c r="F5">
+        <v>0</v>
+      </c>
+      <c r="G5" t="s">
         <v>33</v>
       </c>
-      <c r="C5" t="s">
-[...11 lines deleted...]
-      <c r="G5" t="s">
+      <c r="H5" t="s">
         <v>34</v>
       </c>
-      <c r="H5" t="s">
+      <c r="I5" t="s">
         <v>35</v>
       </c>
-      <c r="I5" t="s">
+      <c r="J5" t="s">
         <v>36</v>
       </c>
-      <c r="J5" t="s">
+      <c r="K5" t="s">
+        <v>30</v>
+      </c>
+      <c r="L5" t="s">
         <v>37</v>
       </c>
-      <c r="K5" t="s">
-[...2 lines deleted...]
-      <c r="L5" t="s">
+      <c r="M5" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="N5">
         <v>2</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C6" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D6">
         <v>884</v>
       </c>
       <c r="E6">
-        <v>0</v>
+        <v>895</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
       <c r="G6" t="s">
+        <v>23</v>
+      </c>
+      <c r="H6" t="s">
+        <v>40</v>
+      </c>
+      <c r="I6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J6" t="s">
+        <v>42</v>
+      </c>
+      <c r="K6" t="s">
         <v>24</v>
-      </c>
-[...10 lines deleted...]
-        <v>25</v>
       </c>
       <c r="L6" t="s">
         <v>18</v>
       </c>
       <c r="M6" t="s">
         <v>18</v>
       </c>
       <c r="N6">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C7" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7">
+        <v>0</v>
+      </c>
+      <c r="E7">
+        <v>82</v>
+      </c>
+      <c r="F7">
+        <v>0</v>
+      </c>
+      <c r="G7" t="s">
         <v>44</v>
       </c>
-      <c r="C7" t="s">
-[...11 lines deleted...]
-      <c r="G7" t="s">
+      <c r="H7" t="s">
         <v>45</v>
       </c>
-      <c r="H7" t="s">
+      <c r="I7" t="s">
         <v>46</v>
       </c>
-      <c r="I7" t="s">
+      <c r="J7" t="s">
         <v>47</v>
       </c>
-      <c r="J7" t="s">
+      <c r="K7" t="s">
         <v>48</v>
       </c>
-      <c r="K7" t="s">
+      <c r="L7" t="s">
         <v>49</v>
       </c>
-      <c r="L7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M7" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="N7">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
+        <v>50</v>
+      </c>
+      <c r="C8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8">
+        <v>0</v>
+      </c>
+      <c r="E8">
+        <v>0</v>
+      </c>
+      <c r="F8">
+        <v>0</v>
+      </c>
+      <c r="G8" t="s">
         <v>51</v>
       </c>
-      <c r="C8" t="s">
-[...11 lines deleted...]
-      <c r="G8" t="s">
+      <c r="H8" t="s">
         <v>52</v>
       </c>
-      <c r="H8" t="s">
+      <c r="I8" t="s">
         <v>53</v>
       </c>
-      <c r="I8" t="s">
+      <c r="J8" t="s">
         <v>54</v>
       </c>
-      <c r="J8" t="s">
+      <c r="K8" t="s">
+        <v>30</v>
+      </c>
+      <c r="L8" t="s">
         <v>55</v>
       </c>
-      <c r="K8" t="s">
-[...2 lines deleted...]
-      <c r="L8" t="s">
+      <c r="M8" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="N8">
         <v>3</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
+        <v>57</v>
+      </c>
+      <c r="C9" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="D9">
         <v>296</v>
       </c>
       <c r="E9">
-        <v>0</v>
+        <v>322</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9" t="s">
+        <v>59</v>
+      </c>
+      <c r="H9" t="s">
         <v>60</v>
       </c>
-      <c r="H9" t="s">
+      <c r="I9" t="s">
         <v>61</v>
       </c>
-      <c r="I9" t="s">
+      <c r="J9" t="s">
         <v>62</v>
       </c>
-      <c r="J9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K9" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="L9" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="M9" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="N9">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
+        <v>63</v>
+      </c>
+      <c r="C10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10">
+        <v>0</v>
+      </c>
+      <c r="E10">
+        <v>464</v>
+      </c>
+      <c r="F10">
+        <v>0</v>
+      </c>
+      <c r="G10" t="s">
         <v>64</v>
       </c>
-      <c r="C10" t="s">
-[...11 lines deleted...]
-      <c r="G10" t="s">
+      <c r="H10" t="s">
         <v>65</v>
       </c>
-      <c r="H10" t="s">
+      <c r="I10" t="s">
         <v>66</v>
       </c>
-      <c r="I10" t="s">
+      <c r="J10" t="s">
         <v>67</v>
       </c>
-      <c r="J10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K10" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="L10" t="s">
         <v>18</v>
       </c>
       <c r="M10" t="s">
         <v>18</v>
       </c>
       <c r="N10">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
+        <v>68</v>
+      </c>
+      <c r="C11" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11">
+        <v>0</v>
+      </c>
+      <c r="E11">
+        <v>0</v>
+      </c>
+      <c r="F11">
+        <v>0</v>
+      </c>
+      <c r="G11" t="s">
         <v>69</v>
       </c>
-      <c r="C11" t="s">
-[...11 lines deleted...]
-      <c r="G11" t="s">
+      <c r="H11" t="s">
         <v>70</v>
       </c>
-      <c r="H11" t="s">
+      <c r="I11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J11" t="s">
         <v>71</v>
       </c>
-      <c r="I11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K11" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="L11" t="s">
         <v>17</v>
       </c>
       <c r="M11" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="N11">
         <v>4</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
+        <v>73</v>
+      </c>
+      <c r="C12" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D12">
         <v>601</v>
       </c>
       <c r="E12">
-        <v>0</v>
+        <v>613</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
       <c r="G12" t="s">
+        <v>75</v>
+      </c>
+      <c r="H12" t="s">
         <v>76</v>
       </c>
-      <c r="H12" t="s">
+      <c r="I12" t="s">
+        <v>23</v>
+      </c>
+      <c r="J12" t="s">
         <v>77</v>
       </c>
-      <c r="I12" t="s">
+      <c r="K12" t="s">
+        <v>30</v>
+      </c>
+      <c r="L12" t="s">
+        <v>78</v>
+      </c>
+      <c r="M12" t="s">
         <v>24</v>
-      </c>
-[...10 lines deleted...]
-        <v>25</v>
       </c>
       <c r="N12">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C13" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D13">
         <v>158</v>
       </c>
       <c r="E13">
-        <v>0</v>
+        <v>198</v>
       </c>
       <c r="F13">
         <v>0</v>
       </c>
       <c r="G13" t="s">
+        <v>80</v>
+      </c>
+      <c r="H13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J13" t="s">
         <v>81</v>
       </c>
-      <c r="H13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K13" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="L13" t="s">
         <v>18</v>
       </c>
       <c r="M13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="N13">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
+        <v>82</v>
+      </c>
+      <c r="C14" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14">
+        <v>0</v>
+      </c>
+      <c r="E14">
+        <v>0</v>
+      </c>
+      <c r="F14">
+        <v>0</v>
+      </c>
+      <c r="G14" t="s">
+        <v>54</v>
+      </c>
+      <c r="H14" t="s">
         <v>83</v>
       </c>
-      <c r="C14" t="s">
-[...14 lines deleted...]
-      <c r="H14" t="s">
+      <c r="I14" t="s">
         <v>84</v>
       </c>
-      <c r="I14" t="s">
+      <c r="J14" t="s">
         <v>85</v>
       </c>
-      <c r="J14" t="s">
+      <c r="K14" t="s">
+        <v>30</v>
+      </c>
+      <c r="L14" t="s">
+        <v>78</v>
+      </c>
+      <c r="M14" t="s">
         <v>86</v>
-      </c>
-[...7 lines deleted...]
-        <v>87</v>
       </c>
       <c r="N14">
         <v>5</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C15" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D15">
         <v>401</v>
       </c>
       <c r="E15">
-        <v>0</v>
+        <v>432</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
       <c r="G15" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="H15" t="s">
+        <v>88</v>
+      </c>
+      <c r="I15" t="s">
+        <v>77</v>
+      </c>
+      <c r="J15" t="s">
         <v>89</v>
       </c>
-      <c r="I15" t="s">
-[...2 lines deleted...]
-      <c r="J15" t="s">
+      <c r="K15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L15" t="s">
+        <v>49</v>
+      </c>
+      <c r="M15" t="s">
         <v>90</v>
-      </c>
-[...7 lines deleted...]
-        <v>91</v>
       </c>
       <c r="N15">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
+        <v>91</v>
+      </c>
+      <c r="C16" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16">
+        <v>150</v>
+      </c>
+      <c r="E16">
+        <v>190</v>
+      </c>
+      <c r="F16">
+        <v>0</v>
+      </c>
+      <c r="G16" t="s">
+        <v>67</v>
+      </c>
+      <c r="H16" t="s">
         <v>92</v>
       </c>
-      <c r="C16" t="s">
-[...14 lines deleted...]
-      <c r="H16" t="s">
+      <c r="I16" t="s">
         <v>93</v>
       </c>
-      <c r="I16" t="s">
+      <c r="J16" t="s">
         <v>94</v>
       </c>
-      <c r="J16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K16" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="L16" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="M16" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="N16">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C17" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D17">
         <v>0</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
         <v>1</v>
       </c>
       <c r="G17" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="H17" t="s">
+        <v>96</v>
+      </c>
+      <c r="I17" t="s">
+        <v>36</v>
+      </c>
+      <c r="J17" t="s">
         <v>97</v>
       </c>
-      <c r="I17" t="s">
-[...2 lines deleted...]
-      <c r="J17" t="s">
+      <c r="K17" t="s">
         <v>98</v>
       </c>
-      <c r="K17" t="s">
+      <c r="L17" t="s">
+        <v>31</v>
+      </c>
+      <c r="M17" t="s">
         <v>99</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="N17">
         <v>6</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
+        <v>100</v>
+      </c>
+      <c r="C18" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18">
+        <v>0</v>
+      </c>
+      <c r="E18">
+        <v>251</v>
+      </c>
+      <c r="F18">
+        <v>0</v>
+      </c>
+      <c r="G18" t="s">
+        <v>81</v>
+      </c>
+      <c r="H18" t="s">
+        <v>67</v>
+      </c>
+      <c r="I18" t="s">
         <v>101</v>
       </c>
-      <c r="C18" t="s">
-[...17 lines deleted...]
-      <c r="I18" t="s">
+      <c r="J18" t="s">
         <v>102</v>
       </c>
-      <c r="J18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K18" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="L18" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="M18" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="N18">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
+        <v>103</v>
+      </c>
+      <c r="C19" t="s">
         <v>104</v>
       </c>
-      <c r="C19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D19">
         <v>0</v>
       </c>
       <c r="E19">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="H19" t="s">
         <v>105</v>
       </c>
       <c r="I19" t="s">
         <v>106</v>
       </c>
       <c r="J19" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="K19" t="s">
         <v>107</v>
       </c>
       <c r="L19" t="s">
         <v>108</v>
       </c>
       <c r="M19" t="s">
         <v>107</v>
       </c>
       <c r="N19">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>109</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20">
         <v>0</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
       <c r="G20" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="H20" t="s">
         <v>110</v>
       </c>
       <c r="I20" t="s">
         <v>13</v>
       </c>
       <c r="J20" t="s">
         <v>111</v>
       </c>
       <c r="K20" t="s">
+        <v>48</v>
+      </c>
+      <c r="L20" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="M20" t="s">
         <v>112</v>
       </c>
       <c r="N20">
         <v>7</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>113</v>
       </c>
       <c r="C21" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D21">
         <v>0</v>
       </c>
       <c r="E21">
-        <v>0</v>
+        <v>290</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
       <c r="G21" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="H21" t="s">
         <v>106</v>
       </c>
       <c r="I21" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="J21" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="K21" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="L21" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="M21" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="N21">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>114</v>
       </c>
       <c r="C22" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D22">
         <v>0</v>
       </c>
       <c r="E22">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="F22">
         <v>0</v>
       </c>
       <c r="G22" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="H22" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="I22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J22" t="s">
         <v>115</v>
       </c>
       <c r="K22" t="s">
         <v>116</v>
       </c>
       <c r="L22" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="M22" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="N22">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>117</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23">
         <v>0</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
         <v>0</v>
       </c>
       <c r="G23" t="s">
         <v>118</v>
       </c>
       <c r="H23" t="s">
         <v>119</v>
       </c>
       <c r="I23" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="J23" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="K23" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="L23" t="s">
         <v>120</v>
       </c>
       <c r="M23" t="s">
         <v>121</v>
       </c>
       <c r="N23">
         <v>8</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>122</v>
       </c>
       <c r="C24" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D24">
         <v>0</v>
       </c>
       <c r="E24">
-        <v>0</v>
+        <v>71</v>
       </c>
       <c r="F24">
         <v>0</v>
       </c>
       <c r="G24" t="s">
+        <v>27</v>
+      </c>
+      <c r="H24" t="s">
         <v>123</v>
       </c>
-      <c r="H24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I24" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="J24" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="K24" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="L24" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
       <c r="M24" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="N24">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>124</v>
       </c>
       <c r="C25" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25">
+        <v>0</v>
+      </c>
+      <c r="E25">
+        <v>94</v>
+      </c>
+      <c r="F25">
+        <v>0</v>
+      </c>
+      <c r="G25" t="s">
+        <v>125</v>
+      </c>
+      <c r="H25" t="s">
         <v>20</v>
       </c>
-      <c r="D25">
-[...13 lines deleted...]
-      </c>
       <c r="I25" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="J25" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="K25" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="L25" t="s">
-        <v>79</v>
+        <v>18</v>
       </c>
       <c r="M25" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="N25">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>126</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26">
         <v>0</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
         <v>0</v>
       </c>
       <c r="G26" t="s">
         <v>127</v>
       </c>
       <c r="H26" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="I26" t="s">
         <v>12</v>
       </c>
       <c r="J26" t="s">
         <v>128</v>
       </c>
       <c r="K26" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="L26" t="s">
         <v>120</v>
       </c>
       <c r="M26" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="N26">
         <v>9</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>129</v>
       </c>
       <c r="C27" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D27">
         <v>40</v>
       </c>
       <c r="E27">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="F27">
         <v>0</v>
       </c>
       <c r="G27" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H27" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="I27" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="J27" t="s">
         <v>130</v>
       </c>
       <c r="K27" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="L27" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="M27" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="N27">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>131</v>
       </c>
       <c r="C28" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D28">
         <v>0</v>
       </c>
       <c r="E28">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="F28">
         <v>0</v>
       </c>
       <c r="G28" t="s">
         <v>132</v>
       </c>
       <c r="H28" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="I28" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="J28" t="s">
         <v>133</v>
       </c>
       <c r="K28" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="L28" t="s">
         <v>18</v>
       </c>
       <c r="M28" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="N28">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>134</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29">
         <v>0</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
       <c r="F29">
         <v>0</v>
       </c>
       <c r="G29" t="s">
         <v>128</v>
       </c>
       <c r="H29" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I29" t="s">
         <v>135</v>
       </c>
       <c r="J29" t="s">
         <v>118</v>
       </c>
       <c r="K29" t="s">
         <v>136</v>
       </c>
       <c r="L29" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M29" t="s">
         <v>137</v>
       </c>
       <c r="N29">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>138</v>
       </c>
       <c r="C30" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D30">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="E30">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="F30">
         <v>0</v>
       </c>
       <c r="G30" t="s">
         <v>130</v>
       </c>
       <c r="H30" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I30" t="s">
         <v>139</v>
       </c>
       <c r="J30" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="K30" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="L30" t="s">
         <v>140</v>
       </c>
       <c r="M30" t="s">
         <v>136</v>
       </c>
       <c r="N30">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>141</v>
       </c>
       <c r="C31" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D31">
         <v>0</v>
       </c>
       <c r="E31">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="F31">
         <v>0</v>
       </c>
       <c r="G31" t="s">
         <v>133</v>
       </c>
       <c r="H31" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="I31" t="s">
         <v>139</v>
       </c>
       <c r="J31" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="K31" t="s">
         <v>116</v>
       </c>
       <c r="L31" t="s">
         <v>142</v>
       </c>
       <c r="M31" t="s">
         <v>143</v>
       </c>
       <c r="N31">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>144</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
       <c r="D32">
         <v>0</v>
       </c>
       <c r="E32">
         <v>0</v>
       </c>
       <c r="F32">
         <v>0</v>
       </c>
       <c r="G32" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="H32" t="s">
         <v>111</v>
       </c>
       <c r="I32" t="s">
         <v>145</v>
       </c>
       <c r="J32" t="s">
         <v>135</v>
       </c>
       <c r="K32" t="s">
         <v>136</v>
       </c>
       <c r="L32" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="M32" t="s">
         <v>136</v>
       </c>
       <c r="N32">
         <v>11</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>146</v>
       </c>
       <c r="C33" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D33">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="E33">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="F33">
         <v>0</v>
       </c>
       <c r="G33" t="s">
-        <v>103</v>
+        <v>60</v>
       </c>
       <c r="H33" t="s">
-        <v>65</v>
+        <v>147</v>
       </c>
       <c r="I33" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="J33" t="s">
         <v>139</v>
       </c>
       <c r="K33" t="s">
-        <v>49</v>
+        <v>116</v>
       </c>
       <c r="L33" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="M33" t="s">
-        <v>31</v>
+        <v>107</v>
       </c>
       <c r="N33">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C34" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D34">
         <v>0</v>
       </c>
       <c r="E34">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="F34">
         <v>0</v>
       </c>
       <c r="G34" t="s">
-        <v>61</v>
+        <v>102</v>
       </c>
       <c r="H34" t="s">
-        <v>149</v>
+        <v>64</v>
       </c>
       <c r="I34" t="s">
         <v>150</v>
       </c>
       <c r="J34" t="s">
         <v>139</v>
       </c>
       <c r="K34" t="s">
-        <v>116</v>
+        <v>48</v>
       </c>
       <c r="L34" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="M34" t="s">
-        <v>107</v>
+        <v>30</v>
       </c>
       <c r="N34">
         <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>151</v>
       </c>
       <c r="C35" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D35">
         <v>0</v>
       </c>
       <c r="E35">
         <v>0</v>
       </c>
       <c r="F35">
         <v>0</v>
       </c>
       <c r="G35" t="s">
         <v>152</v>
       </c>
       <c r="H35" t="s">
         <v>135</v>
       </c>
       <c r="I35" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="J35" t="s">
         <v>153</v>
       </c>
       <c r="K35" t="s">
         <v>136</v>
       </c>
       <c r="L35" t="s">
         <v>18</v>
       </c>
       <c r="M35" t="s">
         <v>136</v>
       </c>
       <c r="N35">
         <v>12</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>154</v>
       </c>
       <c r="C36" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D36">
         <v>0</v>
       </c>
       <c r="E36">
-        <v>0</v>
+        <v>108</v>
       </c>
       <c r="F36">
         <v>0</v>
       </c>
       <c r="G36" t="s">
         <v>155</v>
       </c>
       <c r="H36" t="s">
         <v>139</v>
       </c>
       <c r="I36" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="J36" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="K36" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="L36" t="s">
         <v>140</v>
       </c>
       <c r="M36" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="N36">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>156</v>
       </c>
       <c r="C37" t="s">
+        <v>11</v>
+      </c>
+      <c r="D37">
+        <v>0</v>
+      </c>
+      <c r="E37">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="F37">
         <v>0</v>
       </c>
       <c r="G37" t="s">
         <v>155</v>
       </c>
       <c r="H37" t="s">
         <v>139</v>
       </c>
       <c r="I37" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="J37" t="s">
         <v>157</v>
       </c>
       <c r="K37" t="s">
         <v>116</v>
       </c>
       <c r="L37" t="s">
         <v>120</v>
       </c>
       <c r="M37" t="s">
         <v>116</v>
       </c>
       <c r="N37">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38">
         <v>0</v>
       </c>
       <c r="E38">
         <v>0</v>
       </c>
       <c r="F38">
         <v>0</v>
       </c>
       <c r="G38" t="s">
         <v>153</v>
       </c>
       <c r="H38" t="s">
         <v>128</v>
       </c>
       <c r="I38" t="s">
         <v>152</v>
       </c>
       <c r="J38" t="s">
         <v>135</v>
       </c>
       <c r="K38" t="s">
         <v>136</v>
       </c>
       <c r="L38" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="M38" t="s">
         <v>116</v>
       </c>
       <c r="N38">
         <v>13</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="C39" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D39">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="E39">
-        <v>0</v>
+        <v>97</v>
       </c>
       <c r="F39">
         <v>0</v>
       </c>
       <c r="G39" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="H39" t="s">
         <v>130</v>
       </c>
       <c r="I39" t="s">
         <v>155</v>
       </c>
       <c r="J39" t="s">
         <v>139</v>
       </c>
       <c r="K39" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="L39" t="s">
         <v>140</v>
       </c>
       <c r="M39" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="N39">
         <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>154</v>
       </c>
       <c r="C40" t="s">
+        <v>11</v>
+      </c>
+      <c r="D40">
+        <v>0</v>
+      </c>
+      <c r="E40">
         <v>20</v>
       </c>
-      <c r="D40">
-[...4 lines deleted...]
-      </c>
       <c r="F40">
         <v>0</v>
       </c>
       <c r="G40" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="H40" t="s">
         <v>133</v>
       </c>
       <c r="I40" t="s">
         <v>155</v>
       </c>
       <c r="J40" t="s">
         <v>139</v>
       </c>
       <c r="K40" t="s">
         <v>116</v>
       </c>
       <c r="L40" t="s">
         <v>112</v>
       </c>
       <c r="M40" t="s">
         <v>107</v>
       </c>
       <c r="N40">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
+        <v>161</v>
+      </c>
+      <c r="C41" t="s">
+        <v>11</v>
+      </c>
+      <c r="D41">
+        <v>0</v>
+      </c>
+      <c r="E41">
+        <v>0</v>
+      </c>
+      <c r="F41">
+        <v>0</v>
+      </c>
+      <c r="G41" t="s">
         <v>162</v>
       </c>
-      <c r="C41" t="s">
-[...11 lines deleted...]
-      <c r="G41" t="s">
+      <c r="H41" t="s">
+        <v>84</v>
+      </c>
+      <c r="I41" t="s">
         <v>163</v>
       </c>
-      <c r="H41" t="s">
-[...2 lines deleted...]
-      <c r="I41" t="s">
+      <c r="J41" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="K41" t="s">
         <v>116</v>
       </c>
       <c r="L41" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="M41" t="s">
         <v>136</v>
       </c>
       <c r="N41">
         <v>14</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="C42" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D42">
         <v>40</v>
       </c>
       <c r="E42">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="F42">
         <v>0</v>
       </c>
       <c r="G42" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="H42" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="I42" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="J42" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="K42" t="s">
         <v>116</v>
       </c>
       <c r="L42" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="M42" t="s">
         <v>116</v>
       </c>
       <c r="N42">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="C43" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D43">
         <v>0</v>
       </c>
       <c r="E43">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="F43">
         <v>0</v>
       </c>
       <c r="G43" t="s">
+        <v>92</v>
+      </c>
+      <c r="H43" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I43" t="s">
         <v>115</v>
       </c>
       <c r="J43" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="K43" t="s">
         <v>116</v>
       </c>
       <c r="L43" t="s">
         <v>18</v>
       </c>
       <c r="M43" t="s">
         <v>116</v>
       </c>
       <c r="N43">
         <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="C44" t="s">
         <v>11</v>
       </c>
       <c r="D44">
         <v>0</v>
       </c>
       <c r="E44">
         <v>0</v>
       </c>
       <c r="F44">
         <v>0</v>
       </c>
       <c r="G44" t="s">
         <v>110</v>
       </c>
       <c r="H44" t="s">
         <v>145</v>
       </c>
       <c r="I44" t="s">
         <v>152</v>
       </c>
       <c r="J44" t="s">
         <v>135</v>
       </c>
       <c r="K44" t="s">
         <v>116</v>
       </c>
       <c r="L44" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="M44" t="s">
         <v>107</v>
       </c>
       <c r="N44">
         <v>15</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="C45" t="s">
+        <v>11</v>
+      </c>
+      <c r="D45">
+        <v>0</v>
+      </c>
+      <c r="E45">
         <v>20</v>
       </c>
-      <c r="D45">
-[...4 lines deleted...]
-      </c>
       <c r="F45">
         <v>0</v>
       </c>
       <c r="G45" t="s">
-        <v>48</v>
+        <v>106</v>
       </c>
       <c r="H45" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="I45" t="s">
         <v>155</v>
       </c>
       <c r="J45" t="s">
         <v>139</v>
       </c>
       <c r="K45" t="s">
         <v>116</v>
       </c>
       <c r="L45" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="M45" t="s">
         <v>107</v>
       </c>
       <c r="N45">
         <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="C46" t="s">
+        <v>11</v>
+      </c>
+      <c r="D46">
+        <v>0</v>
+      </c>
+      <c r="E46">
         <v>20</v>
       </c>
-      <c r="D46">
-[...4 lines deleted...]
-      </c>
       <c r="F46">
         <v>0</v>
       </c>
       <c r="G46" t="s">
-        <v>106</v>
+        <v>47</v>
       </c>
       <c r="H46" t="s">
         <v>150</v>
       </c>
       <c r="I46" t="s">
         <v>155</v>
       </c>
       <c r="J46" t="s">
         <v>139</v>
       </c>
       <c r="K46" t="s">
         <v>116</v>
       </c>
       <c r="L46" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="M46" t="s">
         <v>107</v>
       </c>
       <c r="N46">
         <v>0</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go XLSX</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>