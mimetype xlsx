--- v0 (2025-11-09)
+++ v1 (2026-04-03)
@@ -715,139 +715,139 @@
       </c>
       <c r="L1" t="s">
         <v>7</v>
       </c>
       <c r="M1" t="s">
         <v>8</v>
       </c>
       <c r="N1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
         <v>429</v>
       </c>
       <c r="E2">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="F2">
         <v>1</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
       <c r="I2" t="s">
         <v>14</v>
       </c>
       <c r="J2" t="s">
         <v>15</v>
       </c>
       <c r="K2" t="s">
         <v>16</v>
       </c>
       <c r="L2" t="s">
         <v>17</v>
       </c>
       <c r="M2" t="s">
         <v>18</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3">
-        <v>762</v>
+        <v>768</v>
       </c>
       <c r="E3">
-        <v>787</v>
+        <v>792</v>
       </c>
       <c r="F3">
         <v>1</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>22</v>
       </c>
       <c r="J3" t="s">
         <v>23</v>
       </c>
       <c r="K3" t="s">
         <v>16</v>
       </c>
       <c r="L3" t="s">
         <v>24</v>
       </c>
       <c r="M3" t="s">
         <v>25</v>
       </c>
       <c r="N3">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>200</v>
       </c>
       <c r="E4">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F4">
         <v>0</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4" t="s">
         <v>28</v>
       </c>
       <c r="I4" t="s">
         <v>29</v>
       </c>
       <c r="J4" t="s">
         <v>30</v>
       </c>
       <c r="K4" t="s">
         <v>16</v>
       </c>
       <c r="L4" t="s">
         <v>31</v>
       </c>
       <c r="M4" t="s">
         <v>31</v>
       </c>
@@ -888,54 +888,54 @@
       </c>
       <c r="K5" t="s">
         <v>16</v>
       </c>
       <c r="L5" t="s">
         <v>36</v>
       </c>
       <c r="M5" t="s">
         <v>16</v>
       </c>
       <c r="N5">
         <v>4</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6">
-        <v>563</v>
+        <v>572</v>
       </c>
       <c r="E6">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="F6">
         <v>1</v>
       </c>
       <c r="G6" t="s">
         <v>38</v>
       </c>
       <c r="H6" t="s">
         <v>39</v>
       </c>
       <c r="I6" t="s">
         <v>15</v>
       </c>
       <c r="J6" t="s">
         <v>34</v>
       </c>
       <c r="K6" t="s">
         <v>40</v>
       </c>
       <c r="L6" t="s">
         <v>41</v>
       </c>
       <c r="M6" t="s">
         <v>42</v>
       </c>
@@ -1067,51 +1067,51 @@
       </c>
       <c r="L9" t="s">
         <v>18</v>
       </c>
       <c r="M9" t="s">
         <v>53</v>
       </c>
       <c r="N9">
         <v>8</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>54</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10">
         <v>208</v>
       </c>
       <c r="E10">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10" t="s">
         <v>55</v>
       </c>
       <c r="H10" t="s">
         <v>56</v>
       </c>
       <c r="I10" t="s">
         <v>21</v>
       </c>
       <c r="J10" t="s">
         <v>12</v>
       </c>
       <c r="K10" t="s">
         <v>40</v>
       </c>
       <c r="L10" t="s">
         <v>36</v>
       </c>
       <c r="M10" t="s">
         <v>42</v>
       </c>
@@ -1287,51 +1287,51 @@
       </c>
       <c r="L14" t="s">
         <v>36</v>
       </c>
       <c r="M14" t="s">
         <v>58</v>
       </c>
       <c r="N14">
         <v>13</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>67</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15">
         <v>226</v>
       </c>
       <c r="E15">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
       <c r="G15" t="s">
         <v>63</v>
       </c>
       <c r="H15" t="s">
         <v>33</v>
       </c>
       <c r="I15" t="s">
         <v>66</v>
       </c>
       <c r="J15" t="s">
         <v>56</v>
       </c>
       <c r="K15" t="s">
         <v>58</v>
       </c>
       <c r="L15" t="s">
         <v>36</v>
       </c>
       <c r="M15" t="s">
         <v>68</v>
       </c>