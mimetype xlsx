--- v0 (2025-11-23)
+++ v1 (2026-04-03)
@@ -746,84 +746,84 @@
   <si>
     <t>Сидак Михаил</t>
   </si>
   <si>
     <t>Мерцалова Кристина</t>
   </si>
   <si>
     <t>Немов Михаил</t>
   </si>
   <si>
     <t>Мартиросян Мелине</t>
   </si>
   <si>
     <t>Куницкая Милла</t>
   </si>
   <si>
     <t>Сокол</t>
   </si>
   <si>
     <t>Петренко Оксана</t>
   </si>
   <si>
     <t>Чиканов Алексей</t>
   </si>
   <si>
+    <t>Шарнина Валентина</t>
+  </si>
+  <si>
     <t>Гасанова Елена</t>
   </si>
   <si>
-    <t>Шарнина Валентина</t>
-[...1 lines deleted...]
-  <si>
     <t>Петренко Иван</t>
   </si>
   <si>
     <t>Дудкин Сергей_С</t>
   </si>
   <si>
+    <t>Чун Пун Джо</t>
+  </si>
+  <si>
+    <t>Каршибоева Умида</t>
+  </si>
+  <si>
+    <t>Каршибоева Сарвиноз</t>
+  </si>
+  <si>
     <t>Нутелхут Анна</t>
   </si>
   <si>
     <t>Ganeev Damir</t>
   </si>
   <si>
-    <t>Чун Пун Джо</t>
+    <t>Иковав Прокопий</t>
+  </si>
+  <si>
+    <t>Сотникова Олеся</t>
   </si>
   <si>
     <t>Ruslanov Nur</t>
-  </si>
-[...10 lines deleted...]
-    <t>Сотникова Олеся</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
       <color theme="1"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -6378,272 +6378,272 @@
       </c>
       <c r="O104" t="s">
         <v>104</v>
       </c>
       <c r="P104">
         <v>0</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
         <v>246</v>
       </c>
       <c r="C105" t="s">
         <v>11</v>
       </c>
       <c r="D105">
         <v>0</v>
       </c>
       <c r="E105">
         <v>0</v>
       </c>
       <c r="F105">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G105" t="s">
         <v>169</v>
       </c>
       <c r="H105" t="s">
         <v>169</v>
       </c>
       <c r="I105" t="s">
         <v>169</v>
       </c>
       <c r="J105" t="s">
         <v>169</v>
       </c>
       <c r="K105" t="s">
         <v>169</v>
       </c>
       <c r="L105" t="s">
         <v>169</v>
       </c>
       <c r="M105" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="N105" t="s">
         <v>104</v>
       </c>
       <c r="O105" t="s">
         <v>104</v>
       </c>
       <c r="P105">
         <v>0</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
         <v>247</v>
       </c>
       <c r="C106" t="s">
-        <v>194</v>
+        <v>11</v>
       </c>
       <c r="D106">
         <v>0</v>
       </c>
       <c r="E106">
         <v>0</v>
       </c>
       <c r="F106">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G106" t="s">
         <v>169</v>
       </c>
       <c r="H106" t="s">
         <v>169</v>
       </c>
       <c r="I106" t="s">
         <v>169</v>
       </c>
       <c r="J106" t="s">
         <v>169</v>
       </c>
       <c r="K106" t="s">
         <v>169</v>
       </c>
       <c r="L106" t="s">
         <v>169</v>
       </c>
       <c r="M106" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="N106" t="s">
         <v>104</v>
       </c>
       <c r="O106" t="s">
         <v>104</v>
       </c>
       <c r="P106">
         <v>0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
         <v>248</v>
       </c>
       <c r="C107" t="s">
         <v>11</v>
       </c>
       <c r="D107">
         <v>0</v>
       </c>
       <c r="E107">
         <v>0</v>
       </c>
       <c r="F107">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G107" t="s">
         <v>169</v>
       </c>
       <c r="H107" t="s">
         <v>169</v>
       </c>
       <c r="I107" t="s">
         <v>169</v>
       </c>
       <c r="J107" t="s">
         <v>169</v>
       </c>
       <c r="K107" t="s">
         <v>169</v>
       </c>
       <c r="L107" t="s">
         <v>169</v>
       </c>
       <c r="M107" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="N107" t="s">
         <v>104</v>
       </c>
       <c r="O107" t="s">
         <v>104</v>
       </c>
       <c r="P107">
         <v>0</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
         <v>249</v>
       </c>
       <c r="C108" t="s">
-        <v>203</v>
+        <v>11</v>
       </c>
       <c r="D108">
         <v>0</v>
       </c>
       <c r="E108">
         <v>0</v>
       </c>
       <c r="F108">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G108" t="s">
         <v>169</v>
       </c>
       <c r="H108" t="s">
         <v>169</v>
       </c>
       <c r="I108" t="s">
         <v>169</v>
       </c>
       <c r="J108" t="s">
         <v>169</v>
       </c>
       <c r="K108" t="s">
         <v>169</v>
       </c>
       <c r="L108" t="s">
         <v>169</v>
       </c>
       <c r="M108" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="N108" t="s">
         <v>104</v>
       </c>
       <c r="O108" t="s">
         <v>104</v>
       </c>
       <c r="P108">
         <v>0</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
         <v>250</v>
       </c>
       <c r="C109" t="s">
-        <v>11</v>
+        <v>194</v>
       </c>
       <c r="D109">
         <v>0</v>
       </c>
       <c r="E109">
         <v>0</v>
       </c>
       <c r="F109">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G109" t="s">
         <v>169</v>
       </c>
       <c r="H109" t="s">
         <v>169</v>
       </c>
       <c r="I109" t="s">
         <v>169</v>
       </c>
       <c r="J109" t="s">
         <v>169</v>
       </c>
       <c r="K109" t="s">
         <v>169</v>
       </c>
       <c r="L109" t="s">
         <v>169</v>
       </c>
       <c r="M109" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="N109" t="s">
         <v>104</v>
       </c>
       <c r="O109" t="s">
         <v>104</v>
       </c>
       <c r="P109">
         <v>0</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
         <v>251</v>
       </c>
       <c r="C110" t="s">
         <v>11</v>
       </c>
       <c r="D110">
         <v>0</v>
       </c>
       <c r="E110">
@@ -6719,81 +6719,81 @@
       </c>
       <c r="L111" t="s">
         <v>169</v>
       </c>
       <c r="M111" t="s">
         <v>104</v>
       </c>
       <c r="N111" t="s">
         <v>104</v>
       </c>
       <c r="O111" t="s">
         <v>104</v>
       </c>
       <c r="P111">
         <v>0</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
         <v>253</v>
       </c>
       <c r="C112" t="s">
-        <v>11</v>
+        <v>203</v>
       </c>
       <c r="D112">
         <v>0</v>
       </c>
       <c r="E112">
         <v>0</v>
       </c>
       <c r="F112">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G112" t="s">
         <v>169</v>
       </c>
       <c r="H112" t="s">
         <v>169</v>
       </c>
       <c r="I112" t="s">
         <v>169</v>
       </c>
       <c r="J112" t="s">
         <v>169</v>
       </c>
       <c r="K112" t="s">
         <v>169</v>
       </c>
       <c r="L112" t="s">
         <v>169</v>
       </c>
       <c r="M112" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="N112" t="s">
         <v>104</v>
       </c>
       <c r="O112" t="s">
         <v>104</v>
       </c>
       <c r="P112">
         <v>0</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go XLSX</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>