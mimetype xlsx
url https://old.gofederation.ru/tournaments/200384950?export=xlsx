--- v0 (2025-12-08)
+++ v1 (2026-04-03)
@@ -341,216 +341,216 @@
   <si>
     <t>23+</t>
   </si>
   <si>
     <t>8-</t>
   </si>
   <si>
     <t>12+</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Волна Волна</t>
   </si>
   <si>
     <t>33+</t>
   </si>
   <si>
     <t>Новова Вероника</t>
   </si>
   <si>
     <t>18-</t>
   </si>
   <si>
+    <t>35+</t>
+  </si>
+  <si>
+    <t>Шенк Максим</t>
+  </si>
+  <si>
+    <t>34-</t>
+  </si>
+  <si>
+    <t>Рязанцева Алина</t>
+  </si>
+  <si>
     <t>36+</t>
   </si>
   <si>
-    <t>Шенк Максим</t>
-[...10 lines deleted...]
-  <si>
     <t>Огонь Огонь</t>
   </si>
   <si>
     <t>Фомин Тимофей</t>
   </si>
   <si>
     <t>22-</t>
   </si>
   <si>
     <t>Бычихин Семен</t>
   </si>
   <si>
     <t>Караджа Тимур</t>
   </si>
   <si>
     <t>Максимум Максимум</t>
   </si>
   <si>
     <t>Карташов Максим</t>
   </si>
   <si>
+    <t>35-</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>Горенышев Максим</t>
+  </si>
+  <si>
+    <t>3-</t>
+  </si>
+  <si>
+    <t>7+</t>
+  </si>
+  <si>
+    <t>Эмирян Эмиль</t>
+  </si>
+  <si>
+    <t>34+</t>
+  </si>
+  <si>
+    <t>Девчата Девчата</t>
+  </si>
+  <si>
+    <t>29-</t>
+  </si>
+  <si>
+    <t>37-</t>
+  </si>
+  <si>
+    <t>21-</t>
+  </si>
+  <si>
+    <t>Шабардина Камилла</t>
+  </si>
+  <si>
+    <t>32-</t>
+  </si>
+  <si>
+    <t>40-</t>
+  </si>
+  <si>
+    <t>Матвеичева Анна</t>
+  </si>
+  <si>
+    <t>38-</t>
+  </si>
+  <si>
+    <t>Шабердина Есения</t>
+  </si>
+  <si>
+    <t>39-</t>
+  </si>
+  <si>
+    <t>24-</t>
+  </si>
+  <si>
+    <t>Изумруд Изумруд</t>
+  </si>
+  <si>
+    <t>41-</t>
+  </si>
+  <si>
+    <t>13-</t>
+  </si>
+  <si>
+    <t>45-</t>
+  </si>
+  <si>
+    <t>Дегтярев Семен</t>
+  </si>
+  <si>
+    <t>15-</t>
+  </si>
+  <si>
+    <t>48-</t>
+  </si>
+  <si>
+    <t>Фильчугова Елена</t>
+  </si>
+  <si>
+    <t>43-</t>
+  </si>
+  <si>
+    <t>Шиндина Екатерина</t>
+  </si>
+  <si>
+    <t>16-</t>
+  </si>
+  <si>
+    <t>47-</t>
+  </si>
+  <si>
+    <t>Ракета Ракета</t>
+  </si>
+  <si>
+    <t>Кузьмин Даниил</t>
+  </si>
+  <si>
+    <t>Селивановская Полина</t>
+  </si>
+  <si>
+    <t>11-</t>
+  </si>
+  <si>
+    <t>Боровской Лев</t>
+  </si>
+  <si>
+    <t>40-!</t>
+  </si>
+  <si>
+    <t>12-!</t>
+  </si>
+  <si>
+    <t>32-!</t>
+  </si>
+  <si>
+    <t>16-!</t>
+  </si>
+  <si>
+    <t>Смелые Смелые</t>
+  </si>
+  <si>
+    <t>33-</t>
+  </si>
+  <si>
+    <t>Милованкина Ксения</t>
+  </si>
+  <si>
     <t>36-</t>
-  </si>
-[...127 lines deleted...]
-    <t>35-</t>
   </si>
   <si>
     <t>Шихова Анна</t>
   </si>
   <si>
     <t>23-</t>
   </si>
   <si>
     <t>Курилов Тимофей</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
       <color theme="1"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2451,119 +2451,119 @@
       </c>
       <c r="L35" t="s">
         <v>42</v>
       </c>
       <c r="M35" t="s">
         <v>30</v>
       </c>
       <c r="N35">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>133</v>
       </c>
       <c r="C36" t="s">
         <v>19</v>
       </c>
       <c r="D36">
         <v>0</v>
       </c>
       <c r="E36">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="F36">
         <v>0</v>
       </c>
       <c r="G36" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="H36" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="I36" t="s">
         <v>134</v>
       </c>
       <c r="J36" t="s">
-        <v>135</v>
+        <v>114</v>
       </c>
       <c r="K36" t="s">
+        <v>30</v>
+      </c>
+      <c r="L36" t="s">
+        <v>24</v>
+      </c>
+      <c r="M36" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="N36">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
+        <v>135</v>
+      </c>
+      <c r="C37" t="s">
+        <v>19</v>
+      </c>
+      <c r="D37">
+        <v>0</v>
+      </c>
+      <c r="E37">
+        <v>4</v>
+      </c>
+      <c r="F37">
+        <v>0</v>
+      </c>
+      <c r="G37" t="s">
+        <v>50</v>
+      </c>
+      <c r="H37" t="s">
+        <v>26</v>
+      </c>
+      <c r="I37" t="s">
         <v>136</v>
       </c>
-      <c r="C37" t="s">
-[...17 lines deleted...]
-      <c r="I37" t="s">
+      <c r="J37" t="s">
         <v>137</v>
       </c>
-      <c r="J37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K37" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="L37" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="M37" t="s">
-        <v>66</v>
+        <v>120</v>
       </c>
       <c r="N37">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>138</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38">
         <v>0</v>
       </c>
       <c r="E38">
         <v>0</v>
       </c>
       <c r="F38">
         <v>0</v>
       </c>
       <c r="G38" t="s">
@@ -2947,54 +2947,54 @@
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>161</v>
       </c>
       <c r="C47" t="s">
         <v>19</v>
       </c>
       <c r="D47">
         <v>0</v>
       </c>
       <c r="E47">
         <v>4</v>
       </c>
       <c r="F47">
         <v>0</v>
       </c>
       <c r="G47" t="s">
         <v>122</v>
       </c>
       <c r="H47" t="s">
         <v>162</v>
       </c>
       <c r="I47" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="J47" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="K47" t="s">
         <v>120</v>
       </c>
       <c r="L47" t="s">
         <v>51</v>
       </c>
       <c r="M47" t="s">
         <v>120</v>
       </c>
       <c r="N47">
         <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>163</v>
       </c>
       <c r="C48" t="s">
         <v>19</v>
       </c>
       <c r="D48">