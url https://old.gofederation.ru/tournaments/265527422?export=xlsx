--- v0 (2025-11-23)
+++ v1 (2026-04-03)
@@ -77,189 +77,189 @@
   <si>
     <t>Москва</t>
   </si>
   <si>
     <t>2+</t>
   </si>
   <si>
     <t>5+</t>
   </si>
   <si>
     <t>3+</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Романенко - Башмаков</t>
   </si>
   <si>
     <t>1-</t>
   </si>
   <si>
+    <t>6+</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Адамова - Макаров</t>
+  </si>
+  <si>
+    <t>Магадан</t>
+  </si>
+  <si>
+    <t>2-</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Нильга - Тычко</t>
+  </si>
+  <si>
+    <t>Хабаровский</t>
+  </si>
+  <si>
+    <t>7+</t>
+  </si>
+  <si>
+    <t>8+</t>
+  </si>
+  <si>
+    <t>10+</t>
+  </si>
+  <si>
+    <t>Леснякова - Нестеров</t>
+  </si>
+  <si>
+    <t>Санкт-Петербург</t>
+  </si>
+  <si>
+    <t>3-</t>
+  </si>
+  <si>
     <t>9+</t>
   </si>
   <si>
-    <t>4</t>
-[...38 lines deleted...]
-    <t>6+</t>
+    <t>Ходжер - Павлов</t>
+  </si>
+  <si>
+    <t>12+</t>
+  </si>
+  <si>
+    <t>14+</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Заклязьминская - Харитонов</t>
+  </si>
+  <si>
+    <t>Петрозаводск</t>
+  </si>
+  <si>
+    <t>4-</t>
+  </si>
+  <si>
+    <t>13+!</t>
+  </si>
+  <si>
+    <t>11+!</t>
+  </si>
+  <si>
+    <t>Кралина - Вепринский</t>
+  </si>
+  <si>
+    <t>Биробиджан</t>
+  </si>
+  <si>
+    <t>13+</t>
   </si>
   <si>
     <t>Паращина - Орищенко</t>
   </si>
   <si>
     <t>11+</t>
   </si>
   <si>
     <t>5-</t>
   </si>
   <si>
-    <t>2</t>
-[...34 lines deleted...]
-  <si>
     <t>Рычкова - Алешин</t>
   </si>
   <si>
     <t>Николаевск-на-Амуре</t>
   </si>
   <si>
+    <t>9-</t>
+  </si>
+  <si>
+    <t>Михайлюк - Зобнин</t>
+  </si>
+  <si>
+    <t>Владивосток</t>
+  </si>
+  <si>
+    <t>7-!</t>
+  </si>
+  <si>
+    <t>Логинова Ю - Левчук</t>
+  </si>
+  <si>
+    <t>Долгопрудный</t>
+  </si>
+  <si>
     <t>6-</t>
   </si>
   <si>
-    <t>Михайлюк - Зобнин</t>
-[...5 lines deleted...]
-    <t>7-!</t>
+    <t>10-</t>
+  </si>
+  <si>
+    <t>14-!</t>
+  </si>
+  <si>
+    <t>0</t>
   </si>
   <si>
     <t>Одородько - Галютин</t>
   </si>
   <si>
     <t>11-</t>
   </si>
   <si>
     <t>8-</t>
   </si>
   <si>
-    <t>0</t>
-[...16 lines deleted...]
-  <si>
     <t>Логинова А - Титунин</t>
   </si>
   <si>
-    <t>13-!</t>
+    <t>12-!</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
       <color theme="1"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -851,69 +851,69 @@
       </c>
       <c r="I6" t="s">
         <v>33</v>
       </c>
       <c r="J6" t="s">
         <v>24</v>
       </c>
       <c r="K6" t="s">
         <v>16</v>
       </c>
       <c r="L6" t="s">
         <v>16</v>
       </c>
       <c r="M6">
         <v>3</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>34</v>
       </c>
       <c r="C7" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="H7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I7" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="J7" t="s">
         <v>37</v>
       </c>
       <c r="K7" t="s">
         <v>16</v>
       </c>
       <c r="L7" t="s">
         <v>16</v>
       </c>
       <c r="M7">
         <v>6</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>38</v>
       </c>
       <c r="C8" t="s">
         <v>39</v>
       </c>
       <c r="D8">
@@ -945,306 +945,306 @@
       </c>
       <c r="M8">
         <v>6</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" t="s">
         <v>44</v>
       </c>
       <c r="D9">
         <v>0</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="H9" t="s">
         <v>40</v>
       </c>
       <c r="I9" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="J9" t="s">
         <v>37</v>
       </c>
       <c r="K9" t="s">
         <v>16</v>
       </c>
       <c r="L9" t="s">
         <v>16</v>
       </c>
       <c r="M9">
         <v>6</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C10" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10">
+        <v>0</v>
+      </c>
+      <c r="E10">
+        <v>0</v>
+      </c>
+      <c r="F10">
+        <v>0</v>
+      </c>
+      <c r="G10" t="s">
+        <v>29</v>
+      </c>
+      <c r="H10" t="s">
         <v>47</v>
       </c>
-      <c r="C10" t="s">
-[...11 lines deleted...]
-      <c r="G10" t="s">
+      <c r="I10" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="J10" t="s">
         <v>37</v>
       </c>
       <c r="K10" t="s">
         <v>16</v>
       </c>
       <c r="L10" t="s">
         <v>16</v>
       </c>
       <c r="M10">
         <v>6</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" t="s">
         <v>50</v>
       </c>
       <c r="D11">
         <v>0</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
       <c r="G11" t="s">
         <v>51</v>
       </c>
       <c r="H11" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="I11" t="s">
         <v>40</v>
       </c>
       <c r="J11" t="s">
         <v>16</v>
       </c>
       <c r="K11" t="s">
         <v>16</v>
       </c>
       <c r="L11" t="s">
         <v>16</v>
       </c>
       <c r="M11">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>52</v>
       </c>
       <c r="C12" t="s">
         <v>53</v>
       </c>
       <c r="D12">
         <v>0</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
       <c r="G12" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H12" t="s">
         <v>51</v>
       </c>
       <c r="I12" t="s">
         <v>54</v>
       </c>
       <c r="J12" t="s">
         <v>16</v>
       </c>
       <c r="K12" t="s">
         <v>16</v>
       </c>
       <c r="L12" t="s">
         <v>16</v>
       </c>
       <c r="M12">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="D13">
         <v>0</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
         <v>0</v>
       </c>
       <c r="G13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H13" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="I13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="J13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="K13" t="s">
         <v>16</v>
       </c>
       <c r="L13" t="s">
         <v>16</v>
       </c>
       <c r="M13">
         <v>12</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C14" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="D14">
         <v>0</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
         <v>0</v>
       </c>
       <c r="G14" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="H14" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="I14" t="s">
         <v>63</v>
       </c>
       <c r="J14" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="K14" t="s">
         <v>16</v>
       </c>
       <c r="L14" t="s">
         <v>16</v>
       </c>
       <c r="M14">
         <v>12</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>64</v>
       </c>
       <c r="C15" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="D15">
         <v>0</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
       <c r="G15" t="s">
+        <v>63</v>
+      </c>
+      <c r="H15" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="I15" t="s">
         <v>65</v>
       </c>
       <c r="J15" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="K15" t="s">
         <v>16</v>
       </c>
       <c r="L15" t="s">
         <v>16</v>
       </c>
       <c r="M15">
         <v>12</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go XLSX</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>