--- v0 (2025-12-08)
+++ v1 (2026-04-03)
@@ -542,71 +542,71 @@
   <si>
     <t>78-</t>
   </si>
   <si>
     <t>43-</t>
   </si>
   <si>
     <t>24-</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>Тайфун Тайфун</t>
   </si>
   <si>
     <t>85+</t>
   </si>
   <si>
     <t>17-</t>
   </si>
   <si>
     <t>Шарыпов Артур</t>
   </si>
   <si>
+    <t>86+</t>
+  </si>
+  <si>
+    <t>19-</t>
+  </si>
+  <si>
+    <t>Ильенко Доминика</t>
+  </si>
+  <si>
+    <t>87+</t>
+  </si>
+  <si>
+    <t>20-</t>
+  </si>
+  <si>
+    <t>Титов Влад</t>
+  </si>
+  <si>
     <t>88+</t>
   </si>
   <si>
-    <t>19-</t>
-[...16 lines deleted...]
-  <si>
     <t>8-</t>
   </si>
   <si>
     <t>75-</t>
   </si>
   <si>
     <t>Дикие Акулы Дикие Акулы</t>
   </si>
   <si>
     <t>33-</t>
   </si>
   <si>
     <t>Миронов Александр</t>
   </si>
   <si>
     <t>34-</t>
   </si>
   <si>
     <t>Крылов Андрей</t>
   </si>
   <si>
     <t>Чекарев Артур</t>
   </si>
   <si>
     <t>62-</t>
@@ -698,51 +698,51 @@
   <si>
     <t>Вампиры Вампиры</t>
   </si>
   <si>
     <t>73-</t>
   </si>
   <si>
     <t>Зубова Ангелина</t>
   </si>
   <si>
     <t>Гришневская Ева</t>
   </si>
   <si>
     <t>76-</t>
   </si>
   <si>
     <t>5½</t>
   </si>
   <si>
     <t>1½</t>
   </si>
   <si>
     <t>Тупицын Егор</t>
   </si>
   <si>
-    <t>87+!</t>
+    <t>88+!</t>
   </si>
   <si>
     <t>Звезды Смайл Звезды Смайл</t>
   </si>
   <si>
     <t>Малеванный Виктор</t>
   </si>
   <si>
     <t>95+</t>
   </si>
   <si>
     <t>82-</t>
   </si>
   <si>
     <t>Коломыц Ксения</t>
   </si>
   <si>
     <t>96+</t>
   </si>
   <si>
     <t>2½</t>
   </si>
   <si>
     <t>Мартьян Александр</t>
   </si>
@@ -878,126 +878,126 @@
   <si>
     <t>Черная Пантера Черная Пантера</t>
   </si>
   <si>
     <t>57-</t>
   </si>
   <si>
     <t>61-</t>
   </si>
   <si>
     <t>Попов Владимир</t>
   </si>
   <si>
     <t>58+</t>
   </si>
   <si>
     <t>Кубышкин Дмитрий</t>
   </si>
   <si>
     <t>59-</t>
   </si>
   <si>
     <t>Дмитренко Сергей</t>
   </si>
   <si>
+    <t>86-!</t>
+  </si>
+  <si>
+    <t>60-!</t>
+  </si>
+  <si>
+    <t>63-</t>
+  </si>
+  <si>
+    <t>Летучий Корабль Летучий Корабль</t>
+  </si>
+  <si>
+    <t>81-</t>
+  </si>
+  <si>
+    <t>Молчанова Мария</t>
+  </si>
+  <si>
+    <t>38-</t>
+  </si>
+  <si>
+    <t>Исаева Ирина-М</t>
+  </si>
+  <si>
+    <t>83-</t>
+  </si>
+  <si>
+    <t>Киринская Анастасия</t>
+  </si>
+  <si>
+    <t>40-</t>
+  </si>
+  <si>
+    <t>82-!</t>
+  </si>
+  <si>
+    <t>56-!</t>
+  </si>
+  <si>
+    <t>Бухта (продленка) Бухта</t>
+  </si>
+  <si>
+    <t>65-</t>
+  </si>
+  <si>
+    <t>85-</t>
+  </si>
+  <si>
+    <t>Горбенко Богдан</t>
+  </si>
+  <si>
+    <t>8-!</t>
+  </si>
+  <si>
+    <t>28-!</t>
+  </si>
+  <si>
+    <t>66-!</t>
+  </si>
+  <si>
     <t>88-!</t>
   </si>
   <si>
-    <t>60-!</t>
-[...53 lines deleted...]
-    <t>66-!</t>
+    <t>Беляева Юлия</t>
+  </si>
+  <si>
+    <t>7+</t>
+  </si>
+  <si>
+    <t>26-!</t>
+  </si>
+  <si>
+    <t>67-!</t>
   </si>
   <si>
     <t>87-!</t>
-  </si>
-[...13 lines deleted...]
-    <t>86-!</t>
   </si>
   <si>
     <t>Макаров Артем</t>
   </si>
   <si>
     <t>27-!</t>
   </si>
   <si>
     <t>68-!</t>
   </si>
   <si>
     <t>Сердце Сердце</t>
   </si>
   <si>
     <t>Минаева Ксения</t>
   </si>
   <si>
     <t>60-</t>
   </si>
   <si>
     <t>Галатьянова Мария</t>
   </si>
   <si>
     <t>Иващенко Елизавета</t>
   </si>
@@ -5154,166 +5154,166 @@
       </c>
       <c r="J86" t="s">
         <v>39</v>
       </c>
       <c r="K86" t="s">
         <v>139</v>
       </c>
       <c r="L86" t="s">
         <v>85</v>
       </c>
       <c r="M86" t="s">
         <v>169</v>
       </c>
       <c r="N86">
         <v>22</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
         <v>291</v>
       </c>
       <c r="C87" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="D87">
         <v>-900</v>
       </c>
       <c r="E87">
-        <v>-870</v>
+        <v>-880</v>
       </c>
       <c r="F87">
         <v>0</v>
       </c>
       <c r="G87" t="s">
-        <v>266</v>
+        <v>292</v>
       </c>
       <c r="H87" t="s">
-        <v>292</v>
+        <v>235</v>
       </c>
       <c r="I87" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="J87" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="K87" t="s">
-        <v>139</v>
+        <v>76</v>
       </c>
       <c r="L87" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="M87" t="s">
-        <v>139</v>
+        <v>169</v>
       </c>
       <c r="N87">
         <v>0</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
         <v>293</v>
       </c>
       <c r="C88" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="D88">
         <v>-900</v>
       </c>
       <c r="E88">
-        <v>-890</v>
+        <v>-870</v>
       </c>
       <c r="F88">
         <v>0</v>
       </c>
       <c r="G88" t="s">
+        <v>266</v>
+      </c>
+      <c r="H88" t="s">
         <v>294</v>
       </c>
-      <c r="H88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I88" t="s">
-        <v>296</v>
+        <v>276</v>
       </c>
       <c r="J88" t="s">
-        <v>57</v>
+        <v>131</v>
       </c>
       <c r="K88" t="s">
         <v>139</v>
       </c>
       <c r="L88" t="s">
         <v>108</v>
       </c>
       <c r="M88" t="s">
-        <v>169</v>
+        <v>139</v>
       </c>
       <c r="N88">
         <v>0</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="C89" t="s">
         <v>11</v>
       </c>
       <c r="D89">
         <v>-900</v>
       </c>
       <c r="E89">
-        <v>-880</v>
+        <v>-890</v>
       </c>
       <c r="F89">
         <v>0</v>
       </c>
       <c r="G89" t="s">
+        <v>296</v>
+      </c>
+      <c r="H89" t="s">
+        <v>297</v>
+      </c>
+      <c r="I89" t="s">
         <v>298</v>
       </c>
-      <c r="H89" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J89" t="s">
-        <v>134</v>
+        <v>57</v>
       </c>
       <c r="K89" t="s">
-        <v>76</v>
+        <v>139</v>
       </c>
       <c r="L89" t="s">
-        <v>16</v>
+        <v>108</v>
       </c>
       <c r="M89" t="s">
         <v>169</v>
       </c>
       <c r="N89">
         <v>0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
         <v>299</v>
       </c>
       <c r="C90" t="s">
         <v>11</v>
       </c>
       <c r="D90">
         <v>-1</v>
       </c>
       <c r="E90">
         <v>0</v>
       </c>
       <c r="F90">