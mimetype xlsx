--- v0 (2025-11-23)
+++ v1 (2026-04-03)
@@ -128,77 +128,77 @@
   <si>
     <t>Фрязино</t>
   </si>
   <si>
     <t>21+</t>
   </si>
   <si>
     <t>Быльнов Никита</t>
   </si>
   <si>
     <t>22+</t>
   </si>
   <si>
     <t>Боркова Екатерина</t>
   </si>
   <si>
     <t>23+</t>
   </si>
   <si>
     <t>Баранова Василисса</t>
   </si>
   <si>
     <t>24+</t>
   </si>
   <si>
+    <t>Эстафетная партия Москва</t>
+  </si>
+  <si>
+    <t>Россия</t>
+  </si>
+  <si>
+    <t>28+</t>
+  </si>
+  <si>
+    <t>Девкина Полина</t>
+  </si>
+  <si>
+    <t>27+</t>
+  </si>
+  <si>
+    <t>Губарева София</t>
+  </si>
+  <si>
+    <t>25+</t>
+  </si>
+  <si>
     <t>Литвинова Елена</t>
   </si>
   <si>
-    <t>Россия</t>
-[...1 lines deleted...]
-  <si>
     <t>26+</t>
   </si>
   <si>
-    <t>Девкина Полина</t>
-[...16 lines deleted...]
-  <si>
     <t>Студенческая команда Санкт-Петер Санкт-Петербург</t>
   </si>
   <si>
     <t>Санкт-Петербург</t>
   </si>
   <si>
     <t>1-</t>
   </si>
   <si>
     <t>Горбунов Роберт</t>
   </si>
   <si>
     <t>2+</t>
   </si>
   <si>
     <t>Сюй Чжунму</t>
   </si>
   <si>
     <t>3+</t>
   </si>
   <si>
     <t>Поздняков Семен</t>
   </si>
   <si>
     <t>4+</t>
@@ -224,69 +224,69 @@
   <si>
     <t>7-</t>
   </si>
   <si>
     <t>Куфтерина Софья</t>
   </si>
   <si>
     <t>8-</t>
   </si>
   <si>
     <t>Иванов Савелий</t>
   </si>
   <si>
     <t>9-</t>
   </si>
   <si>
     <t>Козлова Дарья_С</t>
   </si>
   <si>
     <t>10-</t>
   </si>
   <si>
     <t>Настин Вероника</t>
   </si>
   <si>
+    <t>13-</t>
+  </si>
+  <si>
+    <t>Курагина Дарья</t>
+  </si>
+  <si>
     <t>14-</t>
   </si>
   <si>
-    <t>Курагина Дарья</t>
+    <t>Симанов Дмитрий</t>
+  </si>
+  <si>
+    <t>12-</t>
+  </si>
+  <si>
+    <t>Эстафетная партия Санкт-Петербург</t>
   </si>
   <si>
     <t>11-</t>
-  </si>
-[...10 lines deleted...]
-    <t>13-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
       <color theme="1"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1087,86 +1087,86 @@
       </c>
       <c r="G13" t="s">
         <v>40</v>
       </c>
       <c r="H13" t="s">
         <v>18</v>
       </c>
       <c r="I13" t="s">
         <v>17</v>
       </c>
       <c r="J13" t="s">
         <v>17</v>
       </c>
       <c r="K13">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>41</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D14">
         <v>0</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
         <v>0</v>
       </c>
       <c r="G14" t="s">
         <v>42</v>
       </c>
       <c r="H14" t="s">
         <v>18</v>
       </c>
       <c r="I14" t="s">
         <v>17</v>
       </c>
       <c r="J14" t="s">
         <v>17</v>
       </c>
       <c r="K14">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>43</v>
       </c>
       <c r="C15" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D15">
         <v>0</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
       <c r="G15" t="s">
         <v>44</v>
       </c>
       <c r="H15" t="s">
         <v>18</v>
       </c>
       <c r="I15" t="s">
         <v>17</v>
       </c>
       <c r="J15" t="s">
         <v>17</v>
       </c>
       <c r="K15">
         <v>0</v>
       </c>