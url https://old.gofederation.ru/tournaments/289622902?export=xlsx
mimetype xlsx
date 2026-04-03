--- v0 (2025-11-09)
+++ v1 (2026-04-03)
@@ -952,1767 +952,1767 @@
       </c>
       <c r="L1" t="s">
         <v>7</v>
       </c>
       <c r="M1" t="s">
         <v>8</v>
       </c>
       <c r="N1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
         <v>2008</v>
       </c>
       <c r="E2">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="F2">
         <v>6</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
       <c r="I2" t="s">
         <v>14</v>
       </c>
       <c r="J2" t="s">
         <v>15</v>
       </c>
       <c r="K2" t="s">
         <v>16</v>
       </c>
       <c r="L2" t="s">
         <v>17</v>
       </c>
       <c r="M2" t="s">
         <v>17</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>18</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3">
-        <v>1660</v>
+        <v>1643</v>
       </c>
       <c r="E3">
-        <v>1660</v>
+        <v>1659</v>
       </c>
       <c r="F3">
         <v>6</v>
       </c>
       <c r="G3" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
       <c r="I3" t="s">
         <v>21</v>
       </c>
       <c r="J3" t="s">
         <v>13</v>
       </c>
       <c r="K3" t="s">
         <v>22</v>
       </c>
       <c r="L3" t="s">
         <v>23</v>
       </c>
       <c r="M3" t="s">
         <v>24</v>
       </c>
       <c r="N3">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>25</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>1427</v>
       </c>
       <c r="E4">
-        <v>1427</v>
+        <v>1463</v>
       </c>
       <c r="F4">
         <v>6</v>
       </c>
       <c r="G4" t="s">
         <v>26</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>20</v>
       </c>
       <c r="J4" t="s">
         <v>27</v>
       </c>
       <c r="K4" t="s">
         <v>28</v>
       </c>
       <c r="L4" t="s">
         <v>29</v>
       </c>
       <c r="M4" t="s">
         <v>30</v>
       </c>
       <c r="N4">
         <v>3</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5">
         <v>1475</v>
       </c>
       <c r="E5">
-        <v>1475</v>
+        <v>1474</v>
       </c>
       <c r="F5">
         <v>6</v>
       </c>
       <c r="G5" t="s">
         <v>21</v>
       </c>
       <c r="H5" t="s">
         <v>19</v>
       </c>
       <c r="I5" t="s">
         <v>32</v>
       </c>
       <c r="J5" t="s">
         <v>33</v>
       </c>
       <c r="K5" t="s">
         <v>28</v>
       </c>
       <c r="L5" t="s">
         <v>34</v>
       </c>
       <c r="M5" t="s">
         <v>35</v>
       </c>
       <c r="N5">
         <v>4</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6">
         <v>1304</v>
       </c>
       <c r="E6">
-        <v>1304</v>
+        <v>1381</v>
       </c>
       <c r="F6">
         <v>5</v>
       </c>
       <c r="G6" t="s">
         <v>37</v>
       </c>
       <c r="H6" t="s">
         <v>26</v>
       </c>
       <c r="I6" t="s">
         <v>38</v>
       </c>
       <c r="J6" t="s">
         <v>39</v>
       </c>
       <c r="K6" t="s">
         <v>28</v>
       </c>
       <c r="L6" t="s">
         <v>40</v>
       </c>
       <c r="M6" t="s">
         <v>41</v>
       </c>
       <c r="N6">
         <v>5</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>42</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7">
         <v>1013</v>
       </c>
       <c r="E7">
-        <v>1013</v>
+        <v>1288</v>
       </c>
       <c r="F7">
         <v>5</v>
       </c>
       <c r="G7" t="s">
         <v>43</v>
       </c>
       <c r="H7" t="s">
         <v>39</v>
       </c>
       <c r="I7" t="s">
         <v>19</v>
       </c>
       <c r="J7" t="s">
         <v>12</v>
       </c>
       <c r="K7" t="s">
         <v>28</v>
       </c>
       <c r="L7" t="s">
         <v>44</v>
       </c>
       <c r="M7" t="s">
         <v>45</v>
       </c>
       <c r="N7">
         <v>6</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8">
         <v>1328</v>
       </c>
       <c r="E8">
-        <v>1328</v>
+        <v>1313</v>
       </c>
       <c r="F8">
         <v>5</v>
       </c>
       <c r="G8" t="s">
         <v>15</v>
       </c>
       <c r="H8" t="s">
         <v>27</v>
       </c>
       <c r="I8" t="s">
         <v>47</v>
       </c>
       <c r="J8" t="s">
         <v>48</v>
       </c>
       <c r="K8" t="s">
         <v>49</v>
       </c>
       <c r="L8" t="s">
         <v>40</v>
       </c>
       <c r="M8" t="s">
         <v>50</v>
       </c>
       <c r="N8">
         <v>7</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9">
-        <v>1224</v>
+        <v>1206</v>
       </c>
       <c r="E9">
-        <v>1224</v>
+        <v>1241</v>
       </c>
       <c r="F9">
         <v>5</v>
       </c>
       <c r="G9" t="s">
         <v>52</v>
       </c>
       <c r="H9" t="s">
         <v>53</v>
       </c>
       <c r="I9" t="s">
         <v>26</v>
       </c>
       <c r="J9" t="s">
         <v>21</v>
       </c>
       <c r="K9" t="s">
         <v>49</v>
       </c>
       <c r="L9" t="s">
         <v>40</v>
       </c>
       <c r="M9" t="s">
         <v>50</v>
       </c>
       <c r="N9">
         <v>8</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>54</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10">
         <v>1696</v>
       </c>
       <c r="E10">
-        <v>1696</v>
+        <v>1596</v>
       </c>
       <c r="F10">
         <v>6</v>
       </c>
       <c r="G10" t="s">
         <v>47</v>
       </c>
       <c r="H10" t="s">
         <v>43</v>
       </c>
       <c r="I10" t="s">
         <v>55</v>
       </c>
       <c r="J10" t="s">
         <v>56</v>
       </c>
       <c r="K10" t="s">
         <v>49</v>
       </c>
       <c r="L10" t="s">
         <v>40</v>
       </c>
       <c r="M10" t="s">
         <v>57</v>
       </c>
       <c r="N10">
         <v>9</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11">
         <v>1355</v>
       </c>
       <c r="E11">
-        <v>1355</v>
+        <v>1255</v>
       </c>
       <c r="F11">
         <v>6</v>
       </c>
       <c r="G11" t="s">
         <v>27</v>
       </c>
       <c r="H11" t="s">
         <v>38</v>
       </c>
       <c r="I11" t="s">
         <v>33</v>
       </c>
       <c r="J11" t="s">
         <v>59</v>
       </c>
       <c r="K11" t="s">
         <v>57</v>
       </c>
       <c r="L11" t="s">
         <v>60</v>
       </c>
       <c r="M11" t="s">
         <v>61</v>
       </c>
       <c r="N11">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>62</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12">
         <v>827</v>
       </c>
       <c r="E12">
-        <v>827</v>
+        <v>893</v>
       </c>
       <c r="F12">
         <v>4</v>
       </c>
       <c r="G12" t="s">
         <v>63</v>
       </c>
       <c r="H12" t="s">
         <v>33</v>
       </c>
       <c r="I12" t="s">
         <v>53</v>
       </c>
       <c r="J12" t="s">
         <v>43</v>
       </c>
       <c r="K12" t="s">
         <v>57</v>
       </c>
       <c r="L12" t="s">
         <v>64</v>
       </c>
       <c r="M12" t="s">
         <v>65</v>
       </c>
       <c r="N12">
         <v>11</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>66</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13">
         <v>845</v>
       </c>
       <c r="E13">
-        <v>845</v>
+        <v>900</v>
       </c>
       <c r="F13">
         <v>4</v>
       </c>
       <c r="G13" t="s">
         <v>67</v>
       </c>
       <c r="H13" t="s">
         <v>48</v>
       </c>
       <c r="I13" t="s">
         <v>63</v>
       </c>
       <c r="J13" t="s">
         <v>68</v>
       </c>
       <c r="K13" t="s">
         <v>57</v>
       </c>
       <c r="L13" t="s">
         <v>69</v>
       </c>
       <c r="M13" t="s">
         <v>65</v>
       </c>
       <c r="N13">
         <v>12</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>70</v>
       </c>
       <c r="C14" t="s">
         <v>71</v>
       </c>
       <c r="D14">
-        <v>901</v>
+        <v>1016</v>
       </c>
       <c r="E14">
-        <v>901</v>
+        <v>948</v>
       </c>
       <c r="F14">
         <v>4</v>
       </c>
       <c r="G14" t="s">
         <v>72</v>
       </c>
       <c r="H14" t="s">
         <v>73</v>
       </c>
       <c r="I14" t="s">
         <v>74</v>
       </c>
       <c r="J14" t="s">
         <v>75</v>
       </c>
       <c r="K14" t="s">
         <v>57</v>
       </c>
       <c r="L14" t="s">
         <v>41</v>
       </c>
       <c r="M14" t="s">
         <v>22</v>
       </c>
       <c r="N14">
         <v>13</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>76</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15">
         <v>310</v>
       </c>
       <c r="E15">
-        <v>310</v>
+        <v>880</v>
       </c>
       <c r="F15">
         <v>2</v>
       </c>
       <c r="G15" t="s">
         <v>77</v>
       </c>
       <c r="H15" t="s">
         <v>78</v>
       </c>
       <c r="I15" t="s">
         <v>73</v>
       </c>
       <c r="J15" t="s">
         <v>53</v>
       </c>
       <c r="K15" t="s">
         <v>57</v>
       </c>
       <c r="L15" t="s">
         <v>79</v>
       </c>
       <c r="M15" t="s">
         <v>79</v>
       </c>
       <c r="N15">
         <v>14</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>80</v>
       </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16">
         <v>975</v>
       </c>
       <c r="E16">
-        <v>975</v>
+        <v>897</v>
       </c>
       <c r="F16">
         <v>4</v>
       </c>
       <c r="G16" t="s">
         <v>56</v>
       </c>
       <c r="H16" t="s">
         <v>55</v>
       </c>
       <c r="I16" t="s">
         <v>72</v>
       </c>
       <c r="J16" t="s">
         <v>81</v>
       </c>
       <c r="K16" t="s">
         <v>82</v>
       </c>
       <c r="L16" t="s">
         <v>83</v>
       </c>
       <c r="M16" t="s">
         <v>57</v>
       </c>
       <c r="N16">
         <v>15</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>84</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17">
         <v>618</v>
       </c>
       <c r="E17">
-        <v>618</v>
+        <v>698</v>
       </c>
       <c r="F17">
         <v>3</v>
       </c>
       <c r="G17" t="s">
         <v>85</v>
       </c>
       <c r="H17" t="s">
         <v>74</v>
       </c>
       <c r="I17" t="s">
         <v>86</v>
       </c>
       <c r="J17" t="s">
         <v>52</v>
       </c>
       <c r="K17" t="s">
         <v>82</v>
       </c>
       <c r="L17" t="s">
         <v>87</v>
       </c>
       <c r="M17" t="s">
         <v>49</v>
       </c>
       <c r="N17">
         <v>16</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>88</v>
       </c>
       <c r="C18" t="s">
         <v>11</v>
       </c>
       <c r="D18">
         <v>596</v>
       </c>
       <c r="E18">
-        <v>596</v>
+        <v>652</v>
       </c>
       <c r="F18">
         <v>3</v>
       </c>
       <c r="G18" t="s">
         <v>89</v>
       </c>
       <c r="H18" t="s">
         <v>90</v>
       </c>
       <c r="I18" t="s">
         <v>85</v>
       </c>
       <c r="J18" t="s">
         <v>91</v>
       </c>
       <c r="K18" t="s">
         <v>82</v>
       </c>
       <c r="L18" t="s">
         <v>79</v>
       </c>
       <c r="M18" t="s">
         <v>28</v>
       </c>
       <c r="N18">
         <v>17</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>92</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19">
         <v>370</v>
       </c>
       <c r="E19">
-        <v>370</v>
+        <v>533</v>
       </c>
       <c r="F19">
         <v>2</v>
       </c>
       <c r="G19" t="s">
         <v>81</v>
       </c>
       <c r="H19" t="s">
         <v>93</v>
       </c>
       <c r="I19" t="s">
         <v>94</v>
       </c>
       <c r="J19" t="s">
         <v>73</v>
       </c>
       <c r="K19" t="s">
         <v>82</v>
       </c>
       <c r="L19" t="s">
         <v>95</v>
       </c>
       <c r="M19" t="s">
         <v>16</v>
       </c>
       <c r="N19">
         <v>18</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>96</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20">
         <v>273</v>
       </c>
       <c r="E20">
-        <v>273</v>
+        <v>694</v>
       </c>
       <c r="F20">
         <v>1</v>
       </c>
       <c r="G20" t="s">
         <v>97</v>
       </c>
       <c r="H20" t="s">
         <v>98</v>
       </c>
       <c r="I20" t="s">
         <v>99</v>
       </c>
       <c r="J20" t="s">
         <v>85</v>
       </c>
       <c r="K20" t="s">
         <v>82</v>
       </c>
       <c r="L20" t="s">
         <v>100</v>
       </c>
       <c r="M20" t="s">
         <v>100</v>
       </c>
       <c r="N20">
         <v>19</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>101</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21">
         <v>383</v>
       </c>
       <c r="E21">
-        <v>383</v>
+        <v>528</v>
       </c>
       <c r="F21">
         <v>2</v>
       </c>
       <c r="G21" t="s">
         <v>102</v>
       </c>
       <c r="H21" t="s">
         <v>103</v>
       </c>
       <c r="I21" t="s">
         <v>104</v>
       </c>
       <c r="J21" t="s">
         <v>78</v>
       </c>
       <c r="K21" t="s">
         <v>82</v>
       </c>
       <c r="L21" t="s">
         <v>105</v>
       </c>
       <c r="M21" t="s">
         <v>16</v>
       </c>
       <c r="N21">
         <v>20</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>106</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22">
         <v>656</v>
       </c>
       <c r="E22">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="F22">
         <v>3</v>
       </c>
       <c r="G22" t="s">
         <v>75</v>
       </c>
       <c r="H22" t="s">
         <v>91</v>
       </c>
       <c r="I22" t="s">
         <v>81</v>
       </c>
       <c r="J22" t="s">
         <v>107</v>
       </c>
       <c r="K22" t="s">
         <v>108</v>
       </c>
       <c r="L22" t="s">
         <v>109</v>
       </c>
       <c r="M22" t="s">
         <v>82</v>
       </c>
       <c r="N22">
         <v>21</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>110</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23">
         <v>394</v>
       </c>
       <c r="E23">
-        <v>394</v>
+        <v>460</v>
       </c>
       <c r="F23">
         <v>2</v>
       </c>
       <c r="G23" t="s">
         <v>104</v>
       </c>
       <c r="H23" t="s">
         <v>81</v>
       </c>
       <c r="I23" t="s">
         <v>90</v>
       </c>
       <c r="J23" t="s">
         <v>111</v>
       </c>
       <c r="K23" t="s">
         <v>108</v>
       </c>
       <c r="L23" t="s">
         <v>79</v>
       </c>
       <c r="M23" t="s">
         <v>49</v>
       </c>
       <c r="N23">
         <v>22</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>112</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24">
         <v>722</v>
       </c>
       <c r="E24">
-        <v>722</v>
+        <v>625</v>
       </c>
       <c r="F24">
         <v>3</v>
       </c>
       <c r="G24" t="s">
         <v>113</v>
       </c>
       <c r="H24" t="s">
         <v>86</v>
       </c>
       <c r="I24" t="s">
         <v>114</v>
       </c>
       <c r="J24" t="s">
         <v>103</v>
       </c>
       <c r="K24" t="s">
         <v>108</v>
       </c>
       <c r="L24" t="s">
         <v>79</v>
       </c>
       <c r="M24" t="s">
         <v>115</v>
       </c>
       <c r="N24">
         <v>23</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>116</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25">
         <v>324</v>
       </c>
       <c r="E25">
-        <v>324</v>
+        <v>437</v>
       </c>
       <c r="F25">
         <v>2</v>
       </c>
       <c r="G25" t="s">
         <v>99</v>
       </c>
       <c r="H25" t="s">
         <v>114</v>
       </c>
       <c r="I25" t="s">
         <v>117</v>
       </c>
       <c r="J25" t="s">
         <v>86</v>
       </c>
       <c r="K25" t="s">
         <v>108</v>
       </c>
       <c r="L25" t="s">
         <v>95</v>
       </c>
       <c r="M25" t="s">
         <v>49</v>
       </c>
       <c r="N25">
         <v>24</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>118</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26">
         <v>379</v>
       </c>
       <c r="E26">
-        <v>379</v>
+        <v>440</v>
       </c>
       <c r="F26">
         <v>2</v>
       </c>
       <c r="G26" t="s">
         <v>119</v>
       </c>
       <c r="H26" t="s">
         <v>102</v>
       </c>
       <c r="I26" t="s">
         <v>103</v>
       </c>
       <c r="J26" t="s">
         <v>93</v>
       </c>
       <c r="K26" t="s">
         <v>108</v>
       </c>
       <c r="L26" t="s">
         <v>105</v>
       </c>
       <c r="M26" t="s">
         <v>57</v>
       </c>
       <c r="N26">
         <v>25</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>120</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
       <c r="D27">
         <v>336</v>
       </c>
       <c r="E27">
-        <v>336</v>
+        <v>343</v>
       </c>
       <c r="F27">
         <v>2</v>
       </c>
       <c r="G27" t="s">
         <v>111</v>
       </c>
       <c r="H27" t="s">
         <v>121</v>
       </c>
       <c r="I27" t="s">
         <v>122</v>
       </c>
       <c r="J27" t="s">
         <v>123</v>
       </c>
       <c r="K27" t="s">
         <v>115</v>
       </c>
       <c r="L27" t="s">
         <v>35</v>
       </c>
       <c r="M27" t="s">
         <v>124</v>
       </c>
       <c r="N27">
         <v>26</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>125</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28">
         <v>255</v>
       </c>
       <c r="E28">
-        <v>255</v>
+        <v>294</v>
       </c>
       <c r="F28">
         <v>1</v>
       </c>
       <c r="G28" t="s">
         <v>126</v>
       </c>
       <c r="H28" t="s">
         <v>107</v>
       </c>
       <c r="I28" t="s">
         <v>127</v>
       </c>
       <c r="J28" t="s">
         <v>121</v>
       </c>
       <c r="K28" t="s">
         <v>115</v>
       </c>
       <c r="L28" t="s">
         <v>30</v>
       </c>
       <c r="M28" t="s">
         <v>82</v>
       </c>
       <c r="N28">
         <v>27</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>128</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29">
         <v>340</v>
       </c>
       <c r="E29">
-        <v>340</v>
+        <v>314</v>
       </c>
       <c r="F29">
         <v>2</v>
       </c>
       <c r="G29" t="s">
         <v>117</v>
       </c>
       <c r="H29" t="s">
         <v>129</v>
       </c>
       <c r="I29" t="s">
         <v>111</v>
       </c>
       <c r="J29" t="s">
         <v>130</v>
       </c>
       <c r="K29" t="s">
         <v>115</v>
       </c>
       <c r="L29" t="s">
         <v>30</v>
       </c>
       <c r="M29" t="s">
         <v>124</v>
       </c>
       <c r="N29">
         <v>28</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>131</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
       <c r="D30">
         <v>351</v>
       </c>
       <c r="E30">
-        <v>351</v>
+        <v>378</v>
       </c>
       <c r="F30">
         <v>2</v>
       </c>
       <c r="G30" t="s">
         <v>132</v>
       </c>
       <c r="H30" t="s">
         <v>133</v>
       </c>
       <c r="I30" t="s">
         <v>113</v>
       </c>
       <c r="J30" t="s">
         <v>119</v>
       </c>
       <c r="K30" t="s">
         <v>115</v>
       </c>
       <c r="L30" t="s">
         <v>30</v>
       </c>
       <c r="M30" t="s">
         <v>134</v>
       </c>
       <c r="N30">
         <v>29</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>135</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31">
         <v>88</v>
       </c>
       <c r="E31">
-        <v>88</v>
+        <v>232</v>
       </c>
       <c r="F31">
         <v>0</v>
       </c>
       <c r="G31" t="s">
         <v>136</v>
       </c>
       <c r="H31" t="s">
         <v>123</v>
       </c>
       <c r="I31" t="s">
         <v>107</v>
       </c>
       <c r="J31" t="s">
         <v>104</v>
       </c>
       <c r="K31" t="s">
         <v>115</v>
       </c>
       <c r="L31" t="s">
         <v>50</v>
       </c>
       <c r="M31" t="s">
         <v>49</v>
       </c>
       <c r="N31">
         <v>30</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>137</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
       <c r="D32">
         <v>80</v>
       </c>
       <c r="E32">
-        <v>80</v>
+        <v>280</v>
       </c>
       <c r="F32">
         <v>0</v>
       </c>
       <c r="G32" t="s">
         <v>138</v>
       </c>
       <c r="H32" t="s">
         <v>126</v>
       </c>
       <c r="I32" t="s">
         <v>102</v>
       </c>
       <c r="J32" t="s">
         <v>59</v>
       </c>
       <c r="K32" t="s">
         <v>115</v>
       </c>
       <c r="L32" t="s">
         <v>16</v>
       </c>
       <c r="M32" t="s">
         <v>49</v>
       </c>
       <c r="N32">
         <v>31</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>139</v>
       </c>
       <c r="C33" t="s">
         <v>11</v>
       </c>
       <c r="D33">
         <v>80</v>
       </c>
       <c r="E33">
-        <v>80</v>
+        <v>242</v>
       </c>
       <c r="F33">
         <v>0</v>
       </c>
       <c r="G33" t="s">
         <v>140</v>
       </c>
       <c r="H33" t="s">
         <v>132</v>
       </c>
       <c r="I33" t="s">
         <v>141</v>
       </c>
       <c r="J33" t="s">
         <v>126</v>
       </c>
       <c r="K33" t="s">
         <v>115</v>
       </c>
       <c r="L33" t="s">
         <v>28</v>
       </c>
       <c r="M33" t="s">
         <v>82</v>
       </c>
       <c r="N33">
         <v>32</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>142</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34">
         <v>119</v>
       </c>
       <c r="E34">
-        <v>119</v>
+        <v>194</v>
       </c>
       <c r="F34">
         <v>1</v>
       </c>
       <c r="G34" t="s">
         <v>141</v>
       </c>
       <c r="H34" t="s">
         <v>122</v>
       </c>
       <c r="I34" t="s">
         <v>140</v>
       </c>
       <c r="J34" t="s">
         <v>143</v>
       </c>
       <c r="K34" t="s">
         <v>124</v>
       </c>
       <c r="L34" t="s">
         <v>144</v>
       </c>
       <c r="M34" t="s">
         <v>124</v>
       </c>
       <c r="N34">
         <v>33</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>145</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35">
         <v>58</v>
       </c>
       <c r="E35">
-        <v>58</v>
+        <v>222</v>
       </c>
       <c r="F35">
         <v>0</v>
       </c>
       <c r="G35" t="s">
         <v>129</v>
       </c>
       <c r="H35" t="s">
         <v>130</v>
       </c>
       <c r="I35" t="s">
         <v>132</v>
       </c>
       <c r="J35" t="s">
         <v>146</v>
       </c>
       <c r="K35" t="s">
         <v>124</v>
       </c>
       <c r="L35" t="s">
         <v>22</v>
       </c>
       <c r="M35" t="s">
         <v>115</v>
       </c>
       <c r="N35">
         <v>34</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>147</v>
       </c>
       <c r="C36" t="s">
         <v>71</v>
       </c>
       <c r="D36">
         <v>0</v>
       </c>
       <c r="E36">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="F36">
         <v>0</v>
       </c>
       <c r="G36" t="s">
         <v>143</v>
       </c>
       <c r="H36" t="s">
         <v>138</v>
       </c>
       <c r="I36" t="s">
         <v>148</v>
       </c>
       <c r="J36" t="s">
         <v>149</v>
       </c>
       <c r="K36" t="s">
         <v>124</v>
       </c>
       <c r="L36" t="s">
         <v>28</v>
       </c>
       <c r="M36" t="s">
         <v>115</v>
       </c>
       <c r="N36">
         <v>35</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>150</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37">
         <v>0</v>
       </c>
       <c r="E37">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="F37">
         <v>0</v>
       </c>
       <c r="G37" t="s">
         <v>122</v>
       </c>
       <c r="H37" t="s">
         <v>151</v>
       </c>
       <c r="I37" t="s">
         <v>149</v>
       </c>
       <c r="J37" t="s">
         <v>132</v>
       </c>
       <c r="K37" t="s">
         <v>124</v>
       </c>
       <c r="L37" t="s">
         <v>49</v>
       </c>
       <c r="M37" t="s">
         <v>152</v>
       </c>
       <c r="N37">
         <v>36</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>153</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38">
         <v>218</v>
       </c>
       <c r="E38">
-        <v>218</v>
+        <v>272</v>
       </c>
       <c r="F38">
         <v>1</v>
       </c>
       <c r="G38" t="s">
         <v>154</v>
       </c>
       <c r="H38" t="s">
         <v>143</v>
       </c>
       <c r="I38" t="s">
         <v>155</v>
       </c>
       <c r="J38" t="s">
         <v>156</v>
       </c>
       <c r="K38" t="s">
         <v>134</v>
       </c>
       <c r="L38" t="s">
         <v>16</v>
       </c>
       <c r="M38" t="s">
         <v>61</v>
       </c>
       <c r="N38">
         <v>37</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>157</v>
       </c>
       <c r="C39" t="s">
         <v>11</v>
       </c>
       <c r="D39">
         <v>175</v>
       </c>
       <c r="E39">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="F39">
         <v>1</v>
       </c>
       <c r="G39" t="s">
         <v>103</v>
       </c>
       <c r="H39" t="s">
         <v>59</v>
       </c>
       <c r="I39" t="s">
         <v>59</v>
       </c>
       <c r="J39" t="s">
         <v>59</v>
       </c>
       <c r="K39" t="s">
         <v>134</v>
       </c>
       <c r="L39" t="s">
         <v>158</v>
       </c>
       <c r="M39" t="s">
         <v>61</v>
       </c>
       <c r="N39">
         <v>38</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>159</v>
       </c>
       <c r="C40" t="s">
         <v>11</v>
       </c>
       <c r="D40">
         <v>238</v>
       </c>
       <c r="E40">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="F40">
         <v>1</v>
       </c>
       <c r="G40" t="s">
         <v>155</v>
       </c>
       <c r="H40" t="s">
         <v>160</v>
       </c>
       <c r="I40" t="s">
         <v>59</v>
       </c>
       <c r="J40" t="s">
         <v>59</v>
       </c>
       <c r="K40" t="s">
         <v>134</v>
       </c>
       <c r="L40" t="s">
         <v>161</v>
       </c>
       <c r="M40" t="s">
         <v>61</v>
       </c>
       <c r="N40">
         <v>39</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>162</v>
       </c>
       <c r="C41" t="s">
         <v>11</v>
       </c>
       <c r="D41">
         <v>0</v>
       </c>
       <c r="E41">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="F41">
         <v>0</v>
       </c>
       <c r="G41" t="s">
         <v>130</v>
       </c>
       <c r="H41" t="s">
         <v>149</v>
       </c>
       <c r="I41" t="s">
         <v>59</v>
       </c>
       <c r="J41" t="s">
         <v>59</v>
       </c>
       <c r="K41" t="s">
         <v>134</v>
       </c>
       <c r="L41" t="s">
         <v>163</v>
       </c>
       <c r="M41" t="s">
         <v>134</v>
       </c>