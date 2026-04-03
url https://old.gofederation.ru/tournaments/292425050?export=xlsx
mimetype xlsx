--- v0 (2025-10-09)
+++ v1 (2026-04-03)
@@ -71,150 +71,150 @@
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>Сгибнева С./Мезин С. (2245)</t>
   </si>
   <si>
     <t>Москва</t>
   </si>
   <si>
     <t>3+</t>
   </si>
   <si>
     <t>8+</t>
   </si>
   <si>
     <t>4+</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
+    <t>Пономарева М./Исупов А. (2074)</t>
+  </si>
+  <si>
+    <t>Ижевск</t>
+  </si>
+  <si>
+    <t>8-</t>
+  </si>
+  <si>
+    <t>11+</t>
+  </si>
+  <si>
+    <t>9+</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Заболотная С./Затонских А. (2052)</t>
+  </si>
+  <si>
+    <t>Магадан</t>
+  </si>
+  <si>
+    <t>1-</t>
+  </si>
+  <si>
+    <t>7+</t>
+  </si>
+  <si>
+    <t>Садыкова Д./Ильичев А. (2058)</t>
+  </si>
+  <si>
+    <t>6+</t>
+  </si>
+  <si>
+    <t>5+</t>
+  </si>
+  <si>
     <t>Леснякова Д./Нестеров В.  (2063)</t>
   </si>
   <si>
     <t>Санкт-Петербург</t>
   </si>
   <si>
-    <t>7+</t>
-[...1 lines deleted...]
-  <si>
     <t>4-</t>
   </si>
   <si>
-    <t>3</t>
-[...20 lines deleted...]
-    <t>9+</t>
+    <t>Стельмах Е./Трубицин С. (1696)</t>
+  </si>
+  <si>
+    <t>9-</t>
+  </si>
+  <si>
+    <t>10+</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Выговская И./Вакульский З. (1265)</t>
+  </si>
+  <si>
+    <t>Владивосток</t>
+  </si>
+  <si>
+    <t>3-</t>
+  </si>
+  <si>
+    <t>12+</t>
+  </si>
+  <si>
+    <t>Адамова В./Макаров К. (1910)</t>
   </si>
   <si>
     <t>2+</t>
   </si>
   <si>
-    <t>Пономарева М./Исупов А. (2074)</t>
-[...23 lines deleted...]
-    <t>2</t>
+    <t>5-</t>
   </si>
   <si>
     <t>Тощевикова Е./Игонин И. (1741)</t>
   </si>
   <si>
     <t>Уфа</t>
   </si>
   <si>
     <t>2-</t>
   </si>
   <si>
-    <t>5-</t>
-[...8 lines deleted...]
-    <t>Стельмах Е./Трубицин С. (1696)</t>
+    <t>Пашкова А./Пашков Д. (692)</t>
+  </si>
+  <si>
+    <t>Петрозаводск</t>
   </si>
   <si>
     <t>7-</t>
   </si>
   <si>
-    <t>Пашкова А./Пашков Д. (692)</t>
-[...4 lines deleted...]
-  <si>
     <t>6-</t>
-  </si>
-[...1 lines deleted...]
-    <t>9-</t>
   </si>
   <si>
     <t>Куликовская И./Семенов И._С  (1066)</t>
   </si>
   <si>
     <t>Куприянова Е./Куприянов Д. (154)</t>
   </si>
   <si>
     <t>Южно-Сахалинск</t>
   </si>
   <si>
     <t>11-</t>
   </si>
   <si>
     <t>10-</t>
   </si>
   <si>
     <t>0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
@@ -678,420 +678,420 @@
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>17</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>1</v>
       </c>
       <c r="G3" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
       <c r="I3" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="J3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K3" t="s">
         <v>16</v>
       </c>
       <c r="L3" t="s">
         <v>16</v>
       </c>
       <c r="M3">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D4">
         <v>0</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
       <c r="F4">
         <v>1</v>
       </c>
       <c r="G4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I4" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="J4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K4" t="s">
         <v>16</v>
       </c>
       <c r="L4" t="s">
         <v>16</v>
       </c>
       <c r="M4">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>27</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5">
         <v>0</v>
       </c>
       <c r="E5">
         <v>0</v>
       </c>
       <c r="F5">
         <v>1</v>
       </c>
       <c r="G5" t="s">
         <v>28</v>
       </c>
       <c r="H5" t="s">
         <v>29</v>
       </c>
       <c r="I5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="J5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K5" t="s">
         <v>16</v>
       </c>
       <c r="L5" t="s">
         <v>16</v>
       </c>
       <c r="M5">
         <v>2</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>30</v>
       </c>
       <c r="C6" t="s">
         <v>31</v>
       </c>
       <c r="D6">
         <v>0</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6">
         <v>1</v>
       </c>
       <c r="G6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H6" t="s">
         <v>32</v>
       </c>
-      <c r="H6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I6" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="J6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K6" t="s">
         <v>16</v>
       </c>
       <c r="L6" t="s">
         <v>16</v>
       </c>
       <c r="M6">
         <v>2</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7">
+        <v>0</v>
+      </c>
+      <c r="E7">
+        <v>0</v>
+      </c>
+      <c r="F7">
+        <v>1</v>
+      </c>
+      <c r="G7" t="s">
+        <v>32</v>
+      </c>
+      <c r="H7" t="s">
         <v>34</v>
       </c>
-      <c r="D7">
-[...8 lines deleted...]
-      <c r="G7" t="s">
+      <c r="I7" t="s">
         <v>35</v>
       </c>
-      <c r="H7" t="s">
+      <c r="J7" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
       <c r="K7" t="s">
         <v>16</v>
       </c>
       <c r="L7" t="s">
         <v>16</v>
       </c>
       <c r="M7">
         <v>6</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8">
+        <v>0</v>
+      </c>
+      <c r="E8">
+        <v>0</v>
+      </c>
+      <c r="F8">
+        <v>0</v>
+      </c>
+      <c r="G8" t="s">
+        <v>35</v>
+      </c>
+      <c r="H8" t="s">
         <v>39</v>
       </c>
-      <c r="C8" t="s">
+      <c r="I8" t="s">
         <v>40</v>
       </c>
-      <c r="D8">
-[...16 lines deleted...]
-      </c>
       <c r="J8" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="K8" t="s">
         <v>16</v>
       </c>
       <c r="L8" t="s">
         <v>16</v>
       </c>
       <c r="M8">
         <v>6</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D9">
         <v>0</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
         <v>1</v>
       </c>
       <c r="G9" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="H9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I9" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="J9" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="K9" t="s">
         <v>16</v>
       </c>
       <c r="L9" t="s">
         <v>16</v>
       </c>
       <c r="M9">
         <v>6</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
+        <v>44</v>
+      </c>
+      <c r="C10" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="D10">
         <v>0</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
         <v>1</v>
       </c>
       <c r="G10" t="s">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="H10" t="s">
+        <v>28</v>
+      </c>
+      <c r="I10" t="s">
         <v>46</v>
       </c>
-      <c r="I10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J10" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="K10" t="s">
         <v>16</v>
       </c>
       <c r="L10" t="s">
         <v>16</v>
       </c>
       <c r="M10">
         <v>6</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" t="s">
         <v>48</v>
       </c>
       <c r="D11">
         <v>0</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
       <c r="G11" t="s">
         <v>49</v>
       </c>
       <c r="H11" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I11" t="s">
         <v>50</v>
       </c>
       <c r="J11" t="s">
         <v>16</v>
       </c>
       <c r="K11" t="s">
         <v>16</v>
       </c>
       <c r="L11" t="s">
         <v>16</v>
       </c>
       <c r="M11">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" t="s">
         <v>48</v>
       </c>
       <c r="D12">
         <v>0</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
       <c r="G12" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H12" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="I12" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="J12" t="s">
         <v>16</v>
       </c>
       <c r="K12" t="s">
         <v>16</v>
       </c>
       <c r="L12" t="s">
         <v>16</v>
       </c>
       <c r="M12">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" t="s">
         <v>53</v>
       </c>
       <c r="D13">