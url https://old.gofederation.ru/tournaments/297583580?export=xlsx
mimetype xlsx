--- v0 (2025-10-21)
+++ v1 (2026-04-03)
@@ -104,417 +104,417 @@
   <si>
     <t>Тула</t>
   </si>
   <si>
     <t>7-</t>
   </si>
   <si>
     <t>22+</t>
   </si>
   <si>
     <t>17-</t>
   </si>
   <si>
     <t>12-</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Ильма Никита</t>
   </si>
   <si>
+    <t>10+</t>
+  </si>
+  <si>
+    <t>25-</t>
+  </si>
+  <si>
+    <t>18+</t>
+  </si>
+  <si>
+    <t>14-</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Зинько Григорий</t>
+  </si>
+  <si>
     <t>9+</t>
   </si>
   <si>
+    <t>24+</t>
+  </si>
+  <si>
+    <t>19+</t>
+  </si>
+  <si>
+    <t>13+</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Маркова Кира</t>
+  </si>
+  <si>
+    <t>8-</t>
+  </si>
+  <si>
+    <t>23+</t>
+  </si>
+  <si>
+    <t>20+</t>
+  </si>
+  <si>
+    <t>15+</t>
+  </si>
+  <si>
+    <t>3А + Шестакова 3А + Шестакова</t>
+  </si>
+  <si>
+    <t>1=</t>
+  </si>
+  <si>
+    <t>26=</t>
+  </si>
+  <si>
+    <t>31+</t>
+  </si>
+  <si>
+    <t>21=</t>
+  </si>
+  <si>
+    <t>2½</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>4¾</t>
+  </si>
+  <si>
+    <t>Шестакова Арина</t>
+  </si>
+  <si>
+    <t>2+</t>
+  </si>
+  <si>
+    <t>27+</t>
+  </si>
+  <si>
+    <t>32+</t>
+  </si>
+  <si>
+    <t>22-</t>
+  </si>
+  <si>
+    <t>Малышев Андрей</t>
+  </si>
+  <si>
+    <t>5+</t>
+  </si>
+  <si>
+    <t>30-</t>
+  </si>
+  <si>
+    <t>34-</t>
+  </si>
+  <si>
     <t>23-</t>
   </si>
   <si>
-    <t>20+</t>
-[...14 lines deleted...]
-    <t>Зинько Григорий</t>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Феклисов Александр</t>
+  </si>
+  <si>
+    <t>4-</t>
+  </si>
+  <si>
+    <t>28-</t>
+  </si>
+  <si>
+    <t>33+</t>
+  </si>
+  <si>
+    <t>Шишкин Александр</t>
+  </si>
+  <si>
+    <t>3-</t>
+  </si>
+  <si>
+    <t>29+</t>
+  </si>
+  <si>
+    <t>35+</t>
+  </si>
+  <si>
+    <t>25+</t>
+  </si>
+  <si>
+    <t>3Г + Трутнев 3Г + Трутнев</t>
+  </si>
+  <si>
+    <t>36+</t>
+  </si>
+  <si>
+    <t>16=</t>
+  </si>
+  <si>
+    <t>7½</t>
+  </si>
+  <si>
+    <t>Трутнев Степан</t>
+  </si>
+  <si>
+    <t>37+</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Ермаков Михаил</t>
+  </si>
+  <si>
+    <t>39+</t>
+  </si>
+  <si>
+    <t>19-</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Гостеева Анна</t>
+  </si>
+  <si>
+    <t>40+</t>
+  </si>
+  <si>
+    <t>3+</t>
+  </si>
+  <si>
+    <t>Корнеева Юлия</t>
+  </si>
+  <si>
+    <t>38+</t>
+  </si>
+  <si>
+    <t>5-</t>
+  </si>
+  <si>
+    <t>4В + Клименко 4В + Клименко</t>
+  </si>
+  <si>
+    <t>1-</t>
+  </si>
+  <si>
+    <t>3¼</t>
+  </si>
+  <si>
+    <t>Клименко Михаил</t>
+  </si>
+  <si>
+    <t>12+</t>
+  </si>
+  <si>
+    <t>Пташкина Карина</t>
+  </si>
+  <si>
+    <t>35-</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>Пухов Дмитрий</t>
+  </si>
+  <si>
+    <t>Минаева Елизавета</t>
+  </si>
+  <si>
+    <t>34+</t>
+  </si>
+  <si>
+    <t>15-</t>
+  </si>
+  <si>
+    <t>4Е + Дрофин 4Е + Дрофин</t>
+  </si>
+  <si>
+    <t>Дрофин Александр</t>
+  </si>
+  <si>
+    <t>2-</t>
+  </si>
+  <si>
+    <t>7+</t>
+  </si>
+  <si>
+    <t>Майорова Елизавета</t>
   </si>
   <si>
     <t>8+</t>
   </si>
   <si>
-    <t>25+</t>
-[...11 lines deleted...]
-    <t>Маркова Кира</t>
+    <t>Серегина Софья</t>
+  </si>
+  <si>
+    <t>39-</t>
+  </si>
+  <si>
+    <t>9-</t>
+  </si>
+  <si>
+    <t>Перелыгин Ярослав</t>
   </si>
   <si>
     <t>10-</t>
   </si>
   <si>
-    <t>24+</t>
-[...80 lines deleted...]
-    <t>28-</t>
+    <t>4А + Моргачев 4А + Моргачев</t>
+  </si>
+  <si>
+    <t>31-</t>
+  </si>
+  <si>
+    <t>1½</t>
+  </si>
+  <si>
+    <t>8½</t>
+  </si>
+  <si>
+    <t>3½</t>
+  </si>
+  <si>
+    <t>Моргачев Всеволод</t>
+  </si>
+  <si>
+    <t>32-</t>
+  </si>
+  <si>
+    <t>Козлова Ангелина_Р</t>
   </si>
   <si>
     <t>33-</t>
   </si>
   <si>
-    <t>24-</t>
-[...29 lines deleted...]
-    <t>39+</t>
+    <t>Куцова Ирина</t>
+  </si>
+  <si>
+    <t>Бородкина Анна</t>
+  </si>
+  <si>
+    <t>3Б + Бычкова 3Б + Бычкова</t>
+  </si>
+  <si>
+    <t>16-</t>
+  </si>
+  <si>
+    <t>36=</t>
+  </si>
+  <si>
+    <t>6-</t>
+  </si>
+  <si>
+    <t>26+</t>
+  </si>
+  <si>
+    <t>1¾</t>
+  </si>
+  <si>
+    <t>Бычкова Варвара</t>
+  </si>
+  <si>
+    <t>Богданов Тихон</t>
+  </si>
+  <si>
+    <t>28+</t>
+  </si>
+  <si>
+    <t>Ветохин Иван</t>
+  </si>
+  <si>
+    <t>20-</t>
+  </si>
+  <si>
+    <t>38-</t>
+  </si>
+  <si>
+    <t>Панкратов Егор</t>
+  </si>
+  <si>
+    <t>4Д + Курамагомедов 4Д + Курамагомедов</t>
+  </si>
+  <si>
+    <t>11-</t>
+  </si>
+  <si>
+    <t>31=</t>
+  </si>
+  <si>
+    <t>21-</t>
+  </si>
+  <si>
+    <t>0½</t>
+  </si>
+  <si>
+    <t>0¾</t>
+  </si>
+  <si>
+    <t>Курамагомедов Марат</t>
+  </si>
+  <si>
+    <t>Маркушев Александр</t>
+  </si>
+  <si>
+    <t>Тараканов Валерий</t>
+  </si>
+  <si>
+    <t>13-</t>
+  </si>
+  <si>
+    <t>Андриянова Анастасия</t>
   </si>
   <si>
     <t>18-</t>
-  </si>
-[...199 lines deleted...]
-    <t>20-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
       <color theme="1"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1218,163 +1218,163 @@
       </c>
       <c r="L8" t="s">
         <v>40</v>
       </c>
       <c r="M8" t="s">
         <v>16</v>
       </c>
       <c r="N8">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>59</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
         <v>0</v>
       </c>
       <c r="E9">
-        <v>52</v>
+        <v>4</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9" t="s">
         <v>60</v>
       </c>
       <c r="H9" t="s">
         <v>61</v>
       </c>
       <c r="I9" t="s">
         <v>62</v>
       </c>
       <c r="J9" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="K9" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="L9" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="M9" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="N9">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10">
         <v>0</v>
       </c>
       <c r="E10">
-        <v>232</v>
+        <v>52</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="H10" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="I10" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="J10" t="s">
-        <v>67</v>
+        <v>37</v>
       </c>
       <c r="K10" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="L10" t="s">
         <v>52</v>
       </c>
       <c r="M10" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="N10">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C11" t="s">
         <v>20</v>
       </c>
       <c r="D11">
         <v>0</v>
       </c>
       <c r="E11">
-        <v>4</v>
+        <v>232</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
       <c r="G11" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H11" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I11" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="J11" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K11" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="L11" t="s">
-        <v>73</v>
+        <v>52</v>
       </c>
       <c r="M11" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="N11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>74</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12">
         <v>0</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
       <c r="G12" t="s">
@@ -1450,148 +1450,148 @@
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>81</v>
       </c>
       <c r="C14" t="s">
         <v>20</v>
       </c>
       <c r="D14">
         <v>0</v>
       </c>
       <c r="E14">
         <v>4</v>
       </c>
       <c r="F14">
         <v>0</v>
       </c>
       <c r="G14" t="s">
         <v>82</v>
       </c>
       <c r="H14" t="s">
         <v>83</v>
       </c>
       <c r="I14" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="J14" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="K14" t="s">
         <v>25</v>
       </c>
       <c r="L14" t="s">
         <v>84</v>
       </c>
       <c r="M14" t="s">
         <v>32</v>
       </c>
       <c r="N14">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>85</v>
       </c>
       <c r="C15" t="s">
         <v>20</v>
       </c>
       <c r="D15">
         <v>0</v>
       </c>
       <c r="E15">
         <v>410</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
       <c r="G15" t="s">
         <v>86</v>
       </c>
       <c r="H15" t="s">
         <v>30</v>
       </c>
       <c r="I15" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="J15" t="s">
         <v>87</v>
       </c>
       <c r="K15" t="s">
         <v>34</v>
       </c>
       <c r="L15" t="s">
         <v>16</v>
       </c>
       <c r="M15" t="s">
         <v>16</v>
       </c>
       <c r="N15">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>88</v>
       </c>
       <c r="C16" t="s">
         <v>20</v>
       </c>
       <c r="D16">
         <v>0</v>
       </c>
       <c r="E16">
         <v>52</v>
       </c>
       <c r="F16">
         <v>0</v>
       </c>
       <c r="G16" t="s">
         <v>89</v>
       </c>
       <c r="H16" t="s">
         <v>44</v>
       </c>
       <c r="I16" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="J16" t="s">
         <v>90</v>
       </c>
       <c r="K16" t="s">
         <v>32</v>
       </c>
       <c r="L16" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="M16" t="s">
         <v>16</v>
       </c>
       <c r="N16">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>91</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17">
         <v>0</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
@@ -1658,163 +1658,163 @@
       </c>
       <c r="L18" t="s">
         <v>40</v>
       </c>
       <c r="M18" t="s">
         <v>40</v>
       </c>
       <c r="N18">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>96</v>
       </c>
       <c r="C19" t="s">
         <v>20</v>
       </c>
       <c r="D19">
         <v>0</v>
       </c>
       <c r="E19">
-        <v>233</v>
+        <v>4</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19" t="s">
-        <v>62</v>
+        <v>97</v>
       </c>
       <c r="H19" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="I19" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="J19" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="K19" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="L19" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="M19" t="s">
-        <v>34</v>
+        <v>99</v>
       </c>
       <c r="N19">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="C20" t="s">
         <v>20</v>
       </c>
       <c r="D20">
         <v>0</v>
       </c>
       <c r="E20">
-        <v>20</v>
+        <v>233</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
       <c r="G20" t="s">
-        <v>98</v>
+        <v>68</v>
       </c>
       <c r="H20" t="s">
-        <v>99</v>
+        <v>39</v>
       </c>
       <c r="I20" t="s">
-        <v>90</v>
+        <v>66</v>
       </c>
       <c r="J20" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="K20" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="L20" t="s">
-        <v>18</v>
+        <v>52</v>
       </c>
       <c r="M20" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="N20">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C21" t="s">
         <v>20</v>
       </c>
       <c r="D21">
         <v>0</v>
       </c>
       <c r="E21">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
       <c r="G21" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="H21" t="s">
-        <v>31</v>
+        <v>103</v>
       </c>
       <c r="I21" t="s">
-        <v>64</v>
+        <v>90</v>
       </c>
       <c r="J21" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="K21" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="L21" t="s">
-        <v>102</v>
+        <v>18</v>
       </c>
       <c r="M21" t="s">
-        <v>103</v>
+        <v>32</v>
       </c>
       <c r="N21">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>104</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22">
         <v>0</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
         <v>0</v>
       </c>
       <c r="G22" t="s">
@@ -1878,163 +1878,163 @@
       </c>
       <c r="L23" t="s">
         <v>34</v>
       </c>
       <c r="M23" t="s">
         <v>16</v>
       </c>
       <c r="N23">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>108</v>
       </c>
       <c r="C24" t="s">
         <v>20</v>
       </c>
       <c r="D24">
         <v>0</v>
       </c>
       <c r="E24">
-        <v>217</v>
+        <v>52</v>
       </c>
       <c r="F24">
         <v>0</v>
       </c>
       <c r="G24" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="H24" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="I24" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="J24" t="s">
         <v>109</v>
       </c>
       <c r="K24" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="L24" t="s">
-        <v>80</v>
+        <v>98</v>
       </c>
       <c r="M24" t="s">
         <v>32</v>
       </c>
       <c r="N24">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>110</v>
       </c>
       <c r="C25" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D25">
         <v>0</v>
       </c>
       <c r="E25">
-        <v>52</v>
+        <v>4</v>
       </c>
       <c r="F25">
         <v>0</v>
       </c>
       <c r="G25" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="H25" t="s">
-        <v>90</v>
+        <v>66</v>
       </c>
       <c r="I25" t="s">
-        <v>89</v>
+        <v>111</v>
       </c>
       <c r="J25" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="K25" t="s">
-        <v>32</v>
+        <v>99</v>
       </c>
       <c r="L25" t="s">
-        <v>102</v>
+        <v>33</v>
       </c>
       <c r="M25" t="s">
-        <v>32</v>
+        <v>99</v>
       </c>
       <c r="N25">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C26" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="D26">
         <v>0</v>
       </c>
       <c r="E26">
-        <v>4</v>
+        <v>217</v>
       </c>
       <c r="F26">
         <v>0</v>
       </c>
       <c r="G26" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="H26" t="s">
-        <v>60</v>
+        <v>87</v>
       </c>
       <c r="I26" t="s">
-        <v>113</v>
+        <v>86</v>
       </c>
       <c r="J26" t="s">
         <v>114</v>
       </c>
       <c r="K26" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="L26" t="s">
-        <v>33</v>
+        <v>80</v>
       </c>
       <c r="M26" t="s">
-        <v>103</v>
+        <v>32</v>
       </c>
       <c r="N26">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>115</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
       <c r="D27">
         <v>0</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
         <v>0</v>
       </c>
       <c r="G27" t="s">
@@ -2072,189 +2072,189 @@
       <c r="C28" t="s">
         <v>20</v>
       </c>
       <c r="D28">
         <v>109</v>
       </c>
       <c r="E28">
         <v>104</v>
       </c>
       <c r="F28">
         <v>0</v>
       </c>
       <c r="G28" t="s">
         <v>58</v>
       </c>
       <c r="H28" t="s">
         <v>21</v>
       </c>
       <c r="I28" t="s">
         <v>24</v>
       </c>
       <c r="J28" t="s">
         <v>121</v>
       </c>
       <c r="K28" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="L28" t="s">
         <v>33</v>
       </c>
       <c r="M28" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="N28">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>122</v>
       </c>
       <c r="C29" t="s">
         <v>20</v>
       </c>
       <c r="D29">
         <v>0</v>
       </c>
       <c r="E29">
-        <v>410</v>
+        <v>203</v>
       </c>
       <c r="F29">
         <v>0</v>
       </c>
       <c r="G29" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="H29" t="s">
-        <v>111</v>
+        <v>36</v>
       </c>
       <c r="I29" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="J29" t="s">
-        <v>98</v>
+        <v>123</v>
       </c>
       <c r="K29" t="s">
+        <v>16</v>
+      </c>
+      <c r="L29" t="s">
         <v>34</v>
       </c>
-      <c r="L29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M29" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="N29">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C30" t="s">
         <v>20</v>
       </c>
       <c r="D30">
         <v>0</v>
       </c>
       <c r="E30">
         <v>4</v>
       </c>
       <c r="F30">
         <v>0</v>
       </c>
       <c r="G30" t="s">
         <v>29</v>
       </c>
       <c r="H30" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="I30" t="s">
         <v>31</v>
       </c>
       <c r="J30" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="K30" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="L30" t="s">
         <v>26</v>
       </c>
       <c r="M30" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="N30">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C31" t="s">
         <v>20</v>
       </c>
       <c r="D31">
         <v>0</v>
       </c>
       <c r="E31">
-        <v>203</v>
+        <v>410</v>
       </c>
       <c r="F31">
         <v>0</v>
       </c>
       <c r="G31" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="H31" t="s">
-        <v>36</v>
+        <v>109</v>
       </c>
       <c r="I31" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="J31" t="s">
-        <v>125</v>
+        <v>102</v>
       </c>
       <c r="K31" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="L31" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="M31" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="N31">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>126</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
       <c r="D32">
         <v>0</v>
       </c>
       <c r="E32">
         <v>0</v>
       </c>
       <c r="F32">
         <v>0</v>
       </c>
       <c r="G32" t="s">
@@ -2298,174 +2298,174 @@
       <c r="E33">
         <v>373</v>
       </c>
       <c r="F33">
         <v>0</v>
       </c>
       <c r="G33" t="s">
         <v>23</v>
       </c>
       <c r="H33" t="s">
         <v>79</v>
       </c>
       <c r="I33" t="s">
         <v>21</v>
       </c>
       <c r="J33" t="s">
         <v>56</v>
       </c>
       <c r="K33" t="s">
         <v>32</v>
       </c>
       <c r="L33" t="s">
         <v>18</v>
       </c>
       <c r="M33" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="N33">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>133</v>
       </c>
       <c r="C34" t="s">
         <v>20</v>
       </c>
       <c r="D34">
         <v>0</v>
       </c>
       <c r="E34">
         <v>4</v>
       </c>
       <c r="F34">
         <v>0</v>
       </c>
       <c r="G34" t="s">
+        <v>83</v>
+      </c>
+      <c r="H34" t="s">
+        <v>111</v>
+      </c>
+      <c r="I34" t="s">
+        <v>112</v>
+      </c>
+      <c r="J34" t="s">
         <v>134</v>
-      </c>
-[...7 lines deleted...]
-        <v>70</v>
       </c>
       <c r="K34" t="s">
         <v>25</v>
       </c>
       <c r="L34" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="M34" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="N34">
         <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C35" t="s">
         <v>20</v>
       </c>
       <c r="D35">
         <v>0</v>
       </c>
       <c r="E35">
         <v>4</v>
       </c>
       <c r="F35">
         <v>0</v>
       </c>
       <c r="G35" t="s">
-        <v>83</v>
+        <v>136</v>
       </c>
       <c r="H35" t="s">
-        <v>113</v>
+        <v>137</v>
       </c>
       <c r="I35" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="J35" t="s">
-        <v>137</v>
+        <v>61</v>
       </c>
       <c r="K35" t="s">
         <v>25</v>
       </c>
       <c r="L35" t="s">
-        <v>73</v>
+        <v>52</v>
       </c>
       <c r="M35" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="N35">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>138</v>
       </c>
       <c r="C36" t="s">
         <v>20</v>
       </c>
       <c r="D36">
         <v>0</v>
       </c>
       <c r="E36">
         <v>217</v>
       </c>
       <c r="F36">
         <v>0</v>
       </c>
       <c r="G36" t="s">
         <v>30</v>
       </c>
       <c r="H36" t="s">
         <v>86</v>
       </c>
       <c r="I36" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="J36" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="K36" t="s">
         <v>16</v>
       </c>
       <c r="L36" t="s">
         <v>34</v>
       </c>
       <c r="M36" t="s">
         <v>25</v>
       </c>
       <c r="N36">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>139</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37">
@@ -2512,183 +2512,183 @@
       <c r="C38" t="s">
         <v>20</v>
       </c>
       <c r="D38">
         <v>246</v>
       </c>
       <c r="E38">
         <v>161</v>
       </c>
       <c r="F38">
         <v>0</v>
       </c>
       <c r="G38" t="s">
         <v>24</v>
       </c>
       <c r="H38" t="s">
         <v>121</v>
       </c>
       <c r="I38" t="s">
         <v>58</v>
       </c>
       <c r="J38" t="s">
         <v>23</v>
       </c>
       <c r="K38" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="L38" t="s">
         <v>84</v>
       </c>
       <c r="M38" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="N38">
         <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>146</v>
       </c>
       <c r="C39" t="s">
         <v>20</v>
       </c>
       <c r="D39">
         <v>0</v>
       </c>
       <c r="E39">
         <v>4</v>
       </c>
       <c r="F39">
         <v>0</v>
       </c>
       <c r="G39" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="H39" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="I39" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="J39" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="K39" t="s">
         <v>25</v>
       </c>
       <c r="L39" t="s">
         <v>18</v>
       </c>
       <c r="M39" t="s">
         <v>25</v>
       </c>
       <c r="N39">
         <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>147</v>
       </c>
       <c r="C40" t="s">
         <v>20</v>
       </c>
       <c r="D40">
         <v>0</v>
       </c>
       <c r="E40">
         <v>20</v>
       </c>
       <c r="F40">
         <v>0</v>
       </c>
       <c r="G40" t="s">
         <v>148</v>
       </c>
       <c r="H40" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="I40" t="s">
         <v>37</v>
       </c>
       <c r="J40" t="s">
         <v>83</v>
       </c>
       <c r="K40" t="s">
         <v>32</v>
       </c>
       <c r="L40" t="s">
         <v>80</v>
       </c>
       <c r="M40" t="s">
         <v>25</v>
       </c>
       <c r="N40">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>149</v>
       </c>
       <c r="C41" t="s">
         <v>20</v>
       </c>
       <c r="D41">
         <v>0</v>
       </c>
       <c r="E41">
         <v>4</v>
       </c>
       <c r="F41">
         <v>0</v>
       </c>
       <c r="G41" t="s">
         <v>31</v>
       </c>
       <c r="H41" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="I41" t="s">
         <v>29</v>
       </c>
       <c r="J41" t="s">
         <v>150</v>
       </c>
       <c r="K41" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="L41" t="s">
         <v>33</v>
       </c>
       <c r="M41" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="N41">
         <v>0</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go XLSX</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>