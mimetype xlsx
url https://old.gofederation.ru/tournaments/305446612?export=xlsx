--- v0 (2025-12-08)
+++ v1 (2026-04-03)
@@ -1517,3063 +1517,3063 @@
   <si>
     <t>75-/w</t>
   </si>
   <si>
     <t>173+/w</t>
   </si>
   <si>
     <t>Haga Sverre</t>
   </si>
   <si>
     <t>108+/b</t>
   </si>
   <si>
     <t>Majka Marcin</t>
   </si>
   <si>
     <t>Nakamura Hiromasa</t>
   </si>
   <si>
     <t>178-/b</t>
   </si>
   <si>
     <t>195-/w</t>
   </si>
   <si>
+    <t>229+/b</t>
+  </si>
+  <si>
+    <t>Ylonen Joonas</t>
+  </si>
+  <si>
+    <t>183+/b</t>
+  </si>
+  <si>
+    <t>173-/w</t>
+  </si>
+  <si>
+    <t>191-/w</t>
+  </si>
+  <si>
+    <t>Ervens Deniz</t>
+  </si>
+  <si>
+    <t>118-/w</t>
+  </si>
+  <si>
+    <t>101+/b</t>
+  </si>
+  <si>
+    <t>Iguchi Hiromasa</t>
+  </si>
+  <si>
+    <t>Schuurink Ivo</t>
+  </si>
+  <si>
+    <t>Peng Peilung</t>
+  </si>
+  <si>
+    <t>165-/b</t>
+  </si>
+  <si>
+    <t>Pintar Rado</t>
+  </si>
+  <si>
+    <t>110-/b</t>
+  </si>
+  <si>
+    <t>138-/w</t>
+  </si>
+  <si>
+    <t>168-/w</t>
+  </si>
+  <si>
+    <t>191-/b</t>
+  </si>
+  <si>
+    <t>233-/b</t>
+  </si>
+  <si>
+    <t>Aksut Husrev</t>
+  </si>
+  <si>
+    <t>122-/w</t>
+  </si>
+  <si>
+    <t>135-/b</t>
+  </si>
+  <si>
+    <t>188+/b</t>
+  </si>
+  <si>
+    <t>157+/w</t>
+  </si>
+  <si>
+    <t>Soukka Antti</t>
+  </si>
+  <si>
+    <t>104-/w</t>
+  </si>
+  <si>
+    <t>142+/b</t>
+  </si>
+  <si>
+    <t>109-/b</t>
+  </si>
+  <si>
+    <t>146+/w</t>
+  </si>
+  <si>
+    <t>108+/w</t>
+  </si>
+  <si>
+    <t>Худолеев Артем</t>
+  </si>
+  <si>
+    <t>120+/b</t>
+  </si>
+  <si>
+    <t>89+/w</t>
+  </si>
+  <si>
+    <t>21-/b</t>
+  </si>
+  <si>
+    <t>73-/b</t>
+  </si>
+  <si>
+    <t>Зильберберг Виктор</t>
+  </si>
+  <si>
+    <t>162+/w</t>
+  </si>
+  <si>
+    <t>100-/b</t>
+  </si>
+  <si>
+    <t>132-/w</t>
+  </si>
+  <si>
+    <t>181-/b</t>
+  </si>
+  <si>
+    <t>199+/w</t>
+  </si>
+  <si>
+    <t>Yoo Kyung-Ja</t>
+  </si>
+  <si>
+    <t>152+/w</t>
+  </si>
+  <si>
+    <t>131+/b</t>
+  </si>
+  <si>
+    <t>85-/w</t>
+  </si>
+  <si>
+    <t>138-/b</t>
+  </si>
+  <si>
+    <t>198-/b</t>
+  </si>
+  <si>
+    <t>Kim Hyun-Soon</t>
+  </si>
+  <si>
+    <t>136-/b</t>
+  </si>
+  <si>
+    <t>144+/w</t>
+  </si>
+  <si>
+    <t>137-/b</t>
+  </si>
+  <si>
+    <t>179-/w</t>
+  </si>
+  <si>
+    <t>196-/w</t>
+  </si>
+  <si>
+    <t>Mori Kaoru</t>
+  </si>
+  <si>
+    <t>129+/w</t>
+  </si>
+  <si>
+    <t>143-/b</t>
+  </si>
+  <si>
+    <t>141-/w</t>
+  </si>
+  <si>
+    <t>187-/b</t>
+  </si>
+  <si>
+    <t>160-/b</t>
+  </si>
+  <si>
+    <t>Takechi Harumi</t>
+  </si>
+  <si>
+    <t>142-/w</t>
+  </si>
+  <si>
+    <t>173-/b</t>
+  </si>
+  <si>
+    <t>170+/b</t>
+  </si>
+  <si>
+    <t>183-/w</t>
+  </si>
+  <si>
+    <t>194-/w</t>
+  </si>
+  <si>
+    <t>Vasiliauskas Gytis</t>
+  </si>
+  <si>
+    <t>189+/w</t>
+  </si>
+  <si>
+    <t>158-/w</t>
+  </si>
+  <si>
+    <t>171-/b</t>
+  </si>
+  <si>
+    <t>Ishiyama Yukio</t>
+  </si>
+  <si>
+    <t>126-/b</t>
+  </si>
+  <si>
+    <t>171-/w</t>
+  </si>
+  <si>
+    <t>187-/w</t>
+  </si>
+  <si>
+    <t>199-/b</t>
+  </si>
+  <si>
+    <t>182+/b</t>
+  </si>
+  <si>
+    <t>Kacprzyk Agnieszka</t>
+  </si>
+  <si>
+    <t>161+/b</t>
+  </si>
+  <si>
+    <t>164+/w</t>
+  </si>
+  <si>
+    <t>Johansson Kim</t>
+  </si>
+  <si>
+    <t>148+/b</t>
+  </si>
+  <si>
+    <t>124-/w</t>
+  </si>
+  <si>
+    <t>146-/b</t>
+  </si>
+  <si>
+    <t>134+/w</t>
+  </si>
+  <si>
+    <t>Ruzicka Martin</t>
+  </si>
+  <si>
+    <t>123+/b</t>
+  </si>
+  <si>
+    <t>Saering Patrick</t>
+  </si>
+  <si>
+    <t>128+/w</t>
+  </si>
+  <si>
+    <t>113+/b</t>
+  </si>
+  <si>
+    <t>100+/b</t>
+  </si>
+  <si>
+    <t>Groot Ger_de</t>
+  </si>
+  <si>
+    <t>131-/b</t>
+  </si>
+  <si>
+    <t>147-/w</t>
+  </si>
+  <si>
+    <t>Schomberg Niels</t>
+  </si>
+  <si>
+    <t>159+/w</t>
+  </si>
+  <si>
+    <t>120+/w</t>
+  </si>
+  <si>
+    <t>136+/b</t>
+  </si>
+  <si>
+    <t>97-/w</t>
+  </si>
+  <si>
+    <t>Valkonen Jouni</t>
+  </si>
+  <si>
+    <t>125+/w</t>
+  </si>
+  <si>
+    <t>140-/b</t>
+  </si>
+  <si>
+    <t>135-/w</t>
+  </si>
+  <si>
+    <t>171+/w</t>
+  </si>
+  <si>
+    <t>Maula Anttoni</t>
+  </si>
+  <si>
+    <t>175+/b</t>
+  </si>
+  <si>
+    <t>156+/b</t>
+  </si>
+  <si>
+    <t>87-/w</t>
+  </si>
+  <si>
+    <t>Seres Julia</t>
+  </si>
+  <si>
+    <t>153+/w</t>
+  </si>
+  <si>
+    <t>119+/b</t>
+  </si>
+  <si>
+    <t>95-/b</t>
+  </si>
+  <si>
+    <t>124+/w</t>
+  </si>
+  <si>
+    <t>86-/w</t>
+  </si>
+  <si>
+    <t>Digard Martin</t>
+  </si>
+  <si>
+    <t>163-/w</t>
+  </si>
+  <si>
+    <t>183-/b</t>
+  </si>
+  <si>
+    <t>200+/w</t>
+  </si>
+  <si>
+    <t>152+/b</t>
+  </si>
+  <si>
+    <t>Nguyen Cuong</t>
+  </si>
+  <si>
+    <t>145-/b</t>
+  </si>
+  <si>
+    <t>136+/w</t>
+  </si>
+  <si>
+    <t>151-/w</t>
+  </si>
+  <si>
+    <t>153+/b</t>
+  </si>
+  <si>
+    <t>Frejlak Jan</t>
+  </si>
+  <si>
+    <t>147-/b</t>
+  </si>
+  <si>
+    <t>154+/w</t>
+  </si>
+  <si>
+    <t>126+/b</t>
+  </si>
+  <si>
+    <t>101-/w</t>
+  </si>
+  <si>
+    <t>168+/w</t>
+  </si>
+  <si>
+    <t>Mos Ewa</t>
+  </si>
+  <si>
+    <t>127+/b</t>
+  </si>
+  <si>
+    <t>121-/w</t>
+  </si>
+  <si>
+    <t>144-/w</t>
+  </si>
+  <si>
+    <t>Silles Marco</t>
+  </si>
+  <si>
+    <t>157+/b</t>
+  </si>
+  <si>
+    <t>126+/w</t>
+  </si>
+  <si>
+    <t>104-/b</t>
+  </si>
+  <si>
+    <t>Masson Fabien</t>
+  </si>
+  <si>
+    <t>125-/b</t>
+  </si>
+  <si>
+    <t>Sosnicka-Ciesla Anna</t>
+  </si>
+  <si>
+    <t>140+/w</t>
+  </si>
+  <si>
+    <t>101-/b</t>
+  </si>
+  <si>
+    <t>152-/b</t>
+  </si>
+  <si>
+    <t>167+/w</t>
+  </si>
+  <si>
+    <t>Satkus Simonas</t>
+  </si>
+  <si>
+    <t>166-/b</t>
+  </si>
+  <si>
+    <t>176+/w</t>
+  </si>
+  <si>
+    <t>131+/w</t>
+  </si>
+  <si>
+    <t>John Wolfgang</t>
+  </si>
+  <si>
+    <t>141+/w</t>
+  </si>
+  <si>
+    <t>165-/w</t>
+  </si>
+  <si>
+    <t>134+/b</t>
+  </si>
+  <si>
+    <t>Bartova Jitka</t>
+  </si>
+  <si>
+    <t>131-/w</t>
+  </si>
+  <si>
+    <t>Raumann Frederik</t>
+  </si>
+  <si>
+    <t>94-/w</t>
+  </si>
+  <si>
+    <t>Tsukamoto Kazuo</t>
+  </si>
+  <si>
+    <t>Cho Sung-Hun</t>
+  </si>
+  <si>
+    <t>164-/b</t>
+  </si>
+  <si>
+    <t>155+/w</t>
+  </si>
+  <si>
+    <t>140+/b</t>
+  </si>
+  <si>
+    <t>Matsunaga Kiyoshi</t>
+  </si>
+  <si>
+    <t>124-/b</t>
+  </si>
+  <si>
+    <t>201+/b</t>
+  </si>
+  <si>
+    <t>139-/w</t>
+  </si>
+  <si>
+    <t>Almintas Paulius</t>
+  </si>
+  <si>
+    <t>195-/b</t>
+  </si>
+  <si>
+    <t>140-/w</t>
+  </si>
+  <si>
+    <t>Vasiliauskas Rytis</t>
+  </si>
+  <si>
+    <t>141-/b</t>
+  </si>
+  <si>
+    <t>184-/b</t>
+  </si>
+  <si>
+    <t>229-/w</t>
+  </si>
+  <si>
+    <t>Park Moon_Jin</t>
+  </si>
+  <si>
+    <t>156-/w</t>
+  </si>
+  <si>
+    <t>151-/b</t>
+  </si>
+  <si>
+    <t>197-/w</t>
+  </si>
+  <si>
+    <t>202-/b</t>
+  </si>
+  <si>
+    <t>234-/w</t>
+  </si>
+  <si>
+    <t>Go Chun-Hee</t>
+  </si>
+  <si>
+    <t>155+/b</t>
+  </si>
+  <si>
+    <t>102+/w</t>
+  </si>
+  <si>
+    <t>89-/b</t>
+  </si>
+  <si>
+    <t>137-/w</t>
+  </si>
+  <si>
+    <t>Gudmundsson Hallbjorn</t>
+  </si>
+  <si>
+    <t>143-/w</t>
+  </si>
+  <si>
+    <t>162+/b</t>
+  </si>
+  <si>
+    <t>Trippel Lorenz</t>
+  </si>
+  <si>
+    <t>154+/b</t>
+  </si>
+  <si>
+    <t>128+/b</t>
+  </si>
+  <si>
+    <t>Youn Kyoung_Souk</t>
+  </si>
+  <si>
+    <t>206+/b</t>
+  </si>
+  <si>
+    <t>202+/b</t>
+  </si>
+  <si>
+    <t>Woskresinski Wojciech</t>
+  </si>
+  <si>
+    <t>175-/w</t>
+  </si>
+  <si>
+    <t>186+/b</t>
+  </si>
+  <si>
+    <t>Chamot Pierre-Alain</t>
+  </si>
+  <si>
+    <t>194-/b</t>
+  </si>
+  <si>
+    <t>232+/w</t>
+  </si>
+  <si>
+    <t>200+/b</t>
+  </si>
+  <si>
+    <t>Son Byoung_Nam</t>
+  </si>
+  <si>
+    <t>123-/b</t>
+  </si>
+  <si>
+    <t>157-/w</t>
+  </si>
+  <si>
+    <t>179-/b</t>
+  </si>
+  <si>
+    <t>180-/w</t>
+  </si>
+  <si>
+    <t>241-/w</t>
+  </si>
+  <si>
+    <t>Cao Ngoc-Trang</t>
+  </si>
+  <si>
+    <t>139+/b</t>
+  </si>
+  <si>
+    <t>114+/w</t>
+  </si>
+  <si>
+    <t>Gauthier Henri</t>
+  </si>
+  <si>
+    <t>151+/w</t>
+  </si>
+  <si>
+    <t>194+/w</t>
+  </si>
+  <si>
+    <t>179+/w</t>
+  </si>
+  <si>
+    <t>Mitrovic Boris</t>
+  </si>
+  <si>
+    <t>137+/w</t>
+  </si>
+  <si>
+    <t>147+/b</t>
+  </si>
+  <si>
+    <t>118+/w</t>
+  </si>
+  <si>
+    <t>30-/b</t>
+  </si>
+  <si>
+    <t>Батраев Владимир</t>
+  </si>
+  <si>
+    <t>97-/b</t>
+  </si>
+  <si>
+    <t>181+/w</t>
+  </si>
+  <si>
+    <t>144-/b</t>
+  </si>
+  <si>
+    <t>Norgela Kostas</t>
+  </si>
+  <si>
+    <t>Racz Thomas</t>
+  </si>
+  <si>
+    <t>169+/w</t>
+  </si>
+  <si>
+    <t>108-/w</t>
+  </si>
+  <si>
+    <t>Akaike Keiko</t>
+  </si>
+  <si>
+    <t>168-/b</t>
+  </si>
+  <si>
+    <t>232-/b</t>
+  </si>
+  <si>
+    <t>259+/w</t>
+  </si>
+  <si>
+    <t>218+/w</t>
+  </si>
+  <si>
+    <t>Mourik Henk</t>
+  </si>
+  <si>
+    <t>218+/b</t>
+  </si>
+  <si>
+    <t>127-/w</t>
+  </si>
+  <si>
+    <t>167-/w</t>
+  </si>
+  <si>
+    <t>203-/w</t>
+  </si>
+  <si>
+    <t>Sokol Marcin</t>
+  </si>
+  <si>
+    <t>170+/w</t>
+  </si>
+  <si>
+    <t>129+/b</t>
+  </si>
+  <si>
+    <t>157-/b</t>
+  </si>
+  <si>
+    <t>Luethke Hans-Eckart</t>
+  </si>
+  <si>
+    <t>186+/w</t>
+  </si>
+  <si>
+    <t>Soldan Leszek_Jr</t>
+  </si>
+  <si>
+    <t>187+/b</t>
+  </si>
+  <si>
+    <t>127+/w</t>
+  </si>
+  <si>
+    <t>Imiya Teruo</t>
+  </si>
+  <si>
+    <t>Ammermann Christoph</t>
+  </si>
+  <si>
+    <t>177+/b</t>
+  </si>
+  <si>
+    <t>160+/b</t>
+  </si>
+  <si>
+    <t>192-/b</t>
+  </si>
+  <si>
+    <t>Bensel Rolf</t>
+  </si>
+  <si>
+    <t>188-/w</t>
+  </si>
+  <si>
+    <t>249+/w</t>
+  </si>
+  <si>
+    <t>228+/w</t>
+  </si>
+  <si>
+    <t>Effenberg Alfred</t>
+  </si>
+  <si>
+    <t>229-/b</t>
+  </si>
+  <si>
+    <t>Norvio Eerika</t>
+  </si>
+  <si>
+    <t>161+/w</t>
+  </si>
+  <si>
+    <t>87-/b</t>
+  </si>
+  <si>
+    <t>Wysocki Piotr</t>
+  </si>
+  <si>
+    <t>184-/w</t>
+  </si>
+  <si>
+    <t>125+/b</t>
+  </si>
+  <si>
+    <t>Hricova Jana</t>
+  </si>
+  <si>
+    <t>189-/b</t>
+  </si>
+  <si>
+    <t>200-/w</t>
+  </si>
+  <si>
+    <t>226+/w</t>
+  </si>
+  <si>
+    <t>Berkman Tadeas</t>
+  </si>
+  <si>
+    <t>192+/b</t>
+  </si>
+  <si>
+    <t>160+/w</t>
+  </si>
+  <si>
+    <t>Ling Martijn_van</t>
+  </si>
+  <si>
+    <t>129-/w</t>
+  </si>
+  <si>
+    <t>Haga Erik_Nilsen</t>
+  </si>
+  <si>
+    <t>167+/b</t>
+  </si>
+  <si>
+    <t>139+/w</t>
+  </si>
+  <si>
+    <t>114-/w</t>
+  </si>
+  <si>
+    <t>Furjanic Lovro</t>
+  </si>
+  <si>
+    <t>179+/b</t>
+  </si>
+  <si>
+    <t>180+/w</t>
+  </si>
+  <si>
+    <t>Urtnowski Krzysztof</t>
+  </si>
+  <si>
+    <t>190+/w</t>
+  </si>
+  <si>
+    <t>159+/b</t>
+  </si>
+  <si>
+    <t>Bergisch Frans</t>
+  </si>
+  <si>
+    <t>172-/b</t>
+  </si>
+  <si>
+    <t>203+/w</t>
+  </si>
+  <si>
+    <t>160-/w</t>
+  </si>
+  <si>
+    <t>Zubalik Michal</t>
+  </si>
+  <si>
+    <t>199+/b</t>
+  </si>
+  <si>
+    <t>158+/w</t>
+  </si>
+  <si>
+    <t>Simunkova Martina</t>
+  </si>
+  <si>
+    <t>176+/b</t>
+  </si>
+  <si>
+    <t>205+/w</t>
+  </si>
+  <si>
+    <t>120-/w</t>
+  </si>
+  <si>
+    <t>Pittner Thomas</t>
+  </si>
+  <si>
+    <t>128-/b</t>
+  </si>
+  <si>
+    <t>255-/w</t>
+  </si>
+  <si>
+    <t>Kleczkowska Klaudia</t>
+  </si>
+  <si>
+    <t>Fabre Romain</t>
+  </si>
+  <si>
+    <t>Stoehr Marc</t>
+  </si>
+  <si>
+    <t>181-/w</t>
+  </si>
+  <si>
+    <t>230+/b</t>
+  </si>
+  <si>
+    <t>201+/w</t>
+  </si>
+  <si>
+    <t>175+/w</t>
+  </si>
+  <si>
+    <t>Runge Niels</t>
+  </si>
+  <si>
+    <t>212+/b</t>
+  </si>
+  <si>
+    <t>202-/w</t>
+  </si>
+  <si>
+    <t>198-/w</t>
+  </si>
+  <si>
+    <t>227+/b</t>
+  </si>
+  <si>
+    <t>207+/b</t>
+  </si>
+  <si>
+    <t>Zingoni Alberto</t>
+  </si>
+  <si>
+    <t>215+/b</t>
+  </si>
+  <si>
+    <t>192+/w</t>
+  </si>
+  <si>
+    <t>Ervela Olli</t>
+  </si>
+  <si>
+    <t>213+/b</t>
+  </si>
+  <si>
+    <t>204+/w</t>
+  </si>
+  <si>
+    <t>Vazquez Oscar</t>
+  </si>
+  <si>
+    <t>204-/b</t>
+  </si>
+  <si>
+    <t>209+/w</t>
+  </si>
+  <si>
+    <t>189+/b</t>
+  </si>
+  <si>
+    <t>Kadlecova Alzbeta</t>
+  </si>
+  <si>
+    <t>206+/w</t>
+  </si>
+  <si>
+    <t>169+/b</t>
+  </si>
+  <si>
+    <t>Praz Sylvain</t>
+  </si>
+  <si>
+    <t>184+/w</t>
+  </si>
+  <si>
+    <t>193+/b</t>
+  </si>
+  <si>
+    <t>147+/w</t>
+  </si>
+  <si>
+    <t>Osten David</t>
+  </si>
+  <si>
+    <t>Timko Michal</t>
+  </si>
+  <si>
+    <t>217+/w</t>
+  </si>
+  <si>
+    <t>180+/b</t>
+  </si>
+  <si>
+    <t>139-/b</t>
+  </si>
+  <si>
+    <t>161-/w</t>
+  </si>
+  <si>
+    <t>Klemsa Martin</t>
+  </si>
+  <si>
+    <t>202+/w</t>
+  </si>
+  <si>
+    <t>214+/b</t>
+  </si>
+  <si>
+    <t>152-/w</t>
+  </si>
+  <si>
+    <t>Pillon Thibault</t>
+  </si>
+  <si>
+    <t>201-/b</t>
+  </si>
+  <si>
+    <t>219+/w</t>
+  </si>
+  <si>
+    <t>159-/w</t>
+  </si>
+  <si>
+    <t>Schroeder Jan</t>
+  </si>
+  <si>
+    <t>208+/w</t>
+  </si>
+  <si>
+    <t>186-/b</t>
+  </si>
+  <si>
+    <t>211+/w</t>
+  </si>
+  <si>
+    <t>Pittner Arved</t>
+  </si>
+  <si>
+    <t>196+/w</t>
+  </si>
+  <si>
+    <t>214+/w</t>
+  </si>
+  <si>
+    <t>200-/b</t>
+  </si>
+  <si>
+    <t>230-/b</t>
+  </si>
+  <si>
+    <t>Kaskinen Juuso</t>
+  </si>
+  <si>
+    <t>210+/w</t>
+  </si>
+  <si>
+    <t>188-/b</t>
+  </si>
+  <si>
+    <t>196-/b</t>
+  </si>
+  <si>
+    <t>271+/w</t>
+  </si>
+  <si>
+    <t>Nara Taeko</t>
+  </si>
+  <si>
+    <t>197-/b</t>
+  </si>
+  <si>
+    <t>186-/w</t>
+  </si>
+  <si>
+    <t>Plikk Michael</t>
+  </si>
+  <si>
+    <t>199-/w</t>
+  </si>
+  <si>
+    <t>257+/w</t>
+  </si>
+  <si>
+    <t>216+/b</t>
+  </si>
+  <si>
+    <t>193-/w</t>
+  </si>
+  <si>
+    <t>Mulder Hans</t>
+  </si>
+  <si>
+    <t>203-/b</t>
+  </si>
+  <si>
+    <t>227-/w</t>
+  </si>
+  <si>
+    <t>255-/b</t>
+  </si>
+  <si>
+    <t>221+/w</t>
+  </si>
+  <si>
+    <t>242+/w</t>
+  </si>
+  <si>
+    <t>Partenie Octavian</t>
+  </si>
+  <si>
+    <t>233-/w</t>
+  </si>
+  <si>
+    <t>217+/b</t>
+  </si>
+  <si>
+    <t>Morca Mustafa</t>
+  </si>
+  <si>
+    <t>205-/b</t>
+  </si>
+  <si>
+    <t>230-/w</t>
+  </si>
+  <si>
+    <t>241-/b</t>
+  </si>
+  <si>
+    <t>263+/w</t>
+  </si>
+  <si>
+    <t>254+/b</t>
+  </si>
+  <si>
+    <t>Souchay Jean</t>
+  </si>
+  <si>
+    <t>214-/w</t>
+  </si>
+  <si>
+    <t>206-/b</t>
+  </si>
+  <si>
+    <t>254+/w</t>
+  </si>
+  <si>
+    <t>248+/w</t>
+  </si>
+  <si>
+    <t>Goetz Manfred</t>
+  </si>
+  <si>
+    <t>Chwedyna Zaneta</t>
+  </si>
+  <si>
+    <t>228+/b</t>
+  </si>
+  <si>
+    <t>206-/w</t>
+  </si>
+  <si>
+    <t>234-/b</t>
+  </si>
+  <si>
+    <t>Sakashita Satoshi</t>
+  </si>
+  <si>
+    <t>211+/b</t>
+  </si>
+  <si>
+    <t>201-/w</t>
+  </si>
+  <si>
+    <t>228-/w</t>
+  </si>
+  <si>
+    <t>261-/b</t>
+  </si>
+  <si>
+    <t>Rousseau Clement</t>
+  </si>
+  <si>
+    <t>259-/b</t>
+  </si>
+  <si>
+    <t>Pankoke Matias</t>
+  </si>
+  <si>
+    <t>218-/w</t>
+  </si>
+  <si>
+    <t>226-/b</t>
+  </si>
+  <si>
+    <t>222+/b</t>
+  </si>
+  <si>
+    <t>207-/w</t>
+  </si>
+  <si>
+    <t>259-/w</t>
+  </si>
+  <si>
+    <t>Jordan Daniel</t>
+  </si>
+  <si>
+    <t>232-/w</t>
+  </si>
+  <si>
+    <t>249-/b</t>
+  </si>
+  <si>
+    <t>261-/w</t>
+  </si>
+  <si>
+    <t>209-/w</t>
+  </si>
+  <si>
+    <t>Chladkova Tereza</t>
+  </si>
+  <si>
+    <t>170-/w</t>
+  </si>
+  <si>
+    <t>231+/b</t>
+  </si>
+  <si>
+    <t>169-/b</t>
+  </si>
+  <si>
+    <t>Gorlero Filippo</t>
+  </si>
+  <si>
+    <t>220+/b</t>
+  </si>
+  <si>
+    <t>231-/w</t>
+  </si>
+  <si>
+    <t>244-/w</t>
+  </si>
+  <si>
+    <t>243+/b</t>
+  </si>
+  <si>
+    <t>Martin Pete</t>
+  </si>
+  <si>
+    <t>219-/w</t>
+  </si>
+  <si>
+    <t>248+/b</t>
+  </si>
+  <si>
+    <t>Desjobert Jean-Marie</t>
+  </si>
+  <si>
+    <t>208-/b</t>
+  </si>
+  <si>
+    <t>237+/w</t>
+  </si>
+  <si>
+    <t>Maltere Julien</t>
+  </si>
+  <si>
+    <t>247+/b</t>
+  </si>
+  <si>
+    <t>216-/w</t>
+  </si>
+  <si>
+    <t>272-/w</t>
+  </si>
+  <si>
+    <t>Rommeswinkel Hendrik</t>
+  </si>
+  <si>
+    <t>227-/b</t>
+  </si>
+  <si>
+    <t>258+/w</t>
+  </si>
+  <si>
+    <t>228-/b</t>
+  </si>
+  <si>
+    <t>248-/w</t>
+  </si>
+  <si>
+    <t>262+/b</t>
+  </si>
+  <si>
+    <t>Ebert Andreas</t>
+  </si>
+  <si>
+    <t>267+/w</t>
+  </si>
+  <si>
+    <t>280-/b</t>
+  </si>
+  <si>
+    <t>Groot Yuki_de</t>
+  </si>
+  <si>
+    <t>257-/b</t>
+  </si>
+  <si>
+    <t>280+/w</t>
+  </si>
+  <si>
+    <t>242-/b</t>
+  </si>
+  <si>
+    <t>290+/b</t>
+  </si>
+  <si>
+    <t>Bednarczyk Dariusz</t>
+  </si>
+  <si>
     <t>237+/b</t>
   </si>
   <si>
-    <t>Ylonen Joonas</t>
-[...578 lines deleted...]
-    <t>194-/b</t>
+    <t>216+/w</t>
+  </si>
+  <si>
+    <t>180-/b</t>
+  </si>
+  <si>
+    <t>Ciesla Kacper</t>
   </si>
   <si>
     <t>223+/w</t>
   </si>
   <si>
-    <t>200+/b</t>
-[...83 lines deleted...]
-    <t>168-/b</t>
+    <t>208+/b</t>
+  </si>
+  <si>
+    <t>249+/b</t>
+  </si>
+  <si>
+    <t>Adriasola Alberto</t>
+  </si>
+  <si>
+    <t>236+/b</t>
+  </si>
+  <si>
+    <t>213-/w</t>
+  </si>
+  <si>
+    <t>176-/b</t>
+  </si>
+  <si>
+    <t>Drzystek Andrzej</t>
+  </si>
+  <si>
+    <t>215+/w</t>
+  </si>
+  <si>
+    <t>177+/w</t>
+  </si>
+  <si>
+    <t>113-/w</t>
+  </si>
+  <si>
+    <t>Csizmadia Robert</t>
+  </si>
+  <si>
+    <t>238+/w</t>
+  </si>
+  <si>
+    <t>210+/b</t>
+  </si>
+  <si>
+    <t>192-/w</t>
+  </si>
+  <si>
+    <t>226+/b</t>
+  </si>
+  <si>
+    <t>Janyst Karol</t>
+  </si>
+  <si>
+    <t>219+/b</t>
+  </si>
+  <si>
+    <t>235+/b</t>
+  </si>
+  <si>
+    <t>Ludl Adriaan-Alexander</t>
+  </si>
+  <si>
+    <t>235+/w</t>
+  </si>
+  <si>
+    <t>161-/b</t>
+  </si>
+  <si>
+    <t>Vennink David</t>
+  </si>
+  <si>
+    <t>225+/b</t>
+  </si>
+  <si>
+    <t>207+/w</t>
+  </si>
+  <si>
+    <t>209+/b</t>
+  </si>
+  <si>
+    <t>Daverkausen Bernd</t>
+  </si>
+  <si>
+    <t>224+/w</t>
+  </si>
+  <si>
+    <t>213+/w</t>
+  </si>
+  <si>
+    <t>Balduin Kalli</t>
+  </si>
+  <si>
+    <t>254-/w</t>
+  </si>
+  <si>
+    <t>Durand Briac</t>
+  </si>
+  <si>
+    <t>263-/b</t>
+  </si>
+  <si>
+    <t>290-/w</t>
+  </si>
+  <si>
+    <t>301+/b</t>
+  </si>
+  <si>
+    <t>Huyshe Roger</t>
+  </si>
+  <si>
+    <t>226-/w</t>
+  </si>
+  <si>
+    <t>269+/w</t>
+  </si>
+  <si>
+    <t>271-/b</t>
+  </si>
+  <si>
+    <t>221-/b</t>
+  </si>
+  <si>
+    <t>Kuroda Ken</t>
+  </si>
+  <si>
+    <t>242-/w</t>
+  </si>
+  <si>
+    <t>271-/w</t>
+  </si>
+  <si>
+    <t>291+/b</t>
+  </si>
+  <si>
+    <t>247-/w</t>
+  </si>
+  <si>
+    <t>Malinic Natasa</t>
+  </si>
+  <si>
+    <t>Okawa Atsuko</t>
+  </si>
+  <si>
+    <t>257-/w</t>
+  </si>
+  <si>
+    <t>269-/b</t>
+  </si>
+  <si>
+    <t>291-/w</t>
+  </si>
+  <si>
+    <t>Fraczak Pawel</t>
+  </si>
+  <si>
+    <t>236+/w</t>
+  </si>
+  <si>
+    <t>Bensen Paul</t>
+  </si>
+  <si>
+    <t>256+/w</t>
+  </si>
+  <si>
+    <t>238+/b</t>
+  </si>
+  <si>
+    <t>209-/b</t>
+  </si>
+  <si>
+    <t>225+/w</t>
+  </si>
+  <si>
+    <t>Chauvin Christian</t>
+  </si>
+  <si>
+    <t>Wojnowski Przemyslaw</t>
+  </si>
+  <si>
+    <t>258-/b</t>
+  </si>
+  <si>
+    <t>272+/w</t>
+  </si>
+  <si>
+    <t>250+/w</t>
+  </si>
+  <si>
+    <t>Lamming Bob</t>
+  </si>
+  <si>
+    <t>284+/b</t>
+  </si>
+  <si>
+    <t>265+/w</t>
+  </si>
+  <si>
+    <t>Ozisik Kivanc</t>
+  </si>
+  <si>
+    <t>Panico Frederic</t>
+  </si>
+  <si>
+    <t>245+/b</t>
+  </si>
+  <si>
+    <t>222-/w</t>
+  </si>
+  <si>
+    <t>Tozser Imre</t>
+  </si>
+  <si>
+    <t>220-/w</t>
+  </si>
+  <si>
+    <t>223+/b</t>
+  </si>
+  <si>
+    <t>211-/b</t>
+  </si>
+  <si>
+    <t>Anderson Christian</t>
+  </si>
+  <si>
+    <t>251+/b</t>
+  </si>
+  <si>
+    <t>245+/w</t>
+  </si>
+  <si>
+    <t>Kasahara Hideo</t>
+  </si>
+  <si>
+    <t>254-/b</t>
+  </si>
+  <si>
+    <t>266+/w</t>
+  </si>
+  <si>
+    <t>244-/b</t>
+  </si>
+  <si>
+    <t>262-/b</t>
+  </si>
+  <si>
+    <t>Sonnenberger Joerg</t>
+  </si>
+  <si>
+    <t>249-/w</t>
+  </si>
+  <si>
+    <t>267-/w</t>
+  </si>
+  <si>
+    <t>301-/b</t>
+  </si>
+  <si>
+    <t>Furuyama Michiyo</t>
+  </si>
+  <si>
+    <t>290-/b</t>
+  </si>
+  <si>
+    <t>Osthaus Martin</t>
+  </si>
+  <si>
+    <t>265-/b</t>
+  </si>
+  <si>
+    <t>270-/b</t>
+  </si>
+  <si>
+    <t>286-/w</t>
+  </si>
+  <si>
+    <t>Brummelkamp Erik</t>
+  </si>
+  <si>
+    <t>210-/w</t>
+  </si>
+  <si>
+    <t>Fraczak Jan</t>
+  </si>
+  <si>
+    <t>253+/b</t>
+  </si>
+  <si>
+    <t>205+/b</t>
+  </si>
+  <si>
+    <t>Sanada Takasama</t>
+  </si>
+  <si>
+    <t>275+/w</t>
+  </si>
+  <si>
+    <t>247-/b</t>
+  </si>
+  <si>
+    <t>Duevel Gunnar</t>
+  </si>
+  <si>
+    <t>240+/b</t>
+  </si>
+  <si>
+    <t>207-/b</t>
+  </si>
+  <si>
+    <t>247+/w</t>
+  </si>
+  <si>
+    <t>231-/b</t>
+  </si>
+  <si>
+    <t>Zhang Ailian</t>
+  </si>
+  <si>
+    <t>244+/w</t>
   </si>
   <si>
     <t>223-/b</t>
   </si>
   <si>
-    <t>242+/w</t>
-[...74 lines deleted...]
-    <t>Effenberg Alfred</t>
+    <t>248-/b</t>
+  </si>
+  <si>
+    <t>292+/w</t>
+  </si>
+  <si>
+    <t>245-/b</t>
+  </si>
+  <si>
+    <t>Surma Bartosz</t>
+  </si>
+  <si>
+    <t>252+/w</t>
+  </si>
+  <si>
+    <t>224+/b</t>
+  </si>
+  <si>
+    <t>Султанбеков Дамир</t>
+  </si>
+  <si>
+    <t>Jansky Jakub</t>
+  </si>
+  <si>
+    <t>268+/w</t>
+  </si>
+  <si>
+    <t>274+/b</t>
+  </si>
+  <si>
+    <t>Scheitler Karl</t>
+  </si>
+  <si>
+    <t>265-/w</t>
+  </si>
+  <si>
+    <t>273+/b</t>
+  </si>
+  <si>
+    <t>266+/b</t>
+  </si>
+  <si>
+    <t>223-/w</t>
+  </si>
+  <si>
+    <t>Parton Maurizio</t>
+  </si>
+  <si>
+    <t>264+/b</t>
+  </si>
+  <si>
+    <t>251+/w</t>
+  </si>
+  <si>
+    <t>210-/b</t>
+  </si>
+  <si>
+    <t>Sampedro Juan</t>
+  </si>
+  <si>
+    <t>263-/w</t>
+  </si>
+  <si>
+    <t>282+/b</t>
+  </si>
+  <si>
+    <t>278+/w</t>
+  </si>
+  <si>
+    <t>272-/b</t>
+  </si>
+  <si>
+    <t>281+/w</t>
+  </si>
+  <si>
+    <t>Zimdars Joschka</t>
+  </si>
+  <si>
+    <t>253+/w</t>
+  </si>
+  <si>
+    <t>270+/w</t>
+  </si>
+  <si>
+    <t>Rewera Tomasz</t>
+  </si>
+  <si>
+    <t>250-/b</t>
+  </si>
+  <si>
+    <t>262-/w</t>
+  </si>
+  <si>
+    <t>Szychowiak Wojciech</t>
+  </si>
+  <si>
+    <t>276-/b</t>
+  </si>
+  <si>
+    <t>289+/w</t>
+  </si>
+  <si>
+    <t>224-/b</t>
+  </si>
+  <si>
+    <t>Malinowski Helena</t>
+  </si>
+  <si>
+    <t>287+/b</t>
+  </si>
+  <si>
+    <t>283+/w</t>
+  </si>
+  <si>
+    <t>267-/b</t>
+  </si>
+  <si>
+    <t>Finkelnberg Thomas</t>
+  </si>
+  <si>
+    <t>273+/w</t>
+  </si>
+  <si>
+    <t>240+/w</t>
   </si>
   <si>
     <t>237-/b</t>
   </si>
   <si>
-    <t>Norvio Eerika</t>
-[...362 lines deleted...]
-    <t>243-/b</t>
+    <t>292-/w</t>
+  </si>
+  <si>
+    <t>Paar Kurt</t>
+  </si>
+  <si>
+    <t>289+/b</t>
+  </si>
+  <si>
+    <t>Blek Dominik</t>
+  </si>
+  <si>
+    <t>282+/w</t>
+  </si>
+  <si>
+    <t>252+/b</t>
+  </si>
+  <si>
+    <t>Sassoli Cesare</t>
+  </si>
+  <si>
+    <t>268+/b</t>
+  </si>
+  <si>
+    <t>264+/w</t>
+  </si>
+  <si>
+    <t>Lim Jung-Sun</t>
+  </si>
+  <si>
+    <t>299+/b</t>
+  </si>
+  <si>
+    <t>266-/w</t>
+  </si>
+  <si>
+    <t>293+/w</t>
+  </si>
+  <si>
+    <t>Lindholm Joakim</t>
+  </si>
+  <si>
+    <t>281+/b</t>
+  </si>
+  <si>
+    <t>Merk Guido</t>
+  </si>
+  <si>
+    <t>279+/w</t>
+  </si>
+  <si>
+    <t>256-/b</t>
+  </si>
+  <si>
+    <t>289-/w</t>
+  </si>
+  <si>
+    <t>283+/b</t>
+  </si>
+  <si>
+    <t>Moesken Dietmar</t>
+  </si>
+  <si>
+    <t>292-/b</t>
+  </si>
+  <si>
+    <t>281-/w</t>
+  </si>
+  <si>
+    <t>302-/w</t>
+  </si>
+  <si>
+    <t>Bechler Ludger</t>
+  </si>
+  <si>
+    <t>280-/w</t>
+  </si>
+  <si>
+    <t>291-/b</t>
+  </si>
+  <si>
+    <t>301-/w</t>
+  </si>
+  <si>
+    <t>314+/w</t>
+  </si>
+  <si>
+    <t>287-/b</t>
+  </si>
+  <si>
+    <t>Grzywacz Michael</t>
+  </si>
+  <si>
+    <t>266-/b</t>
+  </si>
+  <si>
+    <t>264-/b</t>
+  </si>
+  <si>
+    <t>282-/w</t>
+  </si>
+  <si>
+    <t>288-/w</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Savcenko-Vasiliauski </t>
+  </si>
+  <si>
+    <t>275-/b</t>
+  </si>
+  <si>
+    <t>278-/b</t>
+  </si>
+  <si>
+    <t>Мраморов Андрей</t>
+  </si>
+  <si>
+    <t>277+/b</t>
   </si>
   <si>
     <t>276+/w</t>
   </si>
   <si>
-    <t>257+/b</t>
-[...101 lines deleted...]
-    <t>279+/w</t>
+    <t>225-/b</t>
+  </si>
+  <si>
+    <t>Кузнецов Михаил</t>
+  </si>
+  <si>
+    <t>274-/w</t>
+  </si>
+  <si>
+    <t>288+/w</t>
+  </si>
+  <si>
+    <t>276+/b</t>
+  </si>
+  <si>
+    <t>Арсентьев Егор</t>
+  </si>
+  <si>
+    <t>264-/w</t>
+  </si>
+  <si>
+    <t>300+/b</t>
+  </si>
+  <si>
+    <t>278+/b</t>
+  </si>
+  <si>
+    <t>Cieslinska Noemi</t>
+  </si>
+  <si>
+    <t>284+/w</t>
+  </si>
+  <si>
+    <t>285+/b</t>
+  </si>
+  <si>
+    <t>268-/b</t>
+  </si>
+  <si>
+    <t>275-/w</t>
+  </si>
+  <si>
+    <t>Lendo Zdzislaw</t>
+  </si>
+  <si>
+    <t>283-/b</t>
+  </si>
+  <si>
+    <t>245-/w</t>
+  </si>
+  <si>
+    <t>303+/b</t>
+  </si>
+  <si>
+    <t>Stolz Mike</t>
+  </si>
+  <si>
+    <t>299-/w</t>
+  </si>
+  <si>
+    <t>283-/w</t>
+  </si>
+  <si>
+    <t>320+/b</t>
+  </si>
+  <si>
+    <t>329+/b</t>
+  </si>
+  <si>
+    <t>Floch Andy</t>
+  </si>
+  <si>
+    <t>307+/w</t>
+  </si>
+  <si>
+    <t>Kacprzak Michal</t>
+  </si>
+  <si>
+    <t>293+/b</t>
+  </si>
+  <si>
+    <t>268-/w</t>
+  </si>
+  <si>
+    <t>277+/w</t>
+  </si>
+  <si>
+    <t>Junek Martin</t>
+  </si>
+  <si>
+    <t>284-/b</t>
+  </si>
+  <si>
+    <t>298+/w</t>
+  </si>
+  <si>
+    <t>281-/b</t>
+  </si>
+  <si>
+    <t>300+/w</t>
+  </si>
+  <si>
+    <t>Tobias Jiri</t>
+  </si>
+  <si>
+    <t>270-/w</t>
+  </si>
+  <si>
+    <t>275+/b</t>
+  </si>
+  <si>
+    <t>Wegiel Ireneusz</t>
+  </si>
+  <si>
+    <t>285+/w</t>
+  </si>
+  <si>
+    <t>270+/b</t>
+  </si>
+  <si>
+    <t>225-/w</t>
+  </si>
+  <si>
+    <t>Sek Tomasz</t>
+  </si>
+  <si>
+    <t>238-/w</t>
+  </si>
+  <si>
+    <t>250+/b</t>
+  </si>
+  <si>
+    <t>Minias Marek</t>
+  </si>
+  <si>
+    <t>294+/b</t>
+  </si>
+  <si>
+    <t>269+/b</t>
+  </si>
+  <si>
+    <t>Hoedtke Matthias</t>
+  </si>
+  <si>
+    <t>287-/w</t>
+  </si>
+  <si>
+    <t>300-/b</t>
+  </si>
+  <si>
+    <t>306+/w</t>
+  </si>
+  <si>
+    <t>299+/w</t>
   </si>
   <si>
     <t>273-/b</t>
   </si>
   <si>
-    <t>234-/b</t>
-[...23 lines deleted...]
-    <t>283-/w</t>
+    <t>Meyer Jan_Christian</t>
+  </si>
+  <si>
+    <t>317+/b</t>
+  </si>
+  <si>
+    <t>Chamot Fabrice</t>
+  </si>
+  <si>
+    <t>303-/w</t>
+  </si>
+  <si>
+    <t>306-/b</t>
+  </si>
+  <si>
+    <t>330-/b</t>
+  </si>
+  <si>
+    <t>336-/w</t>
+  </si>
+  <si>
+    <t>Hassel Ulf_von</t>
+  </si>
+  <si>
+    <t>300-/w</t>
+  </si>
+  <si>
+    <t>317-/w</t>
+  </si>
+  <si>
+    <t>314-/b</t>
+  </si>
+  <si>
+    <t>332-/b</t>
+  </si>
+  <si>
+    <t>342+/w</t>
+  </si>
+  <si>
+    <t>Grotepass Christoph</t>
+  </si>
+  <si>
+    <t>298-/b</t>
+  </si>
+  <si>
+    <t>307-/w</t>
+  </si>
+  <si>
+    <t>327+/b</t>
+  </si>
+  <si>
+    <t>Podbiol Krzysztof</t>
+  </si>
+  <si>
+    <t>297+/w</t>
+  </si>
+  <si>
+    <t>288-/b</t>
+  </si>
+  <si>
+    <t>302-/b</t>
+  </si>
+  <si>
+    <t>316+/w</t>
+  </si>
+  <si>
+    <t>Woewodskaya Julia</t>
+  </si>
+  <si>
+    <t>304+/w</t>
+  </si>
+  <si>
+    <t>273-/w</t>
+  </si>
+  <si>
+    <t>293-/b</t>
+  </si>
+  <si>
+    <t>314-/w</t>
+  </si>
+  <si>
+    <t>Bensel Naomi</t>
   </si>
   <si>
     <t>296+/b</t>
   </si>
   <si>
-    <t>Ludl Adriaan-Alexander</t>
-[...296 lines deleted...]
-    <t>258-/b</t>
+    <t>322-/b</t>
+  </si>
+  <si>
+    <t>Janos Radim</t>
+  </si>
+  <si>
+    <t>302+/b</t>
+  </si>
+  <si>
+    <t>305+/w</t>
+  </si>
+  <si>
+    <t>236-/w</t>
+  </si>
+  <si>
+    <t>Dubois Pascal</t>
+  </si>
+  <si>
+    <t>315+/b</t>
+  </si>
+  <si>
+    <t>Boviz Laszlo</t>
+  </si>
+  <si>
+    <t>295+/b</t>
+  </si>
+  <si>
+    <t>294-/w</t>
+  </si>
+  <si>
+    <t>284-/w</t>
+  </si>
+  <si>
+    <t>306+/b</t>
+  </si>
+  <si>
+    <t>Postulka Angela</t>
+  </si>
+  <si>
+    <t>299-/b</t>
+  </si>
+  <si>
+    <t>312+/w</t>
+  </si>
+  <si>
+    <t>307-/b</t>
+  </si>
+  <si>
+    <t>332-/w</t>
+  </si>
+  <si>
+    <t>Kraus Carsten</t>
+  </si>
+  <si>
+    <t>322-/w</t>
+  </si>
+  <si>
+    <t>335-/b</t>
+  </si>
+  <si>
+    <t>Zemor Solal</t>
+  </si>
+  <si>
+    <t>316+/b</t>
+  </si>
+  <si>
+    <t>295+/w</t>
+  </si>
+  <si>
+    <t>330+/w</t>
+  </si>
+  <si>
+    <t>Sento Chizuko</t>
+  </si>
+  <si>
+    <t>319+/w</t>
+  </si>
+  <si>
+    <t>297+/b</t>
+  </si>
+  <si>
+    <t>286-/b</t>
+  </si>
+  <si>
+    <t>Hertzberg Christoph</t>
+  </si>
+  <si>
+    <t>311+/w</t>
+  </si>
+  <si>
+    <t>327+/w</t>
+  </si>
+  <si>
+    <t>Anderson Elisabeth</t>
+  </si>
+  <si>
+    <t>312-/b</t>
+  </si>
+  <si>
+    <t>330-/w</t>
+  </si>
+  <si>
+    <t>336-/b</t>
+  </si>
+  <si>
+    <t>331+/w</t>
+  </si>
+  <si>
+    <t>343-/b</t>
+  </si>
+  <si>
+    <t>Caers Bart</t>
+  </si>
+  <si>
+    <t>313-/b</t>
+  </si>
+  <si>
+    <t>329-/w</t>
+  </si>
+  <si>
+    <t>328-/w</t>
+  </si>
+  <si>
+    <t>334-/b</t>
+  </si>
+  <si>
+    <t>Beer Nicole_de</t>
+  </si>
+  <si>
+    <t>315-/w</t>
+  </si>
+  <si>
+    <t>308-/b</t>
+  </si>
+  <si>
+    <t>326+/b</t>
+  </si>
+  <si>
+    <t>312-/w</t>
+  </si>
+  <si>
+    <t>334-/w</t>
+  </si>
+  <si>
+    <t>Heine Dieter</t>
+  </si>
+  <si>
+    <t>309+/w</t>
+  </si>
+  <si>
+    <t>304-/b</t>
+  </si>
+  <si>
+    <t>311+/b</t>
+  </si>
+  <si>
+    <t>Podpera Milos</t>
+  </si>
+  <si>
+    <t>310+/w</t>
+  </si>
+  <si>
+    <t>316-/w</t>
+  </si>
+  <si>
+    <t>Williams Russ</t>
+  </si>
+  <si>
+    <t>305+/b</t>
+  </si>
+  <si>
+    <t>313+/w</t>
+  </si>
+  <si>
+    <t>296+/w</t>
   </si>
   <si>
     <t>277-/b</t>
   </si>
   <si>
+    <t>Trinks Anne</t>
+  </si>
+  <si>
+    <t>320-/w</t>
+  </si>
+  <si>
+    <t>328-/b</t>
+  </si>
+  <si>
+    <t>326-/b</t>
+  </si>
+  <si>
+    <t>Ponto Claudia</t>
+  </si>
+  <si>
+    <t>306-/w</t>
+  </si>
+  <si>
+    <t>318+/w</t>
+  </si>
+  <si>
+    <t>313+/b</t>
+  </si>
+  <si>
+    <t>Popovic Marko</t>
+  </si>
+  <si>
+    <t>320+/w</t>
+  </si>
+  <si>
+    <t>Aengenendt Felix</t>
+  </si>
+  <si>
+    <t>327-/w</t>
+  </si>
+  <si>
+    <t>316-/b</t>
+  </si>
+  <si>
+    <t>335-/w</t>
+  </si>
+  <si>
+    <t>342-/w</t>
+  </si>
+  <si>
+    <t>339-/b</t>
+  </si>
+  <si>
+    <t>Ruzicka Michael</t>
+  </si>
+  <si>
+    <t>339-/w</t>
+  </si>
+  <si>
+    <t>337-/b</t>
+  </si>
+  <si>
+    <t>Fernandez-Pradier Melan</t>
+  </si>
+  <si>
+    <t>317-/b</t>
+  </si>
+  <si>
+    <t>328+/w</t>
+  </si>
+  <si>
     <t>285-/w</t>
   </si>
   <si>
-    <t>Furuyama Michiyo</t>
-[...20 lines deleted...]
-    <t>270-/w</t>
+    <t>Ganeeva Gulya</t>
+  </si>
+  <si>
+    <t>Vasa Vojtech</t>
+  </si>
+  <si>
+    <t>321+/w</t>
+  </si>
+  <si>
+    <t>319+/b</t>
+  </si>
+  <si>
+    <t>308+/w</t>
+  </si>
+  <si>
+    <t>Riedeman Marcel</t>
+  </si>
+  <si>
+    <t>Finkelnberg Hans</t>
+  </si>
+  <si>
+    <t>326-/w</t>
+  </si>
+  <si>
+    <t>351-/b</t>
+  </si>
+  <si>
+    <t>Kim Kyoung-Ran</t>
+  </si>
+  <si>
+    <t>331-/b</t>
+  </si>
+  <si>
+    <t>327-/b</t>
+  </si>
+  <si>
+    <t>337-/w</t>
+  </si>
+  <si>
+    <t>348-/w</t>
+  </si>
+  <si>
+    <t>Timmins Brian</t>
+  </si>
+  <si>
+    <t>329-/b</t>
+  </si>
+  <si>
+    <t>311-/w</t>
+  </si>
+  <si>
+    <t>324+/b</t>
+  </si>
+  <si>
+    <t>315+/w</t>
+  </si>
+  <si>
+    <t>Gillet Vincent</t>
+  </si>
+  <si>
+    <t>318+/b</t>
+  </si>
+  <si>
+    <t>325+/w</t>
+  </si>
+  <si>
+    <t>297-/w</t>
+  </si>
+  <si>
+    <t>313-/w</t>
+  </si>
+  <si>
+    <t>Papazafiropulos Nicola</t>
+  </si>
+  <si>
+    <t>323+/w</t>
+  </si>
+  <si>
+    <t>320-/b</t>
+  </si>
+  <si>
+    <t>310+/b</t>
+  </si>
+  <si>
+    <t>Kubitova Josefa</t>
+  </si>
+  <si>
+    <t>326+/w</t>
+  </si>
+  <si>
+    <t>312+/b</t>
+  </si>
+  <si>
+    <t>Szelag Mateusz</t>
+  </si>
+  <si>
+    <t>324+/w</t>
+  </si>
+  <si>
+    <t>309+/b</t>
+  </si>
+  <si>
+    <t>Kolos Khrystyna</t>
+  </si>
+  <si>
+    <t>333+/w</t>
+  </si>
+  <si>
+    <t>309-/b</t>
+  </si>
+  <si>
+    <t>310-/b</t>
+  </si>
+  <si>
+    <t>Kurzawa Krzysztof</t>
+  </si>
+  <si>
+    <t>343+/b</t>
+  </si>
+  <si>
+    <t>323+/b</t>
+  </si>
+  <si>
+    <t>304+/b</t>
+  </si>
+  <si>
+    <t>Aliberti Emanuele</t>
+  </si>
+  <si>
+    <t>345+/w</t>
+  </si>
+  <si>
+    <t>344-/w</t>
+  </si>
+  <si>
+    <t>Bugaj Robert</t>
+  </si>
+  <si>
+    <t>337+/b</t>
+  </si>
+  <si>
+    <t>Moudrik Josef</t>
+  </si>
+  <si>
+    <t>Thao Michael</t>
+  </si>
+  <si>
+    <t>334+/b</t>
+  </si>
+  <si>
+    <t>Praus Jan</t>
+  </si>
+  <si>
+    <t>340+/b</t>
+  </si>
+  <si>
+    <t>338+/b</t>
+  </si>
+  <si>
+    <t>325+/b</t>
+  </si>
+  <si>
+    <t>Minjina Dragos</t>
+  </si>
+  <si>
+    <t>342-/b</t>
+  </si>
+  <si>
+    <t>348+/w</t>
+  </si>
+  <si>
+    <t>345+/b</t>
+  </si>
+  <si>
+    <t>Platek Justyna</t>
+  </si>
+  <si>
+    <t>341+/w</t>
+  </si>
+  <si>
+    <t>333+/b</t>
+  </si>
+  <si>
+    <t>Walkiewicz Adam</t>
+  </si>
+  <si>
+    <t>345-/b</t>
+  </si>
+  <si>
+    <t>350+/w</t>
+  </si>
+  <si>
+    <t>354+/b</t>
+  </si>
+  <si>
+    <t>Dubowik Krzysztof</t>
+  </si>
+  <si>
+    <t>343-/w</t>
+  </si>
+  <si>
+    <t>351-/w</t>
+  </si>
+  <si>
+    <t>352+/b</t>
+  </si>
+  <si>
+    <t>Djubek Boris</t>
+  </si>
+  <si>
+    <t>338+/w</t>
+  </si>
+  <si>
+    <t>340+/w</t>
   </si>
   <si>
     <t>296-/b</t>
   </si>
   <si>
-    <t>Osthaus Martin</t>
-[...719 lines deleted...]
-    <t>Ruzicka Michael</t>
+    <t>Csizmadia Miklos</t>
+  </si>
+  <si>
+    <t>341+/b</t>
+  </si>
+  <si>
+    <t>344+/b</t>
+  </si>
+  <si>
+    <t>Kwietniewska Daria</t>
+  </si>
+  <si>
+    <t>347+/b</t>
+  </si>
+  <si>
+    <t>348-/b</t>
+  </si>
+  <si>
+    <t>Walther Sven</t>
+  </si>
+  <si>
+    <t>354+/w</t>
+  </si>
+  <si>
+    <t>344-/b</t>
+  </si>
+  <si>
+    <t>333-/b</t>
+  </si>
+  <si>
+    <t>338-/w</t>
+  </si>
+  <si>
+    <t>Ito Keiko</t>
+  </si>
+  <si>
+    <t>349+/b</t>
+  </si>
+  <si>
+    <t>Swiatkowska Ewa</t>
+  </si>
+  <si>
+    <t>352-/b</t>
+  </si>
+  <si>
+    <t>350+/b</t>
+  </si>
+  <si>
+    <t>358-/w</t>
+  </si>
+  <si>
+    <t>361-/b</t>
+  </si>
+  <si>
+    <t>Vaigl Karel</t>
+  </si>
+  <si>
+    <t>346+/w</t>
+  </si>
+  <si>
+    <t>338-/b</t>
+  </si>
+  <si>
+    <t>352+/w</t>
+  </si>
+  <si>
+    <t>344+/w</t>
+  </si>
+  <si>
+    <t>Malkiewicz Wojciech</t>
+  </si>
+  <si>
+    <t>350-/w</t>
+  </si>
+  <si>
+    <t>356+/b</t>
+  </si>
+  <si>
+    <t>346-/w</t>
+  </si>
+  <si>
+    <t>359+/w</t>
+  </si>
+  <si>
+    <t>Zazo Javier</t>
+  </si>
+  <si>
+    <t>354-/w</t>
+  </si>
+  <si>
+    <t>347-/w</t>
+  </si>
+  <si>
+    <t>340-/b</t>
+  </si>
+  <si>
+    <t>365+/b</t>
+  </si>
+  <si>
+    <t>Kubita Mikulas</t>
+  </si>
+  <si>
+    <t>346+/b</t>
+  </si>
+  <si>
+    <t>Hanke Antoni</t>
+  </si>
+  <si>
+    <t>353+/b</t>
+  </si>
+  <si>
+    <t>347+/w</t>
+  </si>
+  <si>
+    <t>341-/w</t>
+  </si>
+  <si>
+    <t>355-/w</t>
+  </si>
+  <si>
+    <t>Wesolek Przemyslaw</t>
+  </si>
+  <si>
+    <t>352-/w</t>
+  </si>
+  <si>
+    <t>355+/b</t>
+  </si>
+  <si>
+    <t>354-/b</t>
+  </si>
+  <si>
+    <t>356+/w</t>
+  </si>
+  <si>
+    <t>358+/w</t>
+  </si>
+  <si>
+    <t>Мраморов Михаил</t>
+  </si>
+  <si>
+    <t>353+/w</t>
   </si>
   <si>
     <t>340-/w</t>
   </si>
   <si>
-    <t>338-/b</t>
-[...269 lines deleted...]
-    <t>344-/b</t>
+    <t>Vasova Dita</t>
+  </si>
+  <si>
+    <t>358+/b</t>
+  </si>
+  <si>
+    <t>353-/w</t>
+  </si>
+  <si>
+    <t>361-/w</t>
+  </si>
+  <si>
+    <t>363+/b</t>
+  </si>
+  <si>
+    <t>Schomberg Jan_Hendrik</t>
+  </si>
+  <si>
+    <t>357+/w</t>
+  </si>
+  <si>
+    <t>349-/w</t>
+  </si>
+  <si>
+    <t>358-/b</t>
+  </si>
+  <si>
+    <t>353-/b</t>
+  </si>
+  <si>
+    <t>363-/w</t>
+  </si>
+  <si>
+    <t>Riedeman Emil</t>
+  </si>
+  <si>
+    <t>356-/b</t>
+  </si>
+  <si>
+    <t>Durand Tudual</t>
+  </si>
+  <si>
+    <t>364+/b</t>
+  </si>
+  <si>
+    <t>Timmins Kathleen</t>
+  </si>
+  <si>
+    <t>365+/w</t>
+  </si>
+  <si>
+    <t>363-/b</t>
+  </si>
+  <si>
+    <t>364+/w</t>
+  </si>
+  <si>
+    <t>349-/b</t>
+  </si>
+  <si>
+    <t>Kondo Kimiyo</t>
+  </si>
+  <si>
+    <t>367-/w</t>
+  </si>
+  <si>
+    <t>362+/b</t>
+  </si>
+  <si>
+    <t>370-/w</t>
+  </si>
+  <si>
+    <t>369-/b</t>
+  </si>
+  <si>
+    <t>Freiburghaus Sandra</t>
+  </si>
+  <si>
+    <t>360+/w</t>
+  </si>
+  <si>
+    <t>357+/b</t>
   </si>
   <si>
     <t>349+/w</t>
   </si>
   <si>
-    <t>Dubowik Krzysztof</t>
-[...158 lines deleted...]
-    <t>363-/w</t>
+    <t>Zumer Nejc</t>
+  </si>
+  <si>
+    <t>364-/w</t>
+  </si>
+  <si>
+    <t>360-/w</t>
+  </si>
+  <si>
+    <t>371-/b</t>
+  </si>
+  <si>
+    <t>373+/b</t>
+  </si>
+  <si>
+    <t>Perrot Aurore</t>
+  </si>
+  <si>
+    <t>365-/b</t>
+  </si>
+  <si>
+    <t>362+/w</t>
+  </si>
+  <si>
+    <t>Parton Sara</t>
+  </si>
+  <si>
+    <t>359-/b</t>
+  </si>
+  <si>
+    <t>Арсентьев Андрей</t>
+  </si>
+  <si>
+    <t>363+/w</t>
+  </si>
+  <si>
+    <t>364-/b</t>
+  </si>
+  <si>
+    <t>367+/w</t>
+  </si>
+  <si>
+    <t>Vazquez Aurelio</t>
+  </si>
+  <si>
+    <t>371+/b</t>
+  </si>
+  <si>
+    <t>367+/b</t>
+  </si>
+  <si>
+    <t>369-/w</t>
+  </si>
+  <si>
+    <t>372-/w</t>
+  </si>
+  <si>
+    <t>Odobasic Drazen</t>
   </si>
   <si>
     <t>360+/b</t>
   </si>
   <si>
-    <t>Schomberg Jan_Hendrik</t>
-[...68 lines deleted...]
-    <t>369-/w</t>
+    <t>366-/w</t>
+  </si>
+  <si>
+    <t>370+/w</t>
+  </si>
+  <si>
+    <t>Dijk Steven_van</t>
+  </si>
+  <si>
+    <t>Hongisto Hennareetta</t>
+  </si>
+  <si>
+    <t>371-/w</t>
+  </si>
+  <si>
+    <t>370+/b</t>
+  </si>
+  <si>
+    <t>372+/w</t>
+  </si>
+  <si>
+    <t>366+/b</t>
+  </si>
+  <si>
+    <t>Slusarczyk Karolina</t>
+  </si>
+  <si>
+    <t>371+/w</t>
+  </si>
+  <si>
+    <t>367-/b</t>
+  </si>
+  <si>
+    <t>Goloubkov Alexandra</t>
+  </si>
+  <si>
+    <t>369+/b</t>
   </si>
   <si>
     <t>370-/b</t>
   </si>
   <si>
-    <t>Freiburghaus Sandra</t>
-[...14 lines deleted...]
-    <t>361-/w</t>
+    <t>375+/b</t>
+  </si>
+  <si>
+    <t>Warner Laura</t>
+  </si>
+  <si>
+    <t>373-/w</t>
+  </si>
+  <si>
+    <t>376+/w</t>
+  </si>
+  <si>
+    <t>Flake Saskia</t>
+  </si>
+  <si>
+    <t>372+/b</t>
+  </si>
+  <si>
+    <t>376-/w</t>
+  </si>
+  <si>
+    <t>377+/b</t>
+  </si>
+  <si>
+    <t>375-/w</t>
   </si>
   <si>
     <t>362-/w</t>
   </si>
   <si>
-    <t>371-/b</t>
-[...86 lines deleted...]
-    <t>373-/w</t>
+    <t>Nakamura Mieko</t>
+  </si>
+  <si>
+    <t>376-/b</t>
+  </si>
+  <si>
+    <t>378+/w</t>
+  </si>
+  <si>
+    <t>Szychowiak Marianna</t>
+  </si>
+  <si>
+    <t>377+/w</t>
+  </si>
+  <si>
+    <t>374+/b</t>
+  </si>
+  <si>
+    <t>Barycki Jerzy</t>
   </si>
   <si>
     <t>374+/w</t>
   </si>
   <si>
-    <t>Flake Saskia</t>
-[...2 lines deleted...]
-    <t>372+/b</t>
+    <t>372-/b</t>
+  </si>
+  <si>
+    <t>Uno Keiko</t>
+  </si>
+  <si>
+    <t>375-/b</t>
   </si>
   <si>
     <t>374-/w</t>
   </si>
   <si>
-    <t>377+/b</t>
-[...20 lines deleted...]
-    <t>Nakamura Mieko</t>
+    <t>Kim Joong-Ja</t>
   </si>
   <si>
     <t>374-/b</t>
-  </si>
-[...22 lines deleted...]
-    <t>375-/b</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
       <color theme="1"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -14707,1423 +14707,1423 @@
       </c>
       <c r="O208">
         <v>0</v>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
         <v>857</v>
       </c>
       <c r="C209" t="s">
         <v>11</v>
       </c>
       <c r="D209">
         <v>2000</v>
       </c>
       <c r="E209">
         <v>0</v>
       </c>
       <c r="F209">
         <v>0</v>
       </c>
       <c r="G209" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="H209" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="I209" t="s">
-        <v>853</v>
+        <v>860</v>
       </c>
       <c r="J209" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="K209" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="L209" t="s">
         <v>17</v>
       </c>
       <c r="M209" t="s">
         <v>17</v>
       </c>
       <c r="N209" t="s">
         <v>17</v>
       </c>
       <c r="O209">
         <v>0</v>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="C210" t="s">
         <v>11</v>
       </c>
       <c r="D210">
         <v>2000</v>
       </c>
       <c r="E210">
         <v>0</v>
       </c>
       <c r="F210">
         <v>0</v>
       </c>
       <c r="G210" t="s">
+        <v>111</v>
+      </c>
+      <c r="H210" t="s">
+        <v>847</v>
+      </c>
+      <c r="I210" t="s">
         <v>862</v>
       </c>
-      <c r="H210" t="s">
-[...2 lines deleted...]
-      <c r="I210" t="s">
+      <c r="J210" t="s">
         <v>864</v>
       </c>
-      <c r="J210" t="s">
+      <c r="K210" t="s">
         <v>865</v>
-      </c>
-[...1 lines deleted...]
-        <v>866</v>
       </c>
       <c r="L210" t="s">
         <v>17</v>
       </c>
       <c r="M210" t="s">
         <v>17</v>
       </c>
       <c r="N210" t="s">
         <v>17</v>
       </c>
       <c r="O210">
         <v>0</v>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="C211" t="s">
         <v>11</v>
       </c>
       <c r="D211">
         <v>2000</v>
       </c>
       <c r="E211">
         <v>0</v>
       </c>
       <c r="F211">
         <v>0</v>
       </c>
       <c r="G211" t="s">
-        <v>111</v>
+        <v>867</v>
       </c>
       <c r="H211" t="s">
-        <v>847</v>
+        <v>868</v>
       </c>
       <c r="I211" t="s">
-        <v>866</v>
+        <v>869</v>
       </c>
       <c r="J211" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="K211" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="L211" t="s">
         <v>17</v>
       </c>
       <c r="M211" t="s">
         <v>17</v>
       </c>
       <c r="N211" t="s">
         <v>17</v>
       </c>
       <c r="O211">
         <v>0</v>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="C212" t="s">
         <v>11</v>
       </c>
       <c r="D212">
         <v>2000</v>
       </c>
       <c r="E212">
         <v>0</v>
       </c>
       <c r="F212">
         <v>0</v>
       </c>
       <c r="G212" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="H212" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="I212" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="J212" t="s">
-        <v>874</v>
+        <v>858</v>
       </c>
       <c r="K212" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="L212" t="s">
         <v>17</v>
       </c>
       <c r="M212" t="s">
         <v>17</v>
       </c>
       <c r="N212" t="s">
         <v>17</v>
       </c>
       <c r="O212">
         <v>0</v>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="C213" t="s">
         <v>11</v>
       </c>
       <c r="D213">
         <v>2000</v>
       </c>
       <c r="E213">
         <v>0</v>
       </c>
       <c r="F213">
         <v>0</v>
       </c>
       <c r="G213" t="s">
-        <v>877</v>
+        <v>856</v>
       </c>
       <c r="H213" t="s">
-        <v>878</v>
+        <v>111</v>
       </c>
       <c r="I213" t="s">
-        <v>879</v>
+        <v>111</v>
       </c>
       <c r="J213" t="s">
-        <v>862</v>
+        <v>111</v>
       </c>
       <c r="K213" t="s">
-        <v>880</v>
+        <v>111</v>
       </c>
       <c r="L213" t="s">
         <v>17</v>
       </c>
       <c r="M213" t="s">
         <v>17</v>
       </c>
       <c r="N213" t="s">
         <v>17</v>
       </c>
       <c r="O213">
         <v>0</v>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="C214" t="s">
         <v>11</v>
       </c>
       <c r="D214">
         <v>2000</v>
       </c>
       <c r="E214">
         <v>0</v>
       </c>
       <c r="F214">
         <v>0</v>
       </c>
       <c r="G214" t="s">
-        <v>856</v>
+        <v>498</v>
       </c>
       <c r="H214" t="s">
-        <v>111</v>
+        <v>879</v>
       </c>
       <c r="I214" t="s">
-        <v>111</v>
+        <v>880</v>
       </c>
       <c r="J214" t="s">
-        <v>111</v>
+        <v>881</v>
       </c>
       <c r="K214" t="s">
         <v>111</v>
       </c>
       <c r="L214" t="s">
         <v>17</v>
       </c>
       <c r="M214" t="s">
         <v>17</v>
       </c>
       <c r="N214" t="s">
         <v>17</v>
       </c>
       <c r="O214">
         <v>0</v>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="s">
         <v>882</v>
       </c>
       <c r="C215" t="s">
         <v>11</v>
       </c>
       <c r="D215">
         <v>2000</v>
       </c>
       <c r="E215">
         <v>0</v>
       </c>
       <c r="F215">
         <v>0</v>
       </c>
       <c r="G215" t="s">
-        <v>498</v>
+        <v>883</v>
       </c>
       <c r="H215" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="I215" t="s">
-        <v>884</v>
+        <v>811</v>
       </c>
       <c r="J215" t="s">
         <v>885</v>
       </c>
       <c r="K215" t="s">
-        <v>111</v>
+        <v>886</v>
       </c>
       <c r="L215" t="s">
         <v>17</v>
       </c>
       <c r="M215" t="s">
         <v>17</v>
       </c>
       <c r="N215" t="s">
         <v>17</v>
       </c>
       <c r="O215">
         <v>0</v>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="C216" t="s">
         <v>11</v>
       </c>
       <c r="D216">
         <v>2000</v>
       </c>
       <c r="E216">
         <v>0</v>
       </c>
       <c r="F216">
         <v>0</v>
       </c>
       <c r="G216" t="s">
-        <v>887</v>
+        <v>562</v>
       </c>
       <c r="H216" t="s">
+        <v>751</v>
+      </c>
+      <c r="I216" t="s">
         <v>888</v>
       </c>
-      <c r="I216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J216" t="s">
-        <v>889</v>
+        <v>111</v>
       </c>
       <c r="K216" t="s">
-        <v>890</v>
+        <v>111</v>
       </c>
       <c r="L216" t="s">
         <v>17</v>
       </c>
       <c r="M216" t="s">
         <v>17</v>
       </c>
       <c r="N216" t="s">
         <v>17</v>
       </c>
       <c r="O216">
         <v>0</v>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="C217" t="s">
         <v>11</v>
       </c>
       <c r="D217">
         <v>2000</v>
       </c>
       <c r="E217">
         <v>0</v>
       </c>
       <c r="F217">
         <v>0</v>
       </c>
       <c r="G217" t="s">
-        <v>562</v>
+        <v>890</v>
       </c>
       <c r="H217" t="s">
-        <v>751</v>
+        <v>891</v>
       </c>
       <c r="I217" t="s">
         <v>892</v>
       </c>
       <c r="J217" t="s">
-        <v>111</v>
+        <v>893</v>
       </c>
       <c r="K217" t="s">
-        <v>111</v>
+        <v>894</v>
       </c>
       <c r="L217" t="s">
         <v>17</v>
       </c>
       <c r="M217" t="s">
         <v>17</v>
       </c>
       <c r="N217" t="s">
         <v>17</v>
       </c>
       <c r="O217">
         <v>0</v>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
       <c r="C218" t="s">
         <v>11</v>
       </c>
       <c r="D218">
         <v>2000</v>
       </c>
       <c r="E218">
         <v>0</v>
       </c>
       <c r="F218">
         <v>0</v>
       </c>
       <c r="G218" t="s">
-        <v>894</v>
+        <v>842</v>
       </c>
       <c r="H218" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="I218" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="J218" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="K218" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="L218" t="s">
         <v>17</v>
       </c>
       <c r="M218" t="s">
         <v>17</v>
       </c>
       <c r="N218" t="s">
         <v>17</v>
       </c>
       <c r="O218">
         <v>0</v>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="C219" t="s">
         <v>11</v>
       </c>
       <c r="D219">
         <v>2000</v>
       </c>
       <c r="E219">
         <v>0</v>
       </c>
       <c r="F219">
         <v>0</v>
       </c>
       <c r="G219" t="s">
-        <v>842</v>
+        <v>855</v>
       </c>
       <c r="H219" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="I219" t="s">
-        <v>901</v>
+        <v>853</v>
       </c>
       <c r="J219" t="s">
         <v>902</v>
       </c>
       <c r="K219" t="s">
         <v>903</v>
       </c>
       <c r="L219" t="s">
         <v>17</v>
       </c>
       <c r="M219" t="s">
         <v>17</v>
       </c>
       <c r="N219" t="s">
         <v>17</v>
       </c>
       <c r="O219">
         <v>0</v>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220" t="s">
         <v>904</v>
       </c>
       <c r="C220" t="s">
         <v>11</v>
       </c>
       <c r="D220">
         <v>1900</v>
       </c>
       <c r="E220">
         <v>0</v>
       </c>
       <c r="F220">
         <v>0</v>
       </c>
       <c r="G220" t="s">
-        <v>668</v>
+        <v>905</v>
       </c>
       <c r="H220" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="I220" t="s">
-        <v>906</v>
+        <v>673</v>
       </c>
       <c r="J220" t="s">
-        <v>894</v>
+        <v>907</v>
       </c>
       <c r="K220" t="s">
-        <v>854</v>
+        <v>908</v>
       </c>
       <c r="L220" t="s">
         <v>17</v>
       </c>
       <c r="M220" t="s">
         <v>17</v>
       </c>
       <c r="N220" t="s">
         <v>17</v>
       </c>
       <c r="O220">
         <v>0</v>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="C221" t="s">
         <v>11</v>
       </c>
       <c r="D221">
         <v>1900</v>
       </c>
       <c r="E221">
         <v>0</v>
       </c>
       <c r="F221">
         <v>0</v>
       </c>
       <c r="G221" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="H221" t="s">
-        <v>864</v>
+        <v>911</v>
       </c>
       <c r="I221" t="s">
-        <v>909</v>
+        <v>111</v>
       </c>
       <c r="J221" t="s">
-        <v>910</v>
+        <v>111</v>
       </c>
       <c r="K221" t="s">
-        <v>911</v>
+        <v>111</v>
       </c>
       <c r="L221" t="s">
         <v>17</v>
       </c>
       <c r="M221" t="s">
         <v>17</v>
       </c>
       <c r="N221" t="s">
         <v>17</v>
       </c>
       <c r="O221">
         <v>0</v>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222" t="s">
         <v>912</v>
       </c>
       <c r="C222" t="s">
         <v>11</v>
       </c>
       <c r="D222">
         <v>1900</v>
       </c>
       <c r="E222">
         <v>0</v>
       </c>
       <c r="F222">
         <v>0</v>
       </c>
       <c r="G222" t="s">
+        <v>111</v>
+      </c>
+      <c r="H222" t="s">
+        <v>111</v>
+      </c>
+      <c r="I222" t="s">
+        <v>111</v>
+      </c>
+      <c r="J222" t="s">
         <v>913</v>
       </c>
-      <c r="H222" t="s">
+      <c r="K222" t="s">
         <v>914</v>
-      </c>
-[...7 lines deleted...]
-        <v>809</v>
       </c>
       <c r="L222" t="s">
         <v>17</v>
       </c>
       <c r="M222" t="s">
         <v>17</v>
       </c>
       <c r="N222" t="s">
         <v>17</v>
       </c>
       <c r="O222">
         <v>0</v>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="C223" t="s">
         <v>11</v>
       </c>
       <c r="D223">
         <v>1900</v>
       </c>
       <c r="E223">
         <v>0</v>
       </c>
       <c r="F223">
         <v>0</v>
       </c>
       <c r="G223" t="s">
-        <v>889</v>
+        <v>111</v>
       </c>
       <c r="H223" t="s">
-        <v>873</v>
+        <v>916</v>
       </c>
       <c r="I223" t="s">
+        <v>917</v>
+      </c>
+      <c r="J223" t="s">
+        <v>871</v>
+      </c>
+      <c r="K223" t="s">
         <v>918</v>
-      </c>
-[...4 lines deleted...]
-        <v>920</v>
       </c>
       <c r="L223" t="s">
         <v>17</v>
       </c>
       <c r="M223" t="s">
         <v>17</v>
       </c>
       <c r="N223" t="s">
         <v>17</v>
       </c>
       <c r="O223">
         <v>0</v>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224" t="s">
-        <v>921</v>
+        <v>919</v>
       </c>
       <c r="C224" t="s">
         <v>11</v>
       </c>
       <c r="D224">
         <v>1900</v>
       </c>
       <c r="E224">
         <v>0</v>
       </c>
       <c r="F224">
         <v>0</v>
       </c>
       <c r="G224" t="s">
+        <v>920</v>
+      </c>
+      <c r="H224" t="s">
+        <v>921</v>
+      </c>
+      <c r="I224" t="s">
         <v>922</v>
-      </c>
-[...4 lines deleted...]
-        <v>720</v>
       </c>
       <c r="J224" t="s">
         <v>923</v>
       </c>
       <c r="K224" t="s">
-        <v>832</v>
+        <v>924</v>
       </c>
       <c r="L224" t="s">
         <v>17</v>
       </c>
       <c r="M224" t="s">
         <v>17</v>
       </c>
       <c r="N224" t="s">
         <v>17</v>
       </c>
       <c r="O224">
         <v>0</v>
       </c>
     </row>
     <row r="225">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="C225" t="s">
         <v>11</v>
       </c>
       <c r="D225">
         <v>1900</v>
       </c>
       <c r="E225">
         <v>0</v>
       </c>
       <c r="F225">
         <v>0</v>
       </c>
       <c r="G225" t="s">
-        <v>925</v>
+        <v>881</v>
       </c>
       <c r="H225" t="s">
+        <v>894</v>
+      </c>
+      <c r="I225" t="s">
+        <v>886</v>
+      </c>
+      <c r="J225" t="s">
         <v>926</v>
-      </c>
-[...4 lines deleted...]
-        <v>856</v>
       </c>
       <c r="K225" t="s">
         <v>927</v>
       </c>
       <c r="L225" t="s">
         <v>17</v>
       </c>
       <c r="M225" t="s">
         <v>17</v>
       </c>
       <c r="N225" t="s">
         <v>17</v>
       </c>
       <c r="O225">
         <v>0</v>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="B226" t="s">
         <v>928</v>
       </c>
       <c r="C226" t="s">
         <v>11</v>
       </c>
       <c r="D226">
         <v>1900</v>
       </c>
       <c r="E226">
         <v>0</v>
       </c>
       <c r="F226">
         <v>0</v>
       </c>
       <c r="G226" t="s">
-        <v>724</v>
+        <v>864</v>
       </c>
       <c r="H226" t="s">
         <v>929</v>
       </c>
       <c r="I226" t="s">
         <v>930</v>
       </c>
       <c r="J226" t="s">
-        <v>111</v>
+        <v>931</v>
       </c>
       <c r="K226" t="s">
-        <v>111</v>
+        <v>932</v>
       </c>
       <c r="L226" t="s">
         <v>17</v>
       </c>
       <c r="M226" t="s">
         <v>17</v>
       </c>
       <c r="N226" t="s">
         <v>17</v>
       </c>
       <c r="O226">
         <v>0</v>
       </c>
     </row>
     <row r="227">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="C227" t="s">
         <v>11</v>
       </c>
       <c r="D227">
         <v>1900</v>
       </c>
       <c r="E227">
         <v>0</v>
       </c>
       <c r="F227">
         <v>0</v>
       </c>
       <c r="G227" t="s">
-        <v>111</v>
+        <v>934</v>
       </c>
       <c r="H227" t="s">
-        <v>932</v>
+        <v>935</v>
       </c>
       <c r="I227" t="s">
-        <v>933</v>
+        <v>936</v>
       </c>
       <c r="J227" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
       <c r="K227" t="s">
-        <v>934</v>
+        <v>111</v>
       </c>
       <c r="L227" t="s">
         <v>17</v>
       </c>
       <c r="M227" t="s">
         <v>17</v>
       </c>
       <c r="N227" t="s">
         <v>17</v>
       </c>
       <c r="O227">
         <v>0</v>
       </c>
     </row>
     <row r="228">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="B228" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="C228" t="s">
         <v>11</v>
       </c>
       <c r="D228">
         <v>1900</v>
       </c>
       <c r="E228">
         <v>0</v>
       </c>
       <c r="F228">
         <v>0</v>
       </c>
       <c r="G228" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="H228" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="I228" t="s">
-        <v>938</v>
+        <v>111</v>
       </c>
       <c r="J228" t="s">
-        <v>939</v>
+        <v>856</v>
       </c>
       <c r="K228" t="s">
         <v>940</v>
       </c>
       <c r="L228" t="s">
         <v>17</v>
       </c>
       <c r="M228" t="s">
         <v>17</v>
       </c>
       <c r="N228" t="s">
         <v>17</v>
       </c>
       <c r="O228">
         <v>0</v>
       </c>
     </row>
     <row r="229">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="B229" t="s">
         <v>941</v>
       </c>
       <c r="C229" t="s">
         <v>11</v>
       </c>
       <c r="D229">
         <v>1900</v>
       </c>
       <c r="E229">
         <v>0</v>
       </c>
       <c r="F229">
         <v>0</v>
       </c>
       <c r="G229" t="s">
         <v>942</v>
       </c>
       <c r="H229" t="s">
-        <v>930</v>
+        <v>943</v>
       </c>
       <c r="I229" t="s">
-        <v>673</v>
+        <v>938</v>
       </c>
       <c r="J229" t="s">
-        <v>943</v>
+        <v>829</v>
       </c>
       <c r="K229" t="s">
         <v>944</v>
       </c>
       <c r="L229" t="s">
         <v>17</v>
       </c>
       <c r="M229" t="s">
         <v>17</v>
       </c>
       <c r="N229" t="s">
         <v>17</v>
       </c>
       <c r="O229">
         <v>0</v>
       </c>
     </row>
     <row r="230">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="B230" t="s">
         <v>945</v>
       </c>
       <c r="C230" t="s">
         <v>11</v>
       </c>
       <c r="D230">
         <v>1900</v>
       </c>
       <c r="E230">
         <v>0</v>
       </c>
       <c r="F230">
         <v>0</v>
       </c>
       <c r="G230" t="s">
+        <v>902</v>
+      </c>
+      <c r="H230" t="s">
         <v>946</v>
       </c>
-      <c r="H230" t="s">
+      <c r="I230" t="s">
         <v>947</v>
       </c>
-      <c r="I230" t="s">
+      <c r="J230" t="s">
+        <v>684</v>
+      </c>
+      <c r="K230" t="s">
         <v>948</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="L230" t="s">
         <v>17</v>
       </c>
       <c r="M230" t="s">
         <v>17</v>
       </c>
       <c r="N230" t="s">
         <v>17</v>
       </c>
       <c r="O230">
         <v>0</v>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231" t="s">
         <v>949</v>
       </c>
       <c r="C231" t="s">
         <v>11</v>
       </c>
       <c r="D231">
         <v>1900</v>
       </c>
       <c r="E231">
         <v>0</v>
       </c>
       <c r="F231">
         <v>0</v>
       </c>
       <c r="G231" t="s">
-        <v>868</v>
+        <v>950</v>
       </c>
       <c r="H231" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="I231" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="J231" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="K231" t="s">
-        <v>953</v>
+        <v>809</v>
       </c>
       <c r="L231" t="s">
         <v>17</v>
       </c>
       <c r="M231" t="s">
         <v>17</v>
       </c>
       <c r="N231" t="s">
         <v>17</v>
       </c>
       <c r="O231">
         <v>0</v>
       </c>
     </row>
     <row r="232">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232" t="s">
         <v>954</v>
       </c>
       <c r="C232" t="s">
         <v>11</v>
       </c>
       <c r="D232">
         <v>1900</v>
       </c>
       <c r="E232">
         <v>0</v>
       </c>
       <c r="F232">
         <v>0</v>
       </c>
       <c r="G232" t="s">
+        <v>668</v>
+      </c>
+      <c r="H232" t="s">
         <v>955</v>
       </c>
-      <c r="H232" t="s">
+      <c r="I232" t="s">
         <v>956</v>
       </c>
-      <c r="I232" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J232" t="s">
-        <v>829</v>
+        <v>890</v>
       </c>
       <c r="K232" t="s">
-        <v>957</v>
+        <v>854</v>
       </c>
       <c r="L232" t="s">
         <v>17</v>
       </c>
       <c r="M232" t="s">
         <v>17</v>
       </c>
       <c r="N232" t="s">
         <v>17</v>
       </c>
       <c r="O232">
         <v>0</v>
       </c>
     </row>
     <row r="233">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="B233" t="s">
-        <v>958</v>
+        <v>957</v>
       </c>
       <c r="C233" t="s">
         <v>11</v>
       </c>
       <c r="D233">
         <v>1900</v>
       </c>
       <c r="E233">
         <v>0</v>
       </c>
       <c r="F233">
         <v>0</v>
       </c>
       <c r="G233" t="s">
+        <v>958</v>
+      </c>
+      <c r="H233" t="s">
+        <v>865</v>
+      </c>
+      <c r="I233" t="s">
+        <v>720</v>
+      </c>
+      <c r="J233" t="s">
         <v>959</v>
       </c>
-      <c r="H233" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K233" t="s">
-        <v>676</v>
+        <v>832</v>
       </c>
       <c r="L233" t="s">
         <v>17</v>
       </c>
       <c r="M233" t="s">
         <v>17</v>
       </c>
       <c r="N233" t="s">
         <v>17</v>
       </c>
       <c r="O233">
         <v>0</v>
       </c>
     </row>
     <row r="234">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="B234" t="s">
-        <v>961</v>
+        <v>960</v>
       </c>
       <c r="C234" t="s">
         <v>11</v>
       </c>
       <c r="D234">
         <v>1900</v>
       </c>
       <c r="E234">
         <v>0</v>
       </c>
       <c r="F234">
         <v>0</v>
       </c>
       <c r="G234" t="s">
+        <v>961</v>
+      </c>
+      <c r="H234" t="s">
         <v>962</v>
-      </c>
-[...1 lines deleted...]
-        <v>963</v>
       </c>
       <c r="I234" t="s">
         <v>643</v>
       </c>
       <c r="J234" t="s">
-        <v>964</v>
+        <v>963</v>
       </c>
       <c r="K234" t="s">
         <v>489</v>
       </c>
       <c r="L234" t="s">
         <v>17</v>
       </c>
       <c r="M234" t="s">
         <v>17</v>
       </c>
       <c r="N234" t="s">
         <v>17</v>
       </c>
       <c r="O234">
         <v>0</v>
       </c>
     </row>
     <row r="235">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="B235" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
       <c r="C235" t="s">
         <v>11</v>
       </c>
       <c r="D235">
         <v>1900</v>
       </c>
       <c r="E235">
         <v>0</v>
       </c>
       <c r="F235">
         <v>0</v>
       </c>
       <c r="G235" t="s">
-        <v>111</v>
+        <v>965</v>
       </c>
       <c r="H235" t="s">
         <v>111</v>
       </c>
       <c r="I235" t="s">
         <v>111</v>
       </c>
       <c r="J235" t="s">
         <v>966</v>
       </c>
       <c r="K235" t="s">
-        <v>967</v>
+        <v>676</v>
       </c>
       <c r="L235" t="s">
         <v>17</v>
       </c>
       <c r="M235" t="s">
         <v>17</v>
       </c>
       <c r="N235" t="s">
         <v>17</v>
       </c>
       <c r="O235">
         <v>0</v>
       </c>
     </row>
     <row r="236">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
       <c r="C236" t="s">
         <v>11</v>
       </c>
       <c r="D236">
         <v>1900</v>
       </c>
       <c r="E236">
         <v>0</v>
       </c>
       <c r="F236">
         <v>0</v>
       </c>
       <c r="G236" t="s">
-        <v>969</v>
+        <v>724</v>
       </c>
       <c r="H236" t="s">
-        <v>970</v>
+        <v>968</v>
       </c>
       <c r="I236" t="s">
-        <v>111</v>
+        <v>906</v>
       </c>
       <c r="J236" t="s">
         <v>111</v>
       </c>
       <c r="K236" t="s">
         <v>111</v>
       </c>
       <c r="L236" t="s">
         <v>17</v>
       </c>
       <c r="M236" t="s">
         <v>17</v>
       </c>
       <c r="N236" t="s">
         <v>17</v>
       </c>
       <c r="O236">
         <v>0</v>
       </c>
     </row>
     <row r="237">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="B237" t="s">
-        <v>971</v>
+        <v>969</v>
       </c>
       <c r="C237" t="s">
         <v>11</v>
       </c>
       <c r="D237">
         <v>1900</v>
       </c>
       <c r="E237">
         <v>0</v>
       </c>
       <c r="F237">
         <v>0</v>
       </c>
       <c r="G237" t="s">
         <v>885</v>
       </c>
       <c r="H237" t="s">
-        <v>898</v>
+        <v>869</v>
       </c>
       <c r="I237" t="s">
-        <v>890</v>
+        <v>970</v>
       </c>
       <c r="J237" t="s">
+        <v>971</v>
+      </c>
+      <c r="K237" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="L237" t="s">
         <v>17</v>
       </c>
       <c r="M237" t="s">
         <v>17</v>
       </c>
       <c r="N237" t="s">
         <v>17</v>
       </c>
       <c r="O237">
         <v>0</v>
       </c>
     </row>
     <row r="238">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="B238" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
       <c r="C238" t="s">
         <v>11</v>
       </c>
       <c r="D238">
         <v>1900</v>
       </c>
       <c r="E238">
         <v>0</v>
       </c>
       <c r="F238">
         <v>0</v>
       </c>
       <c r="G238" t="s">
-        <v>859</v>
+        <v>974</v>
       </c>
       <c r="H238" t="s">
+        <v>860</v>
+      </c>
+      <c r="I238" t="s">
         <v>975</v>
       </c>
-      <c r="I238" t="s">
+      <c r="J238" t="s">
         <v>976</v>
-      </c>
-[...1 lines deleted...]
-        <v>684</v>
       </c>
       <c r="K238" t="s">
         <v>977</v>
       </c>
       <c r="L238" t="s">
         <v>17</v>
       </c>
       <c r="M238" t="s">
         <v>17</v>
       </c>
       <c r="N238" t="s">
         <v>17</v>
       </c>
       <c r="O238">
         <v>0</v>
       </c>
     </row>
     <row r="239">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239" t="s">
         <v>978</v>
       </c>
       <c r="C239" t="s">
@@ -16164,1003 +16164,1003 @@
       </c>
       <c r="O239">
         <v>0</v>
       </c>
     </row>
     <row r="240">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="B240" t="s">
         <v>983</v>
       </c>
       <c r="C240" t="s">
         <v>11</v>
       </c>
       <c r="D240">
         <v>1800</v>
       </c>
       <c r="E240">
         <v>0</v>
       </c>
       <c r="F240">
         <v>0</v>
       </c>
       <c r="G240" t="s">
-        <v>984</v>
+        <v>111</v>
       </c>
       <c r="H240" t="s">
-        <v>985</v>
+        <v>111</v>
       </c>
       <c r="I240" t="s">
-        <v>986</v>
+        <v>111</v>
       </c>
       <c r="J240" t="s">
-        <v>950</v>
+        <v>111</v>
       </c>
       <c r="K240" t="s">
-        <v>987</v>
+        <v>111</v>
       </c>
       <c r="L240" t="s">
         <v>17</v>
       </c>
       <c r="M240" t="s">
         <v>17</v>
       </c>
       <c r="N240" t="s">
         <v>17</v>
       </c>
       <c r="O240">
         <v>0</v>
       </c>
     </row>
     <row r="241">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="B241" t="s">
-        <v>988</v>
+        <v>984</v>
       </c>
       <c r="C241" t="s">
         <v>11</v>
       </c>
       <c r="D241">
         <v>1800</v>
       </c>
       <c r="E241">
         <v>0</v>
       </c>
       <c r="F241">
         <v>0</v>
       </c>
       <c r="G241" t="s">
-        <v>111</v>
+        <v>985</v>
       </c>
       <c r="H241" t="s">
-        <v>989</v>
+        <v>986</v>
       </c>
       <c r="I241" t="s">
-        <v>937</v>
+        <v>987</v>
       </c>
       <c r="J241" t="s">
-        <v>990</v>
+        <v>111</v>
       </c>
       <c r="K241" t="s">
-        <v>991</v>
+        <v>111</v>
       </c>
       <c r="L241" t="s">
         <v>17</v>
       </c>
       <c r="M241" t="s">
         <v>17</v>
       </c>
       <c r="N241" t="s">
         <v>17</v>
       </c>
       <c r="O241">
         <v>0</v>
       </c>
     </row>
     <row r="242">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="B242" t="s">
-        <v>992</v>
+        <v>988</v>
       </c>
       <c r="C242" t="s">
         <v>11</v>
       </c>
       <c r="D242">
         <v>1800</v>
       </c>
       <c r="E242">
         <v>0</v>
       </c>
       <c r="F242">
         <v>0</v>
       </c>
       <c r="G242" t="s">
-        <v>993</v>
+        <v>111</v>
       </c>
       <c r="H242" t="s">
-        <v>994</v>
+        <v>989</v>
       </c>
       <c r="I242" t="s">
-        <v>823</v>
+        <v>845</v>
       </c>
       <c r="J242" t="s">
-        <v>957</v>
+        <v>743</v>
       </c>
       <c r="K242" t="s">
-        <v>863</v>
+        <v>682</v>
       </c>
       <c r="L242" t="s">
         <v>17</v>
       </c>
       <c r="M242" t="s">
         <v>17</v>
       </c>
       <c r="N242" t="s">
         <v>17</v>
       </c>
       <c r="O242">
         <v>0</v>
       </c>
     </row>
     <row r="243">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="B243" t="s">
-        <v>995</v>
+        <v>990</v>
       </c>
       <c r="C243" t="s">
         <v>11</v>
       </c>
       <c r="D243">
         <v>1800</v>
       </c>
       <c r="E243">
         <v>0</v>
       </c>
       <c r="F243">
         <v>0</v>
       </c>
       <c r="G243" t="s">
-        <v>996</v>
+        <v>991</v>
       </c>
       <c r="H243" t="s">
-        <v>997</v>
+        <v>992</v>
       </c>
       <c r="I243" t="s">
-        <v>975</v>
+        <v>993</v>
       </c>
       <c r="J243" t="s">
-        <v>860</v>
+        <v>994</v>
       </c>
       <c r="K243" t="s">
-        <v>855</v>
+        <v>913</v>
       </c>
       <c r="L243" t="s">
         <v>17</v>
       </c>
       <c r="M243" t="s">
         <v>17</v>
       </c>
       <c r="N243" t="s">
         <v>17</v>
       </c>
       <c r="O243">
         <v>0</v>
       </c>
     </row>
     <row r="244">
       <c r="A244">
         <v>243</v>
       </c>
       <c r="B244" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="C244" t="s">
         <v>11</v>
       </c>
       <c r="D244">
         <v>1800</v>
       </c>
       <c r="E244">
         <v>0</v>
       </c>
       <c r="F244">
         <v>0</v>
       </c>
       <c r="G244" t="s">
         <v>111</v>
       </c>
       <c r="H244" t="s">
-        <v>999</v>
+        <v>111</v>
       </c>
       <c r="I244" t="s">
-        <v>845</v>
+        <v>111</v>
       </c>
       <c r="J244" t="s">
-        <v>743</v>
+        <v>111</v>
       </c>
       <c r="K244" t="s">
-        <v>682</v>
+        <v>910</v>
       </c>
       <c r="L244" t="s">
         <v>17</v>
       </c>
       <c r="M244" t="s">
         <v>17</v>
       </c>
       <c r="N244" t="s">
         <v>17</v>
       </c>
       <c r="O244">
         <v>0</v>
       </c>
     </row>
     <row r="245">
       <c r="A245">
         <v>244</v>
       </c>
       <c r="B245" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="C245" t="s">
         <v>11</v>
       </c>
       <c r="D245">
         <v>1800</v>
       </c>
       <c r="E245">
         <v>0</v>
       </c>
       <c r="F245">
         <v>0</v>
       </c>
       <c r="G245" t="s">
-        <v>1001</v>
+        <v>997</v>
       </c>
       <c r="H245" t="s">
-        <v>967</v>
+        <v>998</v>
       </c>
       <c r="I245" t="s">
-        <v>836</v>
+        <v>999</v>
       </c>
       <c r="J245" t="s">
-        <v>1002</v>
+        <v>955</v>
       </c>
       <c r="K245" t="s">
-        <v>813</v>
+        <v>111</v>
       </c>
       <c r="L245" t="s">
         <v>17</v>
       </c>
       <c r="M245" t="s">
         <v>17</v>
       </c>
       <c r="N245" t="s">
         <v>17</v>
       </c>
       <c r="O245">
         <v>0</v>
       </c>
     </row>
     <row r="246">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="B246" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="C246" t="s">
         <v>11</v>
       </c>
       <c r="D246">
         <v>1800</v>
       </c>
       <c r="E246">
         <v>0</v>
       </c>
       <c r="F246">
         <v>0</v>
       </c>
       <c r="G246" t="s">
-        <v>1004</v>
+        <v>982</v>
       </c>
       <c r="H246" t="s">
-        <v>1005</v>
+        <v>897</v>
       </c>
       <c r="I246" t="s">
-        <v>1006</v>
+        <v>1001</v>
       </c>
       <c r="J246" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
       <c r="K246" t="s">
-        <v>1008</v>
+        <v>921</v>
       </c>
       <c r="L246" t="s">
         <v>17</v>
       </c>
       <c r="M246" t="s">
         <v>17</v>
       </c>
       <c r="N246" t="s">
         <v>17</v>
       </c>
       <c r="O246">
         <v>0</v>
       </c>
     </row>
     <row r="247">
       <c r="A247">
         <v>246</v>
       </c>
       <c r="B247" t="s">
-        <v>1009</v>
+        <v>1003</v>
       </c>
       <c r="C247" t="s">
         <v>11</v>
       </c>
       <c r="D247">
         <v>1800</v>
       </c>
       <c r="E247">
         <v>0</v>
       </c>
       <c r="F247">
         <v>0</v>
       </c>
       <c r="G247" t="s">
-        <v>986</v>
+        <v>111</v>
       </c>
       <c r="H247" t="s">
-        <v>987</v>
+        <v>111</v>
       </c>
       <c r="I247" t="s">
-        <v>1010</v>
+        <v>111</v>
       </c>
       <c r="J247" t="s">
-        <v>1005</v>
+        <v>111</v>
       </c>
       <c r="K247" t="s">
-        <v>966</v>
+        <v>111</v>
       </c>
       <c r="L247" t="s">
         <v>17</v>
       </c>
       <c r="M247" t="s">
         <v>17</v>
       </c>
       <c r="N247" t="s">
         <v>17</v>
       </c>
       <c r="O247">
         <v>0</v>
       </c>
     </row>
     <row r="248">
       <c r="A248">
         <v>247</v>
       </c>
       <c r="B248" t="s">
-        <v>1011</v>
+        <v>1004</v>
       </c>
       <c r="C248" t="s">
         <v>11</v>
       </c>
       <c r="D248">
         <v>1800</v>
       </c>
       <c r="E248">
         <v>0</v>
       </c>
       <c r="F248">
         <v>0</v>
       </c>
       <c r="G248" t="s">
-        <v>952</v>
+        <v>1005</v>
       </c>
       <c r="H248" t="s">
-        <v>1012</v>
+        <v>1006</v>
       </c>
       <c r="I248" t="s">
-        <v>1013</v>
+        <v>991</v>
       </c>
       <c r="J248" t="s">
-        <v>111</v>
+        <v>929</v>
       </c>
       <c r="K248" t="s">
-        <v>111</v>
+        <v>992</v>
       </c>
       <c r="L248" t="s">
         <v>17</v>
       </c>
       <c r="M248" t="s">
         <v>17</v>
       </c>
       <c r="N248" t="s">
         <v>17</v>
       </c>
       <c r="O248">
         <v>0</v>
       </c>
     </row>
     <row r="249">
       <c r="A249">
         <v>248</v>
       </c>
       <c r="B249" t="s">
-        <v>1014</v>
+        <v>1007</v>
       </c>
       <c r="C249" t="s">
         <v>11</v>
       </c>
       <c r="D249">
         <v>1800</v>
       </c>
       <c r="E249">
         <v>0</v>
       </c>
       <c r="F249">
         <v>0</v>
       </c>
       <c r="G249" t="s">
         <v>111</v>
       </c>
       <c r="H249" t="s">
-        <v>111</v>
+        <v>1008</v>
       </c>
       <c r="I249" t="s">
-        <v>111</v>
+        <v>921</v>
       </c>
       <c r="J249" t="s">
-        <v>111</v>
+        <v>1009</v>
       </c>
       <c r="K249" t="s">
-        <v>111</v>
+        <v>1010</v>
       </c>
       <c r="L249" t="s">
         <v>17</v>
       </c>
       <c r="M249" t="s">
         <v>17</v>
       </c>
       <c r="N249" t="s">
         <v>17</v>
       </c>
       <c r="O249">
         <v>0</v>
       </c>
     </row>
     <row r="250">
       <c r="A250">
         <v>249</v>
       </c>
       <c r="B250" t="s">
-        <v>1015</v>
+        <v>1011</v>
       </c>
       <c r="C250" t="s">
         <v>11</v>
       </c>
       <c r="D250">
         <v>1800</v>
       </c>
       <c r="E250">
         <v>0</v>
       </c>
       <c r="F250">
         <v>0</v>
       </c>
       <c r="G250" t="s">
-        <v>111</v>
+        <v>1012</v>
       </c>
       <c r="H250" t="s">
-        <v>111</v>
+        <v>1013</v>
       </c>
       <c r="I250" t="s">
-        <v>111</v>
+        <v>823</v>
       </c>
       <c r="J250" t="s">
-        <v>111</v>
+        <v>944</v>
       </c>
       <c r="K250" t="s">
-        <v>969</v>
+        <v>859</v>
       </c>
       <c r="L250" t="s">
         <v>17</v>
       </c>
       <c r="M250" t="s">
         <v>17</v>
       </c>
       <c r="N250" t="s">
         <v>17</v>
       </c>
       <c r="O250">
         <v>0</v>
       </c>
     </row>
     <row r="251">
       <c r="A251">
         <v>250</v>
       </c>
       <c r="B251" t="s">
-        <v>1016</v>
+        <v>1014</v>
       </c>
       <c r="C251" t="s">
         <v>11</v>
       </c>
       <c r="D251">
         <v>1800</v>
       </c>
       <c r="E251">
         <v>0</v>
       </c>
       <c r="F251">
         <v>0</v>
       </c>
       <c r="G251" t="s">
-        <v>111</v>
+        <v>1015</v>
       </c>
       <c r="H251" t="s">
-        <v>111</v>
+        <v>1016</v>
       </c>
       <c r="I251" t="s">
-        <v>111</v>
+        <v>1017</v>
       </c>
       <c r="J251" t="s">
-        <v>111</v>
+        <v>1018</v>
       </c>
       <c r="K251" t="s">
-        <v>111</v>
+        <v>987</v>
       </c>
       <c r="L251" t="s">
         <v>17</v>
       </c>
       <c r="M251" t="s">
         <v>17</v>
       </c>
       <c r="N251" t="s">
         <v>17</v>
       </c>
       <c r="O251">
         <v>0</v>
       </c>
     </row>
     <row r="252">
       <c r="A252">
         <v>251</v>
       </c>
       <c r="B252" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="C252" t="s">
         <v>11</v>
       </c>
       <c r="D252">
         <v>1800</v>
       </c>
       <c r="E252">
         <v>0</v>
       </c>
       <c r="F252">
         <v>0</v>
       </c>
       <c r="G252" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
       <c r="H252" t="s">
-        <v>1019</v>
+        <v>970</v>
       </c>
       <c r="I252" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="J252" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="K252" t="s">
-        <v>1022</v>
+        <v>111</v>
       </c>
       <c r="L252" t="s">
         <v>17</v>
       </c>
       <c r="M252" t="s">
         <v>17</v>
       </c>
       <c r="N252" t="s">
         <v>17</v>
       </c>
       <c r="O252">
         <v>0</v>
       </c>
     </row>
     <row r="253">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="B253" t="s">
         <v>1023</v>
       </c>
       <c r="C253" t="s">
         <v>11</v>
       </c>
       <c r="D253">
         <v>1800</v>
       </c>
       <c r="E253">
         <v>0</v>
       </c>
       <c r="F253">
         <v>0</v>
       </c>
       <c r="G253" t="s">
-        <v>892</v>
+        <v>888</v>
       </c>
       <c r="H253" t="s">
         <v>980</v>
       </c>
       <c r="I253" t="s">
         <v>1024</v>
       </c>
       <c r="J253" t="s">
         <v>111</v>
       </c>
       <c r="K253" t="s">
         <v>111</v>
       </c>
       <c r="L253" t="s">
         <v>17</v>
       </c>
       <c r="M253" t="s">
         <v>17</v>
       </c>
       <c r="N253" t="s">
         <v>17</v>
       </c>
       <c r="O253">
         <v>0</v>
       </c>
     </row>
     <row r="254">
       <c r="A254">
         <v>253</v>
       </c>
       <c r="B254" t="s">
         <v>1025</v>
       </c>
       <c r="C254" t="s">
         <v>11</v>
       </c>
       <c r="D254">
         <v>1800</v>
       </c>
       <c r="E254">
         <v>0</v>
       </c>
       <c r="F254">
         <v>0</v>
       </c>
       <c r="G254" t="s">
+        <v>790</v>
+      </c>
+      <c r="H254" t="s">
         <v>1026</v>
       </c>
-      <c r="H254" t="s">
+      <c r="I254" t="s">
+        <v>111</v>
+      </c>
+      <c r="J254" t="s">
         <v>1027</v>
       </c>
-      <c r="I254" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K254" t="s">
-        <v>111</v>
+        <v>1028</v>
       </c>
       <c r="L254" t="s">
         <v>17</v>
       </c>
       <c r="M254" t="s">
         <v>17</v>
       </c>
       <c r="N254" t="s">
         <v>17</v>
       </c>
       <c r="O254">
         <v>0</v>
       </c>
     </row>
     <row r="255">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="B255" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="C255" t="s">
         <v>11</v>
       </c>
       <c r="D255">
         <v>1800</v>
       </c>
       <c r="E255">
         <v>0</v>
       </c>
       <c r="F255">
         <v>0</v>
       </c>
       <c r="G255" t="s">
-        <v>1029</v>
+        <v>999</v>
       </c>
       <c r="H255" t="s">
-        <v>918</v>
+        <v>956</v>
       </c>
       <c r="I255" t="s">
+        <v>1010</v>
+      </c>
+      <c r="J255" t="s">
+        <v>1006</v>
+      </c>
+      <c r="K255" t="s">
         <v>1030</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="L255" t="s">
         <v>17</v>
       </c>
       <c r="M255" t="s">
         <v>17</v>
       </c>
       <c r="N255" t="s">
         <v>17</v>
       </c>
       <c r="O255">
         <v>0</v>
       </c>
     </row>
     <row r="256">
       <c r="A256">
         <v>255</v>
       </c>
       <c r="B256" t="s">
-        <v>1032</v>
+        <v>1031</v>
       </c>
       <c r="C256" t="s">
         <v>11</v>
       </c>
       <c r="D256">
         <v>1800</v>
       </c>
       <c r="E256">
         <v>0</v>
       </c>
       <c r="F256">
         <v>0</v>
       </c>
       <c r="G256" t="s">
-        <v>790</v>
+        <v>1032</v>
       </c>
       <c r="H256" t="s">
+        <v>914</v>
+      </c>
+      <c r="I256" t="s">
+        <v>836</v>
+      </c>
+      <c r="J256" t="s">
         <v>1033</v>
       </c>
-      <c r="I256" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K256" t="s">
-        <v>1035</v>
+        <v>813</v>
       </c>
       <c r="L256" t="s">
         <v>17</v>
       </c>
       <c r="M256" t="s">
         <v>17</v>
       </c>
       <c r="N256" t="s">
         <v>17</v>
       </c>
       <c r="O256">
         <v>0</v>
       </c>
     </row>
     <row r="257">
       <c r="A257">
         <v>256</v>
       </c>
       <c r="B257" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="C257" t="s">
         <v>11</v>
       </c>
       <c r="D257">
         <v>1800</v>
       </c>
       <c r="E257">
         <v>0</v>
       </c>
       <c r="F257">
         <v>0</v>
       </c>
       <c r="G257" t="s">
-        <v>1037</v>
+        <v>931</v>
       </c>
       <c r="H257" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
       <c r="I257" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
       <c r="J257" t="s">
-        <v>1040</v>
+        <v>111</v>
       </c>
       <c r="K257" t="s">
-        <v>1041</v>
+        <v>111</v>
       </c>
       <c r="L257" t="s">
         <v>17</v>
       </c>
       <c r="M257" t="s">
         <v>17</v>
       </c>
       <c r="N257" t="s">
         <v>17</v>
       </c>
       <c r="O257">
         <v>0</v>
       </c>
     </row>
     <row r="258">
       <c r="A258">
         <v>257</v>
       </c>
       <c r="B258" t="s">
-        <v>1042</v>
+        <v>1037</v>
       </c>
       <c r="C258" t="s">
         <v>11</v>
       </c>
       <c r="D258">
         <v>1800</v>
       </c>
       <c r="E258">
         <v>0</v>
       </c>
       <c r="F258">
         <v>0</v>
       </c>
       <c r="G258" t="s">
-        <v>1043</v>
+        <v>1038</v>
       </c>
       <c r="H258" t="s">
-        <v>906</v>
+        <v>994</v>
       </c>
       <c r="I258" t="s">
-        <v>991</v>
+        <v>1039</v>
       </c>
       <c r="J258" t="s">
-        <v>985</v>
+        <v>1040</v>
       </c>
       <c r="K258" t="s">
-        <v>1044</v>
+        <v>1041</v>
       </c>
       <c r="L258" t="s">
         <v>17</v>
       </c>
       <c r="M258" t="s">
         <v>17</v>
       </c>
       <c r="N258" t="s">
         <v>17</v>
       </c>
       <c r="O258">
         <v>0</v>
       </c>
     </row>
     <row r="259">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="B259" t="s">
-        <v>1045</v>
+        <v>1042</v>
       </c>
       <c r="C259" t="s">
         <v>11</v>
       </c>
       <c r="D259">
         <v>1800</v>
       </c>
       <c r="E259">
         <v>0</v>
       </c>
       <c r="F259">
         <v>0</v>
       </c>
       <c r="G259" t="s">
+        <v>1043</v>
+      </c>
+      <c r="H259" t="s">
+        <v>1044</v>
+      </c>
+      <c r="I259" t="s">
+        <v>1045</v>
+      </c>
+      <c r="J259" t="s">
         <v>1046</v>
       </c>
-      <c r="H259" t="s">
+      <c r="K259" t="s">
         <v>1047</v>
-      </c>
-[...7 lines deleted...]
-        <v>111</v>
       </c>
       <c r="L259" t="s">
         <v>17</v>
       </c>
       <c r="M259" t="s">
         <v>17</v>
       </c>
       <c r="N259" t="s">
         <v>17</v>
       </c>
       <c r="O259">
         <v>0</v>
       </c>
     </row>
     <row r="260">
       <c r="A260">
         <v>259</v>
       </c>
       <c r="B260" t="s">
         <v>1048</v>
       </c>
       <c r="C260" t="s">
         <v>11</v>
       </c>
       <c r="D260">
         <v>1800</v>
       </c>
       <c r="E260">
         <v>0</v>
       </c>
       <c r="F260">
         <v>0</v>
       </c>
       <c r="G260" t="s">
-        <v>982</v>
+        <v>1049</v>
       </c>
       <c r="H260" t="s">
-        <v>901</v>
+        <v>1050</v>
       </c>
       <c r="I260" t="s">
-        <v>1049</v>
+        <v>946</v>
       </c>
       <c r="J260" t="s">
-        <v>1050</v>
+        <v>903</v>
       </c>
       <c r="K260" t="s">
-        <v>937</v>
+        <v>855</v>
       </c>
       <c r="L260" t="s">
         <v>17</v>
       </c>
       <c r="M260" t="s">
         <v>17</v>
       </c>
       <c r="N260" t="s">
         <v>17</v>
       </c>
       <c r="O260">
         <v>0</v>
       </c>
     </row>
     <row r="261">
       <c r="A261">
         <v>260</v>
       </c>
       <c r="B261" t="s">
         <v>1051</v>
       </c>
       <c r="C261" t="s">
         <v>11</v>
       </c>
       <c r="D261">
@@ -17204,2307 +17204,2307 @@
       <c r="A262">
         <v>261</v>
       </c>
       <c r="B262" t="s">
         <v>1052</v>
       </c>
       <c r="C262" t="s">
         <v>11</v>
       </c>
       <c r="D262">
         <v>1700</v>
       </c>
       <c r="E262">
         <v>0</v>
       </c>
       <c r="F262">
         <v>0</v>
       </c>
       <c r="G262" t="s">
         <v>1053</v>
       </c>
       <c r="H262" t="s">
         <v>1054</v>
       </c>
       <c r="I262" t="s">
-        <v>959</v>
+        <v>965</v>
       </c>
       <c r="J262" t="s">
-        <v>869</v>
+        <v>865</v>
       </c>
       <c r="K262" t="s">
         <v>841</v>
       </c>
       <c r="L262" t="s">
         <v>17</v>
       </c>
       <c r="M262" t="s">
         <v>17</v>
       </c>
       <c r="N262" t="s">
         <v>17</v>
       </c>
       <c r="O262">
         <v>0</v>
       </c>
     </row>
     <row r="263">
       <c r="A263">
         <v>262</v>
       </c>
       <c r="B263" t="s">
         <v>1055</v>
       </c>
       <c r="C263" t="s">
         <v>11</v>
       </c>
       <c r="D263">
         <v>1700</v>
       </c>
       <c r="E263">
         <v>0</v>
       </c>
       <c r="F263">
         <v>0</v>
       </c>
       <c r="G263" t="s">
-        <v>972</v>
+        <v>1056</v>
       </c>
       <c r="H263" t="s">
-        <v>973</v>
+        <v>1057</v>
       </c>
       <c r="I263" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="J263" t="s">
-        <v>1057</v>
+        <v>999</v>
       </c>
       <c r="K263" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="L263" t="s">
         <v>17</v>
       </c>
       <c r="M263" t="s">
         <v>17</v>
       </c>
       <c r="N263" t="s">
         <v>17</v>
       </c>
       <c r="O263">
         <v>0</v>
       </c>
     </row>
     <row r="264">
       <c r="A264">
         <v>263</v>
       </c>
       <c r="B264" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="C264" t="s">
         <v>11</v>
       </c>
       <c r="D264">
         <v>1700</v>
       </c>
       <c r="E264">
         <v>0</v>
       </c>
       <c r="F264">
         <v>0</v>
       </c>
       <c r="G264" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="H264" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="I264" t="s">
-        <v>111</v>
+        <v>989</v>
       </c>
       <c r="J264" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="K264" t="s">
-        <v>1063</v>
+        <v>111</v>
       </c>
       <c r="L264" t="s">
         <v>17</v>
       </c>
       <c r="M264" t="s">
         <v>17</v>
       </c>
       <c r="N264" t="s">
         <v>17</v>
       </c>
       <c r="O264">
         <v>0</v>
       </c>
     </row>
     <row r="265">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="B265" t="s">
         <v>1064</v>
       </c>
       <c r="C265" t="s">
         <v>11</v>
       </c>
       <c r="D265">
         <v>1700</v>
       </c>
       <c r="E265">
         <v>0</v>
       </c>
       <c r="F265">
         <v>0</v>
       </c>
       <c r="G265" t="s">
         <v>1065</v>
       </c>
       <c r="H265" t="s">
-        <v>902</v>
+        <v>1066</v>
       </c>
       <c r="I265" t="s">
-        <v>111</v>
+        <v>1067</v>
       </c>
       <c r="J265" t="s">
-        <v>111</v>
+        <v>1068</v>
       </c>
       <c r="K265" t="s">
-        <v>111</v>
+        <v>1069</v>
       </c>
       <c r="L265" t="s">
         <v>17</v>
       </c>
       <c r="M265" t="s">
         <v>17</v>
       </c>
       <c r="N265" t="s">
         <v>17</v>
       </c>
       <c r="O265">
         <v>0</v>
       </c>
     </row>
     <row r="266">
       <c r="A266">
         <v>265</v>
       </c>
       <c r="B266" t="s">
-        <v>1066</v>
+        <v>1070</v>
       </c>
       <c r="C266" t="s">
         <v>11</v>
       </c>
       <c r="D266">
         <v>1700</v>
       </c>
       <c r="E266">
         <v>0</v>
       </c>
       <c r="F266">
         <v>0</v>
       </c>
       <c r="G266" t="s">
-        <v>1027</v>
+        <v>924</v>
       </c>
       <c r="H266" t="s">
-        <v>1067</v>
+        <v>1071</v>
       </c>
       <c r="I266" t="s">
-        <v>1068</v>
+        <v>111</v>
       </c>
       <c r="J266" t="s">
-        <v>1069</v>
+        <v>1047</v>
       </c>
       <c r="K266" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="L266" t="s">
         <v>17</v>
       </c>
       <c r="M266" t="s">
         <v>17</v>
       </c>
       <c r="N266" t="s">
         <v>17</v>
       </c>
       <c r="O266">
         <v>0</v>
       </c>
     </row>
     <row r="267">
       <c r="A267">
         <v>266</v>
       </c>
       <c r="B267" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
       <c r="C267" t="s">
         <v>11</v>
       </c>
       <c r="D267">
         <v>1700</v>
       </c>
       <c r="E267">
         <v>0</v>
       </c>
       <c r="F267">
         <v>0</v>
       </c>
       <c r="G267" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="H267" t="s">
-        <v>1060</v>
+        <v>1074</v>
       </c>
       <c r="I267" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="J267" t="s">
-        <v>1074</v>
+        <v>1057</v>
       </c>
       <c r="K267" t="s">
-        <v>1075</v>
+        <v>1066</v>
       </c>
       <c r="L267" t="s">
         <v>17</v>
       </c>
       <c r="M267" t="s">
         <v>17</v>
       </c>
       <c r="N267" t="s">
         <v>17</v>
       </c>
       <c r="O267">
         <v>0</v>
       </c>
     </row>
     <row r="268">
       <c r="A268">
         <v>267</v>
       </c>
       <c r="B268" t="s">
         <v>1076</v>
       </c>
       <c r="C268" t="s">
         <v>11</v>
       </c>
       <c r="D268">
         <v>1700</v>
       </c>
       <c r="E268">
         <v>0</v>
       </c>
       <c r="F268">
         <v>0</v>
       </c>
       <c r="G268" t="s">
-        <v>890</v>
+        <v>1077</v>
       </c>
       <c r="H268" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="I268" t="s">
-        <v>934</v>
+        <v>1012</v>
       </c>
       <c r="J268" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="K268" t="s">
-        <v>1079</v>
+        <v>1053</v>
       </c>
       <c r="L268" t="s">
         <v>17</v>
       </c>
       <c r="M268" t="s">
         <v>17</v>
       </c>
       <c r="N268" t="s">
         <v>17</v>
       </c>
       <c r="O268">
         <v>0</v>
       </c>
     </row>
     <row r="269">
       <c r="A269">
         <v>268</v>
       </c>
       <c r="B269" t="s">
         <v>1080</v>
       </c>
       <c r="C269" t="s">
         <v>11</v>
       </c>
       <c r="D269">
         <v>1700</v>
       </c>
       <c r="E269">
         <v>0</v>
       </c>
       <c r="F269">
         <v>0</v>
       </c>
       <c r="G269" t="s">
+        <v>886</v>
+      </c>
+      <c r="H269" t="s">
         <v>1081</v>
       </c>
-      <c r="H269" t="s">
+      <c r="I269" t="s">
+        <v>918</v>
+      </c>
+      <c r="J269" t="s">
         <v>1082</v>
       </c>
-      <c r="I269" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K269" t="s">
-        <v>111</v>
+        <v>1083</v>
       </c>
       <c r="L269" t="s">
         <v>17</v>
       </c>
       <c r="M269" t="s">
         <v>17</v>
       </c>
       <c r="N269" t="s">
         <v>17</v>
       </c>
       <c r="O269">
         <v>0</v>
       </c>
     </row>
     <row r="270">
       <c r="A270">
         <v>269</v>
       </c>
       <c r="B270" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="C270" t="s">
         <v>11</v>
       </c>
       <c r="D270">
         <v>1700</v>
       </c>
       <c r="E270">
         <v>0</v>
       </c>
       <c r="F270">
         <v>0</v>
       </c>
       <c r="G270" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="H270" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="I270" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="J270" t="s">
-        <v>1087</v>
+        <v>927</v>
       </c>
       <c r="K270" t="s">
         <v>1088</v>
       </c>
       <c r="L270" t="s">
         <v>17</v>
       </c>
       <c r="M270" t="s">
         <v>17</v>
       </c>
       <c r="N270" t="s">
         <v>17</v>
       </c>
       <c r="O270">
         <v>0</v>
       </c>
     </row>
     <row r="271">
       <c r="A271">
         <v>270</v>
       </c>
       <c r="B271" t="s">
         <v>1089</v>
       </c>
       <c r="C271" t="s">
         <v>11</v>
       </c>
       <c r="D271">
         <v>1700</v>
       </c>
       <c r="E271">
         <v>0</v>
       </c>
       <c r="F271">
         <v>0</v>
       </c>
       <c r="G271" t="s">
+        <v>1068</v>
+      </c>
+      <c r="H271" t="s">
+        <v>971</v>
+      </c>
+      <c r="I271" t="s">
         <v>1090</v>
       </c>
-      <c r="H271" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J271" t="s">
-        <v>1092</v>
+        <v>1071</v>
       </c>
       <c r="K271" t="s">
-        <v>1053</v>
+        <v>1026</v>
       </c>
       <c r="L271" t="s">
         <v>17</v>
       </c>
       <c r="M271" t="s">
         <v>17</v>
       </c>
       <c r="N271" t="s">
         <v>17</v>
       </c>
       <c r="O271">
         <v>0</v>
       </c>
     </row>
     <row r="272">
       <c r="A272">
         <v>271</v>
       </c>
       <c r="B272" t="s">
-        <v>1093</v>
+        <v>1091</v>
       </c>
       <c r="C272" t="s">
         <v>11</v>
       </c>
       <c r="D272">
         <v>1700</v>
       </c>
       <c r="E272">
         <v>0</v>
       </c>
       <c r="F272">
         <v>0</v>
       </c>
       <c r="G272" t="s">
-        <v>1094</v>
+        <v>1092</v>
       </c>
       <c r="H272" t="s">
-        <v>1020</v>
+        <v>1093</v>
       </c>
       <c r="I272" t="s">
-        <v>1095</v>
+        <v>992</v>
       </c>
       <c r="J272" t="s">
-        <v>1096</v>
+        <v>914</v>
       </c>
       <c r="K272" t="s">
-        <v>896</v>
+        <v>867</v>
       </c>
       <c r="L272" t="s">
         <v>17</v>
       </c>
       <c r="M272" t="s">
         <v>17</v>
       </c>
       <c r="N272" t="s">
         <v>17</v>
       </c>
       <c r="O272">
         <v>0</v>
       </c>
     </row>
     <row r="273">
       <c r="A273">
         <v>272</v>
       </c>
       <c r="B273" t="s">
-        <v>1097</v>
+        <v>1094</v>
       </c>
       <c r="C273" t="s">
         <v>11</v>
       </c>
       <c r="D273">
         <v>1700</v>
       </c>
       <c r="E273">
         <v>0</v>
       </c>
       <c r="F273">
         <v>0</v>
       </c>
       <c r="G273" t="s">
-        <v>1098</v>
+        <v>1072</v>
       </c>
       <c r="H273" t="s">
-        <v>1099</v>
+        <v>1017</v>
       </c>
       <c r="I273" t="s">
-        <v>1067</v>
+        <v>1095</v>
       </c>
       <c r="J273" t="s">
-        <v>1100</v>
+        <v>1096</v>
       </c>
       <c r="K273" t="s">
-        <v>1101</v>
+        <v>892</v>
       </c>
       <c r="L273" t="s">
         <v>17</v>
       </c>
       <c r="M273" t="s">
         <v>17</v>
       </c>
       <c r="N273" t="s">
         <v>17</v>
       </c>
       <c r="O273">
         <v>0</v>
       </c>
     </row>
     <row r="274">
       <c r="A274">
         <v>273</v>
       </c>
       <c r="B274" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="C274" t="s">
         <v>11</v>
       </c>
       <c r="D274">
         <v>1700</v>
       </c>
       <c r="E274">
         <v>0</v>
       </c>
       <c r="F274">
         <v>0</v>
       </c>
       <c r="G274" t="s">
-        <v>1103</v>
+        <v>986</v>
       </c>
       <c r="H274" t="s">
-        <v>1104</v>
+        <v>1075</v>
       </c>
       <c r="I274" t="s">
-        <v>987</v>
+        <v>1098</v>
       </c>
       <c r="J274" t="s">
-        <v>967</v>
+        <v>1099</v>
       </c>
       <c r="K274" t="s">
-        <v>871</v>
+        <v>1100</v>
       </c>
       <c r="L274" t="s">
         <v>17</v>
       </c>
       <c r="M274" t="s">
         <v>17</v>
       </c>
       <c r="N274" t="s">
         <v>17</v>
       </c>
       <c r="O274">
         <v>0</v>
       </c>
     </row>
     <row r="275">
       <c r="A275">
         <v>274</v>
       </c>
       <c r="B275" t="s">
-        <v>1105</v>
+        <v>1101</v>
       </c>
       <c r="C275" t="s">
         <v>11</v>
       </c>
       <c r="D275">
         <v>1700</v>
       </c>
       <c r="E275">
         <v>0</v>
       </c>
       <c r="F275">
         <v>0</v>
       </c>
       <c r="G275" t="s">
-        <v>940</v>
+        <v>1102</v>
       </c>
       <c r="H275" t="s">
-        <v>1106</v>
+        <v>898</v>
       </c>
       <c r="I275" t="s">
         <v>111</v>
       </c>
       <c r="J275" t="s">
-        <v>1041</v>
+        <v>111</v>
       </c>
       <c r="K275" t="s">
-        <v>1094</v>
+        <v>111</v>
       </c>
       <c r="L275" t="s">
         <v>17</v>
       </c>
       <c r="M275" t="s">
         <v>17</v>
       </c>
       <c r="N275" t="s">
         <v>17</v>
       </c>
       <c r="O275">
         <v>0</v>
       </c>
     </row>
     <row r="276">
       <c r="A276">
         <v>275</v>
       </c>
       <c r="B276" t="s">
-        <v>1107</v>
+        <v>1103</v>
       </c>
       <c r="C276" t="s">
         <v>11</v>
       </c>
       <c r="D276">
         <v>1700</v>
       </c>
       <c r="E276">
         <v>0</v>
       </c>
       <c r="F276">
         <v>0</v>
       </c>
       <c r="G276" t="s">
-        <v>1108</v>
+        <v>1104</v>
       </c>
       <c r="H276" t="s">
-        <v>1101</v>
+        <v>1105</v>
       </c>
       <c r="I276" t="s">
-        <v>1098</v>
+        <v>111</v>
       </c>
       <c r="J276" t="s">
-        <v>1109</v>
+        <v>1106</v>
       </c>
       <c r="K276" t="s">
-        <v>1110</v>
+        <v>1107</v>
       </c>
       <c r="L276" t="s">
         <v>17</v>
       </c>
       <c r="M276" t="s">
         <v>17</v>
       </c>
       <c r="N276" t="s">
         <v>17</v>
       </c>
       <c r="O276">
         <v>0</v>
       </c>
     </row>
     <row r="277">
       <c r="A277">
         <v>276</v>
       </c>
       <c r="B277" t="s">
-        <v>1111</v>
+        <v>1108</v>
       </c>
       <c r="C277" t="s">
         <v>11</v>
       </c>
       <c r="D277">
         <v>1700</v>
       </c>
       <c r="E277">
         <v>0</v>
       </c>
       <c r="F277">
         <v>0</v>
       </c>
       <c r="G277" t="s">
-        <v>1112</v>
+        <v>926</v>
       </c>
       <c r="H277" t="s">
-        <v>1113</v>
+        <v>927</v>
       </c>
       <c r="I277" t="s">
-        <v>999</v>
+        <v>1109</v>
       </c>
       <c r="J277" t="s">
-        <v>1114</v>
+        <v>1110</v>
       </c>
       <c r="K277" t="s">
-        <v>111</v>
+        <v>1111</v>
       </c>
       <c r="L277" t="s">
         <v>17</v>
       </c>
       <c r="M277" t="s">
         <v>17</v>
       </c>
       <c r="N277" t="s">
         <v>17</v>
       </c>
       <c r="O277">
         <v>0</v>
       </c>
     </row>
     <row r="278">
       <c r="A278">
         <v>277</v>
       </c>
       <c r="B278" t="s">
-        <v>1115</v>
+        <v>1112</v>
       </c>
       <c r="C278" t="s">
         <v>11</v>
       </c>
       <c r="D278">
         <v>1700</v>
       </c>
       <c r="E278">
         <v>0</v>
       </c>
       <c r="F278">
         <v>0</v>
       </c>
       <c r="G278" t="s">
+        <v>1113</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1114</v>
+      </c>
+      <c r="I278" t="s">
+        <v>1115</v>
+      </c>
+      <c r="J278" t="s">
         <v>1116</v>
       </c>
-      <c r="H278" t="s">
-[...2 lines deleted...]
-      <c r="I278" t="s">
+      <c r="K278" t="s">
         <v>1117</v>
-      </c>
-[...4 lines deleted...]
-        <v>1118</v>
       </c>
       <c r="L278" t="s">
         <v>17</v>
       </c>
       <c r="M278" t="s">
         <v>17</v>
       </c>
       <c r="N278" t="s">
         <v>17</v>
       </c>
       <c r="O278">
         <v>0</v>
       </c>
     </row>
     <row r="279">
       <c r="A279">
         <v>278</v>
       </c>
       <c r="B279" t="s">
-        <v>1119</v>
+        <v>1118</v>
       </c>
       <c r="C279" t="s">
         <v>11</v>
       </c>
       <c r="D279">
         <v>1700</v>
       </c>
       <c r="E279">
         <v>0</v>
       </c>
       <c r="F279">
         <v>0</v>
       </c>
       <c r="G279" t="s">
-        <v>1109</v>
+        <v>1119</v>
       </c>
       <c r="H279" t="s">
-        <v>919</v>
+        <v>1104</v>
       </c>
       <c r="I279" t="s">
         <v>1120</v>
       </c>
       <c r="J279" t="s">
-        <v>1106</v>
+        <v>1121</v>
       </c>
       <c r="K279" t="s">
-        <v>1033</v>
+        <v>1122</v>
       </c>
       <c r="L279" t="s">
         <v>17</v>
       </c>
       <c r="M279" t="s">
         <v>17</v>
       </c>
       <c r="N279" t="s">
         <v>17</v>
       </c>
       <c r="O279">
         <v>0</v>
       </c>
     </row>
     <row r="280">
       <c r="A280">
         <v>279</v>
       </c>
       <c r="B280" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
       <c r="C280" t="s">
         <v>11</v>
       </c>
       <c r="D280">
         <v>1700</v>
       </c>
       <c r="E280">
         <v>0</v>
       </c>
       <c r="F280">
         <v>0</v>
       </c>
       <c r="G280" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
       <c r="H280" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="I280" t="s">
-        <v>1124</v>
+        <v>111</v>
       </c>
       <c r="J280" t="s">
-        <v>973</v>
+        <v>111</v>
       </c>
       <c r="K280" t="s">
-        <v>1125</v>
+        <v>111</v>
       </c>
       <c r="L280" t="s">
         <v>17</v>
       </c>
       <c r="M280" t="s">
         <v>17</v>
       </c>
       <c r="N280" t="s">
         <v>17</v>
       </c>
       <c r="O280">
         <v>0</v>
       </c>
     </row>
     <row r="281">
       <c r="A281">
         <v>280</v>
       </c>
       <c r="B281" t="s">
         <v>1126</v>
       </c>
       <c r="C281" t="s">
         <v>11</v>
       </c>
       <c r="D281">
         <v>1689</v>
       </c>
       <c r="E281">
         <v>1711</v>
       </c>
       <c r="F281">
         <v>0</v>
       </c>
       <c r="G281" t="s">
         <v>1127</v>
       </c>
       <c r="H281" t="s">
         <v>1128</v>
       </c>
       <c r="I281" t="s">
         <v>1129</v>
       </c>
       <c r="J281" t="s">
-        <v>909</v>
+        <v>975</v>
       </c>
       <c r="K281" t="s">
-        <v>959</v>
+        <v>965</v>
       </c>
       <c r="L281" t="s">
         <v>17</v>
       </c>
       <c r="M281" t="s">
         <v>17</v>
       </c>
       <c r="N281" t="s">
         <v>17</v>
       </c>
       <c r="O281">
         <v>0</v>
       </c>
     </row>
     <row r="282">
       <c r="A282">
         <v>281</v>
       </c>
       <c r="B282" t="s">
         <v>1130</v>
       </c>
       <c r="C282" t="s">
         <v>11</v>
       </c>
       <c r="D282">
         <v>1666</v>
       </c>
       <c r="E282">
         <v>1652</v>
       </c>
       <c r="F282">
         <v>0</v>
       </c>
       <c r="G282" t="s">
         <v>1131</v>
       </c>
       <c r="H282" t="s">
-        <v>1056</v>
+        <v>1109</v>
       </c>
       <c r="I282" t="s">
         <v>1132</v>
       </c>
       <c r="J282" t="s">
         <v>1133</v>
       </c>
       <c r="K282" t="s">
-        <v>1073</v>
+        <v>1120</v>
       </c>
       <c r="L282" t="s">
         <v>17</v>
       </c>
       <c r="M282" t="s">
         <v>17</v>
       </c>
       <c r="N282" t="s">
         <v>17</v>
       </c>
       <c r="O282">
         <v>0</v>
       </c>
     </row>
     <row r="283">
       <c r="A283">
         <v>282</v>
       </c>
       <c r="B283" t="s">
         <v>1134</v>
       </c>
       <c r="C283" t="s">
         <v>11</v>
       </c>
       <c r="D283">
         <v>1640</v>
       </c>
       <c r="E283">
         <v>1626</v>
       </c>
       <c r="F283">
         <v>0</v>
       </c>
       <c r="G283" t="s">
-        <v>910</v>
+        <v>976</v>
       </c>
       <c r="H283" t="s">
         <v>1135</v>
       </c>
       <c r="I283" t="s">
         <v>1136</v>
       </c>
       <c r="J283" t="s">
         <v>1137</v>
       </c>
       <c r="K283" t="s">
-        <v>1069</v>
+        <v>1099</v>
       </c>
       <c r="L283" t="s">
         <v>17</v>
       </c>
       <c r="M283" t="s">
         <v>17</v>
       </c>
       <c r="N283" t="s">
         <v>17</v>
       </c>
       <c r="O283">
         <v>0</v>
       </c>
     </row>
     <row r="284">
       <c r="A284">
         <v>283</v>
       </c>
       <c r="B284" t="s">
         <v>1138</v>
       </c>
       <c r="C284" t="s">
         <v>11</v>
       </c>
       <c r="D284">
         <v>1600</v>
       </c>
       <c r="E284">
         <v>0</v>
       </c>
       <c r="F284">
         <v>0</v>
       </c>
       <c r="G284" t="s">
+        <v>987</v>
+      </c>
+      <c r="H284" t="s">
         <v>1139</v>
       </c>
-      <c r="H284" t="s">
+      <c r="I284" t="s">
         <v>1140</v>
       </c>
-      <c r="I284" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J284" t="s">
-        <v>955</v>
+        <v>1141</v>
       </c>
       <c r="K284" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="L284" t="s">
         <v>17</v>
       </c>
       <c r="M284" t="s">
         <v>17</v>
       </c>
       <c r="N284" t="s">
         <v>17</v>
       </c>
       <c r="O284">
         <v>0</v>
       </c>
     </row>
     <row r="285">
       <c r="A285">
         <v>284</v>
       </c>
       <c r="B285" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="C285" t="s">
         <v>11</v>
       </c>
       <c r="D285">
         <v>1600</v>
       </c>
       <c r="E285">
         <v>0</v>
       </c>
       <c r="F285">
         <v>0</v>
       </c>
       <c r="G285" t="s">
-        <v>1143</v>
+        <v>1132</v>
       </c>
       <c r="H285" t="s">
-        <v>1110</v>
+        <v>1144</v>
       </c>
       <c r="I285" t="s">
-        <v>1128</v>
+        <v>1145</v>
       </c>
       <c r="J285" t="s">
-        <v>1046</v>
+        <v>1146</v>
       </c>
       <c r="K285" t="s">
-        <v>1144</v>
+        <v>1106</v>
       </c>
       <c r="L285" t="s">
         <v>17</v>
       </c>
       <c r="M285" t="s">
         <v>17</v>
       </c>
       <c r="N285" t="s">
         <v>17</v>
       </c>
       <c r="O285">
         <v>0</v>
       </c>
     </row>
     <row r="286">
       <c r="A286">
         <v>285</v>
       </c>
       <c r="B286" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
       <c r="C286" t="s">
         <v>11</v>
       </c>
       <c r="D286">
         <v>1600</v>
       </c>
       <c r="E286">
         <v>0</v>
       </c>
       <c r="F286">
         <v>0</v>
       </c>
       <c r="G286" t="s">
-        <v>1063</v>
+        <v>1024</v>
       </c>
       <c r="H286" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="I286" t="s">
-        <v>1004</v>
+        <v>1149</v>
       </c>
       <c r="J286" t="s">
-        <v>1147</v>
+        <v>1150</v>
       </c>
       <c r="K286" t="s">
-        <v>1148</v>
+        <v>1151</v>
       </c>
       <c r="L286" t="s">
         <v>17</v>
       </c>
       <c r="M286" t="s">
         <v>17</v>
       </c>
       <c r="N286" t="s">
         <v>17</v>
       </c>
       <c r="O286">
         <v>0</v>
       </c>
     </row>
     <row r="287">
       <c r="A287">
         <v>286</v>
       </c>
       <c r="B287" t="s">
-        <v>1149</v>
+        <v>1152</v>
       </c>
       <c r="C287" t="s">
         <v>11</v>
       </c>
       <c r="D287">
         <v>1600</v>
       </c>
       <c r="E287">
         <v>0</v>
       </c>
       <c r="F287">
         <v>0</v>
       </c>
       <c r="G287" t="s">
-        <v>1024</v>
+        <v>111</v>
       </c>
       <c r="H287" t="s">
-        <v>1150</v>
+        <v>111</v>
       </c>
       <c r="I287" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
       <c r="J287" t="s">
-        <v>1152</v>
+        <v>111</v>
       </c>
       <c r="K287" t="s">
-        <v>1153</v>
+        <v>1032</v>
       </c>
       <c r="L287" t="s">
         <v>17</v>
       </c>
       <c r="M287" t="s">
         <v>17</v>
       </c>
       <c r="N287" t="s">
         <v>17</v>
       </c>
       <c r="O287">
         <v>0</v>
       </c>
     </row>
     <row r="288">
       <c r="A288">
         <v>287</v>
       </c>
       <c r="B288" t="s">
         <v>1154</v>
       </c>
       <c r="C288" t="s">
         <v>11</v>
       </c>
       <c r="D288">
         <v>1600</v>
       </c>
       <c r="E288">
         <v>0</v>
       </c>
       <c r="F288">
         <v>0</v>
       </c>
       <c r="G288" t="s">
-        <v>111</v>
+        <v>1155</v>
       </c>
       <c r="H288" t="s">
-        <v>1079</v>
+        <v>1156</v>
       </c>
       <c r="I288" t="s">
-        <v>1155</v>
+        <v>111</v>
       </c>
       <c r="J288" t="s">
-        <v>1156</v>
+        <v>111</v>
       </c>
       <c r="K288" t="s">
-        <v>1049</v>
+        <v>1157</v>
       </c>
       <c r="L288" t="s">
         <v>17</v>
       </c>
       <c r="M288" t="s">
         <v>17</v>
       </c>
       <c r="N288" t="s">
         <v>17</v>
       </c>
       <c r="O288">
         <v>0</v>
       </c>
     </row>
     <row r="289">
       <c r="A289">
         <v>288</v>
       </c>
       <c r="B289" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="C289" t="s">
         <v>11</v>
       </c>
       <c r="D289">
         <v>1600</v>
       </c>
       <c r="E289">
         <v>0</v>
       </c>
       <c r="F289">
         <v>0</v>
       </c>
       <c r="G289" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="H289" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="I289" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="J289" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="K289" t="s">
         <v>1137</v>
       </c>
       <c r="L289" t="s">
         <v>17</v>
       </c>
       <c r="M289" t="s">
         <v>17</v>
       </c>
       <c r="N289" t="s">
         <v>17</v>
       </c>
       <c r="O289">
         <v>0</v>
       </c>
     </row>
     <row r="290">
       <c r="A290">
         <v>289</v>
       </c>
       <c r="B290" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="C290" t="s">
         <v>11</v>
       </c>
       <c r="D290">
         <v>1600</v>
       </c>
       <c r="E290">
         <v>0</v>
       </c>
       <c r="F290">
         <v>0</v>
       </c>
       <c r="G290" t="s">
-        <v>1163</v>
+        <v>111</v>
       </c>
       <c r="H290" t="s">
+        <v>1083</v>
+      </c>
+      <c r="I290" t="s">
         <v>1164</v>
       </c>
-      <c r="I290" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J290" t="s">
-        <v>111</v>
+        <v>1165</v>
       </c>
       <c r="K290" t="s">
-        <v>1146</v>
+        <v>1001</v>
       </c>
       <c r="L290" t="s">
         <v>17</v>
       </c>
       <c r="M290" t="s">
         <v>17</v>
       </c>
       <c r="N290" t="s">
         <v>17</v>
       </c>
       <c r="O290">
         <v>0</v>
       </c>
     </row>
     <row r="291">
       <c r="A291">
         <v>290</v>
       </c>
       <c r="B291" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="C291" t="s">
         <v>11</v>
       </c>
       <c r="D291">
         <v>1600</v>
       </c>
       <c r="E291">
         <v>0</v>
       </c>
       <c r="F291">
         <v>0</v>
       </c>
       <c r="G291" t="s">
-        <v>111</v>
+        <v>1167</v>
       </c>
       <c r="H291" t="s">
-        <v>111</v>
+        <v>1168</v>
       </c>
       <c r="I291" t="s">
-        <v>1166</v>
+        <v>1049</v>
       </c>
       <c r="J291" t="s">
-        <v>111</v>
+        <v>942</v>
       </c>
       <c r="K291" t="s">
-        <v>1001</v>
+        <v>1169</v>
       </c>
       <c r="L291" t="s">
         <v>17</v>
       </c>
       <c r="M291" t="s">
         <v>17</v>
       </c>
       <c r="N291" t="s">
         <v>17</v>
       </c>
       <c r="O291">
         <v>0</v>
       </c>
     </row>
     <row r="292">
       <c r="A292">
         <v>291</v>
       </c>
       <c r="B292" t="s">
-        <v>1167</v>
+        <v>1170</v>
       </c>
       <c r="C292" t="s">
         <v>11</v>
       </c>
       <c r="D292">
         <v>1600</v>
       </c>
       <c r="E292">
         <v>0</v>
       </c>
       <c r="F292">
         <v>0</v>
       </c>
       <c r="G292" t="s">
-        <v>1132</v>
+        <v>1107</v>
       </c>
       <c r="H292" t="s">
-        <v>1168</v>
+        <v>1157</v>
       </c>
       <c r="I292" t="s">
-        <v>1169</v>
+        <v>1038</v>
       </c>
       <c r="J292" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="K292" t="s">
-        <v>1062</v>
+        <v>1172</v>
       </c>
       <c r="L292" t="s">
         <v>17</v>
       </c>
       <c r="M292" t="s">
         <v>17</v>
       </c>
       <c r="N292" t="s">
         <v>17</v>
       </c>
       <c r="O292">
         <v>0</v>
       </c>
     </row>
     <row r="293">
       <c r="A293">
         <v>292</v>
       </c>
       <c r="B293" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
       <c r="C293" t="s">
         <v>11</v>
       </c>
       <c r="D293">
         <v>1600</v>
       </c>
       <c r="E293">
         <v>0</v>
       </c>
       <c r="F293">
         <v>0</v>
       </c>
       <c r="G293" t="s">
-        <v>1022</v>
+        <v>1174</v>
       </c>
       <c r="H293" t="s">
-        <v>1172</v>
+        <v>1069</v>
       </c>
       <c r="I293" t="s">
-        <v>1173</v>
+        <v>1128</v>
       </c>
       <c r="J293" t="s">
-        <v>1174</v>
+        <v>997</v>
       </c>
       <c r="K293" t="s">
         <v>1175</v>
       </c>
       <c r="L293" t="s">
         <v>17</v>
       </c>
       <c r="M293" t="s">
         <v>17</v>
       </c>
       <c r="N293" t="s">
         <v>17</v>
       </c>
       <c r="O293">
         <v>0</v>
       </c>
     </row>
     <row r="294">
       <c r="A294">
         <v>293</v>
       </c>
       <c r="B294" t="s">
         <v>1176</v>
       </c>
       <c r="C294" t="s">
         <v>11</v>
       </c>
       <c r="D294">
         <v>1600</v>
       </c>
       <c r="E294">
         <v>0</v>
       </c>
       <c r="F294">
         <v>0</v>
       </c>
       <c r="G294" t="s">
-        <v>1125</v>
+        <v>1177</v>
       </c>
       <c r="H294" t="s">
-        <v>1170</v>
+        <v>1178</v>
       </c>
       <c r="I294" t="s">
-        <v>111</v>
+        <v>1179</v>
       </c>
       <c r="J294" t="s">
-        <v>1058</v>
+        <v>1180</v>
       </c>
       <c r="K294" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="L294" t="s">
         <v>17</v>
       </c>
       <c r="M294" t="s">
         <v>17</v>
       </c>
       <c r="N294" t="s">
         <v>17</v>
       </c>
       <c r="O294">
         <v>0</v>
       </c>
     </row>
     <row r="295">
       <c r="A295">
         <v>294</v>
       </c>
       <c r="B295" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="C295" t="s">
         <v>11</v>
       </c>
       <c r="D295">
         <v>1600</v>
       </c>
       <c r="E295">
         <v>0</v>
       </c>
       <c r="F295">
         <v>0</v>
       </c>
       <c r="G295" t="s">
-        <v>1179</v>
+        <v>1088</v>
       </c>
       <c r="H295" t="s">
-        <v>1180</v>
+        <v>1146</v>
       </c>
       <c r="I295" t="s">
-        <v>1181</v>
+        <v>111</v>
       </c>
       <c r="J295" t="s">
-        <v>1182</v>
+        <v>1111</v>
       </c>
       <c r="K295" t="s">
         <v>1183</v>
       </c>
       <c r="L295" t="s">
         <v>17</v>
       </c>
       <c r="M295" t="s">
         <v>17</v>
       </c>
       <c r="N295" t="s">
         <v>17</v>
       </c>
       <c r="O295">
         <v>0</v>
       </c>
     </row>
     <row r="296">
       <c r="A296">
         <v>295</v>
       </c>
       <c r="B296" t="s">
         <v>1184</v>
       </c>
       <c r="C296" t="s">
         <v>11</v>
       </c>
       <c r="D296">
         <v>1500</v>
       </c>
       <c r="E296">
         <v>0</v>
       </c>
       <c r="F296">
         <v>0</v>
       </c>
       <c r="G296" t="s">
         <v>1185</v>
       </c>
       <c r="H296" t="s">
-        <v>1173</v>
+        <v>1186</v>
       </c>
       <c r="I296" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="J296" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="K296" t="s">
-        <v>1188</v>
+        <v>111</v>
       </c>
       <c r="L296" t="s">
         <v>17</v>
       </c>
       <c r="M296" t="s">
         <v>17</v>
       </c>
       <c r="N296" t="s">
         <v>17</v>
       </c>
       <c r="O296">
         <v>0</v>
       </c>
     </row>
     <row r="297">
       <c r="A297">
         <v>296</v>
       </c>
       <c r="B297" t="s">
         <v>1189</v>
       </c>
       <c r="C297" t="s">
         <v>11</v>
       </c>
       <c r="D297">
         <v>1500</v>
       </c>
       <c r="E297">
         <v>0</v>
       </c>
       <c r="F297">
         <v>0</v>
       </c>
       <c r="G297" t="s">
         <v>1190</v>
       </c>
       <c r="H297" t="s">
         <v>1191</v>
       </c>
       <c r="I297" t="s">
-        <v>1127</v>
+        <v>1192</v>
       </c>
       <c r="J297" t="s">
-        <v>1113</v>
+        <v>1193</v>
       </c>
       <c r="K297" t="s">
-        <v>1192</v>
+        <v>1194</v>
       </c>
       <c r="L297" t="s">
         <v>17</v>
       </c>
       <c r="M297" t="s">
         <v>17</v>
       </c>
       <c r="N297" t="s">
         <v>17</v>
       </c>
       <c r="O297">
         <v>0</v>
       </c>
     </row>
     <row r="298">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298" t="s">
-        <v>1193</v>
+        <v>1195</v>
       </c>
       <c r="C298" t="s">
         <v>11</v>
       </c>
       <c r="D298">
         <v>1500</v>
       </c>
       <c r="E298">
         <v>0</v>
       </c>
       <c r="F298">
         <v>0</v>
       </c>
       <c r="G298" t="s">
-        <v>1086</v>
+        <v>1196</v>
       </c>
       <c r="H298" t="s">
-        <v>1194</v>
+        <v>1197</v>
       </c>
       <c r="I298" t="s">
-        <v>1159</v>
+        <v>1198</v>
       </c>
       <c r="J298" t="s">
-        <v>1143</v>
+        <v>111</v>
       </c>
       <c r="K298" t="s">
-        <v>1133</v>
+        <v>111</v>
       </c>
       <c r="L298" t="s">
         <v>17</v>
       </c>
       <c r="M298" t="s">
         <v>17</v>
       </c>
       <c r="N298" t="s">
         <v>17</v>
       </c>
       <c r="O298">
         <v>0</v>
       </c>
     </row>
     <row r="299">
       <c r="A299">
         <v>298</v>
       </c>
       <c r="B299" t="s">
-        <v>1195</v>
+        <v>1199</v>
       </c>
       <c r="C299" t="s">
         <v>11</v>
       </c>
       <c r="D299">
         <v>1500</v>
       </c>
       <c r="E299">
         <v>0</v>
       </c>
       <c r="F299">
         <v>0</v>
       </c>
       <c r="G299" t="s">
-        <v>1196</v>
+        <v>1200</v>
       </c>
       <c r="H299" t="s">
-        <v>1197</v>
+        <v>1201</v>
       </c>
       <c r="I299" t="s">
-        <v>1198</v>
+        <v>1202</v>
       </c>
       <c r="J299" t="s">
-        <v>1199</v>
+        <v>1203</v>
       </c>
       <c r="K299" t="s">
-        <v>111</v>
+        <v>1153</v>
       </c>
       <c r="L299" t="s">
         <v>17</v>
       </c>
       <c r="M299" t="s">
         <v>17</v>
       </c>
       <c r="N299" t="s">
         <v>17</v>
       </c>
       <c r="O299">
         <v>0</v>
       </c>
     </row>
     <row r="300">
       <c r="A300">
         <v>299</v>
       </c>
       <c r="B300" t="s">
-        <v>1200</v>
+        <v>1204</v>
       </c>
       <c r="C300" t="s">
         <v>11</v>
       </c>
       <c r="D300">
         <v>1500</v>
       </c>
       <c r="E300">
         <v>0</v>
       </c>
       <c r="F300">
         <v>0</v>
       </c>
       <c r="G300" t="s">
-        <v>1188</v>
+        <v>1205</v>
       </c>
       <c r="H300" t="s">
-        <v>1031</v>
+        <v>1140</v>
       </c>
       <c r="I300" t="s">
-        <v>1201</v>
+        <v>1206</v>
       </c>
       <c r="J300" t="s">
-        <v>1202</v>
+        <v>1207</v>
       </c>
       <c r="K300" t="s">
-        <v>111</v>
+        <v>1208</v>
       </c>
       <c r="L300" t="s">
         <v>17</v>
       </c>
       <c r="M300" t="s">
         <v>17</v>
       </c>
       <c r="N300" t="s">
         <v>17</v>
       </c>
       <c r="O300">
         <v>0</v>
       </c>
     </row>
     <row r="301">
       <c r="A301">
         <v>300</v>
       </c>
       <c r="B301" t="s">
-        <v>1203</v>
+        <v>1209</v>
       </c>
       <c r="C301" t="s">
         <v>11</v>
       </c>
       <c r="D301">
         <v>1500</v>
       </c>
       <c r="E301">
         <v>0</v>
       </c>
       <c r="F301">
         <v>0</v>
       </c>
       <c r="G301" t="s">
-        <v>1204</v>
+        <v>1210</v>
       </c>
       <c r="H301" t="s">
-        <v>1205</v>
+        <v>1100</v>
       </c>
       <c r="I301" t="s">
-        <v>111</v>
+        <v>1121</v>
       </c>
       <c r="J301" t="s">
-        <v>1206</v>
+        <v>1201</v>
       </c>
       <c r="K301" t="s">
-        <v>1207</v>
+        <v>1211</v>
       </c>
       <c r="L301" t="s">
         <v>17</v>
       </c>
       <c r="M301" t="s">
         <v>17</v>
       </c>
       <c r="N301" t="s">
         <v>17</v>
       </c>
       <c r="O301">
         <v>0</v>
       </c>
     </row>
     <row r="302">
       <c r="A302">
         <v>301</v>
       </c>
       <c r="B302" t="s">
-        <v>1208</v>
+        <v>1212</v>
       </c>
       <c r="C302" t="s">
         <v>11</v>
       </c>
       <c r="D302">
         <v>1500</v>
       </c>
       <c r="E302">
         <v>0</v>
       </c>
       <c r="F302">
         <v>0</v>
       </c>
       <c r="G302" t="s">
-        <v>1209</v>
+        <v>1213</v>
       </c>
       <c r="H302" t="s">
-        <v>1210</v>
+        <v>1214</v>
       </c>
       <c r="I302" t="s">
-        <v>1211</v>
+        <v>1127</v>
       </c>
       <c r="J302" t="s">
-        <v>1212</v>
+        <v>1062</v>
       </c>
       <c r="K302" t="s">
-        <v>1213</v>
+        <v>1215</v>
       </c>
       <c r="L302" t="s">
         <v>17</v>
       </c>
       <c r="M302" t="s">
         <v>17</v>
       </c>
       <c r="N302" t="s">
         <v>17</v>
       </c>
       <c r="O302">
         <v>0</v>
       </c>
     </row>
     <row r="303">
       <c r="A303">
         <v>302</v>
       </c>
       <c r="B303" t="s">
-        <v>1214</v>
+        <v>1216</v>
       </c>
       <c r="C303" t="s">
         <v>11</v>
       </c>
       <c r="D303">
         <v>1500</v>
       </c>
       <c r="E303">
         <v>0</v>
       </c>
       <c r="F303">
         <v>0</v>
       </c>
       <c r="G303" t="s">
-        <v>1215</v>
+        <v>1115</v>
       </c>
       <c r="H303" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="I303" t="s">
-        <v>1177</v>
+        <v>1160</v>
       </c>
       <c r="J303" t="s">
-        <v>1217</v>
+        <v>1174</v>
       </c>
       <c r="K303" t="s">
-        <v>1218</v>
+        <v>1133</v>
       </c>
       <c r="L303" t="s">
         <v>17</v>
       </c>
       <c r="M303" t="s">
         <v>17</v>
       </c>
       <c r="N303" t="s">
         <v>17</v>
       </c>
       <c r="O303">
         <v>0</v>
       </c>
     </row>
     <row r="304">
       <c r="A304">
         <v>303</v>
       </c>
       <c r="B304" t="s">
-        <v>1219</v>
+        <v>1218</v>
       </c>
       <c r="C304" t="s">
         <v>11</v>
       </c>
       <c r="D304">
         <v>1500</v>
       </c>
       <c r="E304">
         <v>0</v>
       </c>
       <c r="F304">
         <v>0</v>
       </c>
       <c r="G304" t="s">
+        <v>1219</v>
+      </c>
+      <c r="H304" t="s">
         <v>1220</v>
       </c>
-      <c r="H304" t="s">
+      <c r="I304" t="s">
+        <v>1183</v>
+      </c>
+      <c r="J304" t="s">
         <v>1221</v>
       </c>
-      <c r="I304" t="s">
+      <c r="K304" t="s">
         <v>1222</v>
-      </c>
-[...4 lines deleted...]
-        <v>1166</v>
       </c>
       <c r="L304" t="s">
         <v>17</v>
       </c>
       <c r="M304" t="s">
         <v>17</v>
       </c>
       <c r="N304" t="s">
         <v>17</v>
       </c>
       <c r="O304">
         <v>0</v>
       </c>
     </row>
     <row r="305">
       <c r="A305">
         <v>304</v>
       </c>
       <c r="B305" t="s">
-        <v>1224</v>
+        <v>1223</v>
       </c>
       <c r="C305" t="s">
         <v>11</v>
       </c>
       <c r="D305">
         <v>1500</v>
       </c>
       <c r="E305">
         <v>0</v>
       </c>
       <c r="F305">
         <v>0</v>
       </c>
       <c r="G305" t="s">
+        <v>1224</v>
+      </c>
+      <c r="H305" t="s">
         <v>1225</v>
       </c>
-      <c r="H305" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I305" t="s">
-        <v>1074</v>
+        <v>111</v>
       </c>
       <c r="J305" t="s">
-        <v>1221</v>
+        <v>1226</v>
       </c>
       <c r="K305" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="L305" t="s">
         <v>17</v>
       </c>
       <c r="M305" t="s">
         <v>17</v>
       </c>
       <c r="N305" t="s">
         <v>17</v>
       </c>
       <c r="O305">
         <v>0</v>
       </c>
     </row>
     <row r="306">
       <c r="A306">
         <v>305</v>
       </c>
       <c r="B306" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="C306" t="s">
         <v>11</v>
       </c>
       <c r="D306">
         <v>1500</v>
       </c>
       <c r="E306">
         <v>0</v>
       </c>
       <c r="F306">
         <v>0</v>
       </c>
       <c r="G306" t="s">
-        <v>1228</v>
+        <v>1208</v>
       </c>
       <c r="H306" t="s">
+        <v>1022</v>
+      </c>
+      <c r="I306" t="s">
         <v>1229</v>
       </c>
-      <c r="I306" t="s">
+      <c r="J306" t="s">
         <v>1230</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="K306" t="s">
         <v>111</v>
       </c>
       <c r="L306" t="s">
         <v>17</v>
       </c>
       <c r="M306" t="s">
         <v>17</v>
       </c>
       <c r="N306" t="s">
         <v>17</v>
       </c>
       <c r="O306">
         <v>0</v>
       </c>
     </row>
     <row r="307">
       <c r="A307">
         <v>306</v>
       </c>
       <c r="B307" t="s">
         <v>1231</v>
       </c>
       <c r="C307" t="s">
         <v>11</v>
       </c>
       <c r="D307">
         <v>1400</v>
       </c>
       <c r="E307">
         <v>0</v>
       </c>
       <c r="F307">
         <v>0</v>
       </c>
       <c r="G307" t="s">
-        <v>111</v>
+        <v>1232</v>
       </c>
       <c r="H307" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="I307" t="s">
-        <v>1212</v>
+        <v>1207</v>
       </c>
       <c r="J307" t="s">
-        <v>1226</v>
+        <v>1234</v>
       </c>
       <c r="K307" t="s">
-        <v>1233</v>
+        <v>1185</v>
       </c>
       <c r="L307" t="s">
         <v>17</v>
       </c>
       <c r="M307" t="s">
         <v>17</v>
       </c>
       <c r="N307" t="s">
         <v>17</v>
       </c>
       <c r="O307">
         <v>0</v>
       </c>
     </row>
     <row r="308">
       <c r="A308">
         <v>307</v>
       </c>
       <c r="B308" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="C308" t="s">
         <v>11</v>
       </c>
       <c r="D308">
         <v>1400</v>
       </c>
       <c r="E308">
         <v>0</v>
       </c>
       <c r="F308">
         <v>0</v>
       </c>
       <c r="G308" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="H308" t="s">
-        <v>1211</v>
+        <v>1237</v>
       </c>
       <c r="I308" t="s">
-        <v>1236</v>
+        <v>1238</v>
       </c>
       <c r="J308" t="s">
-        <v>1230</v>
+        <v>1205</v>
       </c>
       <c r="K308" t="s">
-        <v>1237</v>
+        <v>1196</v>
       </c>
       <c r="L308" t="s">
         <v>17</v>
       </c>
       <c r="M308" t="s">
         <v>17</v>
       </c>
       <c r="N308" t="s">
         <v>17</v>
       </c>
       <c r="O308">
         <v>0</v>
       </c>
     </row>
     <row r="309">
       <c r="A309">
         <v>308</v>
       </c>
       <c r="B309" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="C309" t="s">
         <v>11</v>
       </c>
       <c r="D309">
         <v>1400</v>
       </c>
       <c r="E309">
         <v>0</v>
       </c>
       <c r="F309">
         <v>0</v>
       </c>
       <c r="G309" t="s">
-        <v>1239</v>
+        <v>111</v>
       </c>
       <c r="H309" t="s">
-        <v>1058</v>
+        <v>1240</v>
       </c>
       <c r="I309" t="s">
-        <v>1240</v>
+        <v>1193</v>
       </c>
       <c r="J309" t="s">
+        <v>1211</v>
+      </c>
+      <c r="K309" t="s">
         <v>1241</v>
-      </c>
-[...1 lines deleted...]
-        <v>1242</v>
       </c>
       <c r="L309" t="s">
         <v>17</v>
       </c>
       <c r="M309" t="s">
         <v>17</v>
       </c>
       <c r="N309" t="s">
         <v>17</v>
       </c>
       <c r="O309">
         <v>0</v>
       </c>
     </row>
     <row r="310">
       <c r="A310">
         <v>309</v>
       </c>
       <c r="B310" t="s">
-        <v>1243</v>
+        <v>1242</v>
       </c>
       <c r="C310" t="s">
         <v>11</v>
       </c>
       <c r="D310">
         <v>1400</v>
       </c>
       <c r="E310">
         <v>0</v>
       </c>
       <c r="F310">
         <v>0</v>
       </c>
       <c r="G310" t="s">
+        <v>1243</v>
+      </c>
+      <c r="H310" t="s">
         <v>1244</v>
       </c>
-      <c r="H310" t="s">
+      <c r="I310" t="s">
         <v>1245</v>
-      </c>
-[...1 lines deleted...]
-        <v>1237</v>
       </c>
       <c r="J310" t="s">
         <v>1246</v>
       </c>
       <c r="K310" t="s">
         <v>1247</v>
       </c>
       <c r="L310" t="s">
         <v>17</v>
       </c>
       <c r="M310" t="s">
         <v>17</v>
       </c>
       <c r="N310" t="s">
         <v>17</v>
       </c>
       <c r="O310">
         <v>0</v>
       </c>
     </row>
     <row r="311">
       <c r="A311">
         <v>310</v>
       </c>
       <c r="B311" t="s">
@@ -19513,2166 +19513,2166 @@
       <c r="C311" t="s">
         <v>11</v>
       </c>
       <c r="D311">
         <v>1400</v>
       </c>
       <c r="E311">
         <v>0</v>
       </c>
       <c r="F311">
         <v>0</v>
       </c>
       <c r="G311" t="s">
         <v>1249</v>
       </c>
       <c r="H311" t="s">
         <v>1250</v>
       </c>
       <c r="I311" t="s">
         <v>1251</v>
       </c>
       <c r="J311" t="s">
         <v>1252</v>
       </c>
       <c r="K311" t="s">
-        <v>1068</v>
+        <v>1246</v>
       </c>
       <c r="L311" t="s">
         <v>17</v>
       </c>
       <c r="M311" t="s">
         <v>17</v>
       </c>
       <c r="N311" t="s">
         <v>17</v>
       </c>
       <c r="O311">
         <v>0</v>
       </c>
     </row>
     <row r="312">
       <c r="A312">
         <v>311</v>
       </c>
       <c r="B312" t="s">
         <v>1253</v>
       </c>
       <c r="C312" t="s">
         <v>11</v>
       </c>
       <c r="D312">
         <v>1400</v>
       </c>
       <c r="E312">
         <v>0</v>
       </c>
       <c r="F312">
         <v>0</v>
       </c>
       <c r="G312" t="s">
         <v>1254</v>
       </c>
       <c r="H312" t="s">
-        <v>1225</v>
+        <v>1255</v>
       </c>
       <c r="I312" t="s">
-        <v>1196</v>
+        <v>1256</v>
       </c>
       <c r="J312" t="s">
-        <v>1153</v>
+        <v>1257</v>
       </c>
       <c r="K312" t="s">
-        <v>1216</v>
+        <v>1258</v>
       </c>
       <c r="L312" t="s">
         <v>17</v>
       </c>
       <c r="M312" t="s">
         <v>17</v>
       </c>
       <c r="N312" t="s">
         <v>17</v>
       </c>
       <c r="O312">
         <v>0</v>
       </c>
     </row>
     <row r="313">
       <c r="A313">
         <v>312</v>
       </c>
       <c r="B313" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="C313" t="s">
         <v>11</v>
       </c>
       <c r="D313">
         <v>1400</v>
       </c>
       <c r="E313">
         <v>0</v>
       </c>
       <c r="F313">
         <v>0</v>
       </c>
       <c r="G313" t="s">
-        <v>1256</v>
+        <v>1260</v>
       </c>
       <c r="H313" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="I313" t="s">
-        <v>1258</v>
+        <v>1250</v>
       </c>
       <c r="J313" t="s">
-        <v>1247</v>
+        <v>1262</v>
       </c>
       <c r="K313" t="s">
-        <v>1259</v>
+        <v>1187</v>
       </c>
       <c r="L313" t="s">
         <v>17</v>
       </c>
       <c r="M313" t="s">
         <v>17</v>
       </c>
       <c r="N313" t="s">
         <v>17</v>
       </c>
       <c r="O313">
         <v>0</v>
       </c>
     </row>
     <row r="314">
       <c r="A314">
         <v>313</v>
       </c>
       <c r="B314" t="s">
-        <v>1260</v>
+        <v>1263</v>
       </c>
       <c r="C314" t="s">
         <v>11</v>
       </c>
       <c r="D314">
         <v>1400</v>
       </c>
       <c r="E314">
         <v>0</v>
       </c>
       <c r="F314">
         <v>0</v>
       </c>
       <c r="G314" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="H314" t="s">
-        <v>1262</v>
+        <v>1192</v>
       </c>
       <c r="I314" t="s">
-        <v>1263</v>
+        <v>1265</v>
       </c>
       <c r="J314" t="s">
-        <v>1185</v>
+        <v>1198</v>
       </c>
       <c r="K314" t="s">
-        <v>1228</v>
+        <v>1251</v>
       </c>
       <c r="L314" t="s">
         <v>17</v>
       </c>
       <c r="M314" t="s">
         <v>17</v>
       </c>
       <c r="N314" t="s">
         <v>17</v>
       </c>
       <c r="O314">
         <v>0</v>
       </c>
     </row>
     <row r="315">
       <c r="A315">
         <v>314</v>
       </c>
       <c r="B315" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
       <c r="C315" t="s">
         <v>11</v>
       </c>
       <c r="D315">
         <v>1400</v>
       </c>
       <c r="E315">
         <v>0</v>
       </c>
       <c r="F315">
         <v>0</v>
       </c>
       <c r="G315" t="s">
-        <v>1265</v>
+        <v>1267</v>
       </c>
       <c r="H315" t="s">
-        <v>1266</v>
+        <v>1268</v>
       </c>
       <c r="I315" t="s">
-        <v>1187</v>
+        <v>1269</v>
       </c>
       <c r="J315" t="s">
-        <v>1267</v>
+        <v>1270</v>
       </c>
       <c r="K315" t="s">
-        <v>1196</v>
+        <v>1098</v>
       </c>
       <c r="L315" t="s">
         <v>17</v>
       </c>
       <c r="M315" t="s">
         <v>17</v>
       </c>
       <c r="N315" t="s">
         <v>17</v>
       </c>
       <c r="O315">
         <v>0</v>
       </c>
     </row>
     <row r="316">
       <c r="A316">
         <v>315</v>
       </c>
       <c r="B316" t="s">
-        <v>1268</v>
+        <v>1271</v>
       </c>
       <c r="C316" t="s">
         <v>11</v>
       </c>
       <c r="D316">
         <v>1400</v>
       </c>
       <c r="E316">
         <v>0</v>
       </c>
       <c r="F316">
         <v>0</v>
       </c>
       <c r="G316" t="s">
-        <v>1269</v>
+        <v>1262</v>
       </c>
       <c r="H316" t="s">
-        <v>1270</v>
+        <v>1111</v>
       </c>
       <c r="I316" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="J316" t="s">
-        <v>1228</v>
+        <v>1273</v>
       </c>
       <c r="K316" t="s">
-        <v>1258</v>
+        <v>1274</v>
       </c>
       <c r="L316" t="s">
         <v>17</v>
       </c>
       <c r="M316" t="s">
         <v>17</v>
       </c>
       <c r="N316" t="s">
         <v>17</v>
       </c>
       <c r="O316">
         <v>0</v>
       </c>
     </row>
     <row r="317">
       <c r="A317">
         <v>316</v>
       </c>
       <c r="B317" t="s">
-        <v>1272</v>
+        <v>1275</v>
       </c>
       <c r="C317" t="s">
         <v>11</v>
       </c>
       <c r="D317">
         <v>1400</v>
       </c>
       <c r="E317">
         <v>0</v>
       </c>
       <c r="F317">
         <v>0</v>
       </c>
       <c r="G317" t="s">
-        <v>1206</v>
+        <v>1276</v>
       </c>
       <c r="H317" t="s">
-        <v>1201</v>
+        <v>1277</v>
       </c>
       <c r="I317" t="s">
-        <v>111</v>
+        <v>1278</v>
       </c>
       <c r="J317" t="s">
-        <v>1273</v>
+        <v>1196</v>
       </c>
       <c r="K317" t="s">
-        <v>1274</v>
+        <v>1245</v>
       </c>
       <c r="L317" t="s">
         <v>17</v>
       </c>
       <c r="M317" t="s">
         <v>17</v>
       </c>
       <c r="N317" t="s">
         <v>17</v>
       </c>
       <c r="O317">
         <v>0</v>
       </c>
     </row>
     <row r="318">
       <c r="A318">
         <v>317</v>
       </c>
       <c r="B318" t="s">
-        <v>1275</v>
+        <v>1279</v>
       </c>
       <c r="C318" t="s">
         <v>11</v>
       </c>
       <c r="D318">
         <v>1400</v>
       </c>
       <c r="E318">
         <v>0</v>
       </c>
       <c r="F318">
         <v>0</v>
       </c>
       <c r="G318" t="s">
-        <v>1276</v>
+        <v>1280</v>
       </c>
       <c r="H318" t="s">
-        <v>1277</v>
+        <v>1210</v>
       </c>
       <c r="I318" t="s">
-        <v>1194</v>
+        <v>1185</v>
       </c>
       <c r="J318" t="s">
-        <v>1278</v>
+        <v>1151</v>
       </c>
       <c r="K318" t="s">
-        <v>1202</v>
+        <v>1220</v>
       </c>
       <c r="L318" t="s">
         <v>17</v>
       </c>
       <c r="M318" t="s">
         <v>17</v>
       </c>
       <c r="N318" t="s">
         <v>17</v>
       </c>
       <c r="O318">
         <v>0</v>
       </c>
     </row>
     <row r="319">
       <c r="A319">
         <v>318</v>
       </c>
       <c r="B319" t="s">
-        <v>1279</v>
+        <v>1281</v>
       </c>
       <c r="C319" t="s">
         <v>11</v>
       </c>
       <c r="D319">
         <v>1400</v>
       </c>
       <c r="E319">
         <v>0</v>
       </c>
       <c r="F319">
         <v>0</v>
       </c>
       <c r="G319" t="s">
-        <v>1280</v>
+        <v>1282</v>
       </c>
       <c r="H319" t="s">
-        <v>1281</v>
+        <v>1283</v>
       </c>
       <c r="I319" t="s">
-        <v>1245</v>
+        <v>1284</v>
       </c>
       <c r="J319" t="s">
-        <v>1239</v>
+        <v>1285</v>
       </c>
       <c r="K319" t="s">
-        <v>1198</v>
+        <v>1286</v>
       </c>
       <c r="L319" t="s">
         <v>17</v>
       </c>
       <c r="M319" t="s">
         <v>17</v>
       </c>
       <c r="N319" t="s">
         <v>17</v>
       </c>
       <c r="O319">
         <v>0</v>
       </c>
     </row>
     <row r="320">
       <c r="A320">
         <v>319</v>
       </c>
       <c r="B320" t="s">
-        <v>1282</v>
+        <v>1287</v>
       </c>
       <c r="C320" t="s">
         <v>11</v>
       </c>
       <c r="D320">
         <v>1400</v>
       </c>
       <c r="E320">
         <v>0</v>
       </c>
       <c r="F320">
         <v>0</v>
       </c>
       <c r="G320" t="s">
-        <v>1283</v>
+        <v>1226</v>
       </c>
       <c r="H320" t="s">
-        <v>1284</v>
+        <v>1229</v>
       </c>
       <c r="I320" t="s">
-        <v>1285</v>
+        <v>111</v>
       </c>
       <c r="J320" t="s">
-        <v>1286</v>
+        <v>1288</v>
       </c>
       <c r="K320" t="s">
-        <v>1287</v>
+        <v>1289</v>
       </c>
       <c r="L320" t="s">
         <v>17</v>
       </c>
       <c r="M320" t="s">
         <v>17</v>
       </c>
       <c r="N320" t="s">
         <v>17</v>
       </c>
       <c r="O320">
         <v>0</v>
       </c>
     </row>
     <row r="321">
       <c r="A321">
         <v>320</v>
       </c>
       <c r="B321" t="s">
-        <v>1288</v>
+        <v>1290</v>
       </c>
       <c r="C321" t="s">
         <v>11</v>
       </c>
       <c r="D321">
         <v>1400</v>
       </c>
       <c r="E321">
         <v>0</v>
       </c>
       <c r="F321">
         <v>0</v>
       </c>
       <c r="G321" t="s">
-        <v>1289</v>
+        <v>1291</v>
       </c>
       <c r="H321" t="s">
-        <v>1290</v>
+        <v>1292</v>
       </c>
       <c r="I321" t="s">
-        <v>1291</v>
+        <v>1217</v>
       </c>
       <c r="J321" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="K321" t="s">
-        <v>1293</v>
+        <v>1230</v>
       </c>
       <c r="L321" t="s">
         <v>17</v>
       </c>
       <c r="M321" t="s">
         <v>17</v>
       </c>
       <c r="N321" t="s">
         <v>17</v>
       </c>
       <c r="O321">
         <v>0</v>
       </c>
     </row>
     <row r="322">
       <c r="A322">
         <v>321</v>
       </c>
       <c r="B322" t="s">
         <v>1294</v>
       </c>
       <c r="C322" t="s">
         <v>11</v>
       </c>
       <c r="D322">
         <v>1300</v>
       </c>
       <c r="E322">
         <v>0</v>
       </c>
       <c r="F322">
         <v>0</v>
       </c>
       <c r="G322" t="s">
-        <v>1295</v>
+        <v>1211</v>
       </c>
       <c r="H322" t="s">
-        <v>1296</v>
+        <v>1245</v>
       </c>
       <c r="I322" t="s">
-        <v>1266</v>
+        <v>111</v>
       </c>
       <c r="J322" t="s">
-        <v>1197</v>
+        <v>111</v>
       </c>
       <c r="K322" t="s">
-        <v>1205</v>
+        <v>111</v>
       </c>
       <c r="L322" t="s">
         <v>17</v>
       </c>
       <c r="M322" t="s">
         <v>17</v>
       </c>
       <c r="N322" t="s">
         <v>17</v>
       </c>
       <c r="O322">
         <v>0</v>
       </c>
     </row>
     <row r="323">
       <c r="A323">
         <v>322</v>
       </c>
       <c r="B323" t="s">
-        <v>1297</v>
+        <v>1295</v>
       </c>
       <c r="C323" t="s">
         <v>11</v>
       </c>
       <c r="D323">
         <v>1300</v>
       </c>
       <c r="E323">
         <v>0</v>
       </c>
       <c r="F323">
         <v>0</v>
       </c>
       <c r="G323" t="s">
+        <v>1296</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1297</v>
+      </c>
+      <c r="I323" t="s">
+        <v>1267</v>
+      </c>
+      <c r="J323" t="s">
         <v>1298</v>
       </c>
-      <c r="H323" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K323" t="s">
-        <v>1301</v>
+        <v>1162</v>
       </c>
       <c r="L323" t="s">
         <v>17</v>
       </c>
       <c r="M323" t="s">
         <v>17</v>
       </c>
       <c r="N323" t="s">
         <v>17</v>
       </c>
       <c r="O323">
         <v>0</v>
       </c>
     </row>
     <row r="324">
       <c r="A324">
         <v>323</v>
       </c>
       <c r="B324" t="s">
-        <v>1302</v>
+        <v>1299</v>
       </c>
       <c r="C324" t="s">
         <v>11</v>
       </c>
       <c r="D324">
         <v>1300</v>
       </c>
       <c r="E324">
         <v>0</v>
       </c>
       <c r="F324">
         <v>0</v>
       </c>
       <c r="G324" t="s">
-        <v>1198</v>
+        <v>1273</v>
       </c>
       <c r="H324" t="s">
-        <v>1285</v>
+        <v>1227</v>
       </c>
       <c r="I324" t="s">
-        <v>1287</v>
+        <v>1258</v>
       </c>
       <c r="J324" t="s">
-        <v>1303</v>
+        <v>111</v>
       </c>
       <c r="K324" t="s">
-        <v>1304</v>
+        <v>111</v>
       </c>
       <c r="L324" t="s">
         <v>17</v>
       </c>
       <c r="M324" t="s">
         <v>17</v>
       </c>
       <c r="N324" t="s">
         <v>17</v>
       </c>
       <c r="O324">
         <v>0</v>
       </c>
     </row>
     <row r="325">
       <c r="A325">
         <v>324</v>
       </c>
       <c r="B325" t="s">
-        <v>1305</v>
+        <v>1300</v>
       </c>
       <c r="C325" t="s">
         <v>11</v>
       </c>
       <c r="D325">
         <v>1300</v>
       </c>
       <c r="E325">
         <v>0</v>
       </c>
       <c r="F325">
         <v>0</v>
       </c>
       <c r="G325" t="s">
-        <v>1226</v>
+        <v>1187</v>
       </c>
       <c r="H325" t="s">
-        <v>1258</v>
+        <v>1284</v>
       </c>
       <c r="I325" t="s">
-        <v>111</v>
+        <v>1286</v>
       </c>
       <c r="J325" t="s">
-        <v>111</v>
+        <v>1301</v>
       </c>
       <c r="K325" t="s">
-        <v>111</v>
+        <v>1302</v>
       </c>
       <c r="L325" t="s">
         <v>17</v>
       </c>
       <c r="M325" t="s">
         <v>17</v>
       </c>
       <c r="N325" t="s">
         <v>17</v>
       </c>
       <c r="O325">
         <v>0</v>
       </c>
     </row>
     <row r="326">
       <c r="A326">
         <v>325</v>
       </c>
       <c r="B326" t="s">
-        <v>1306</v>
+        <v>1303</v>
       </c>
       <c r="C326" t="s">
         <v>11</v>
       </c>
       <c r="D326">
         <v>1300</v>
       </c>
       <c r="E326">
         <v>0</v>
       </c>
       <c r="F326">
         <v>0</v>
       </c>
       <c r="G326" t="s">
+        <v>1304</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1305</v>
+      </c>
+      <c r="I326" t="s">
+        <v>1285</v>
+      </c>
+      <c r="J326" t="s">
+        <v>1306</v>
+      </c>
+      <c r="K326" t="s">
         <v>1307</v>
-      </c>
-[...10 lines deleted...]
-        <v>1278</v>
       </c>
       <c r="L326" t="s">
         <v>17</v>
       </c>
       <c r="M326" t="s">
         <v>17</v>
       </c>
       <c r="N326" t="s">
         <v>17</v>
       </c>
       <c r="O326">
         <v>0</v>
       </c>
     </row>
     <row r="327">
       <c r="A327">
         <v>326</v>
       </c>
       <c r="B327" t="s">
-        <v>1310</v>
+        <v>1308</v>
       </c>
       <c r="C327" t="s">
         <v>11</v>
       </c>
       <c r="D327">
         <v>1300</v>
       </c>
       <c r="E327">
         <v>0</v>
       </c>
       <c r="F327">
         <v>0</v>
       </c>
       <c r="G327" t="s">
+        <v>1309</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1246</v>
+      </c>
+      <c r="I327" t="s">
+        <v>1310</v>
+      </c>
+      <c r="J327" t="s">
         <v>1311</v>
       </c>
-      <c r="H327" t="s">
+      <c r="K327" t="s">
         <v>1312</v>
-      </c>
-[...7 lines deleted...]
-        <v>1271</v>
       </c>
       <c r="L327" t="s">
         <v>17</v>
       </c>
       <c r="M327" t="s">
         <v>17</v>
       </c>
       <c r="N327" t="s">
         <v>17</v>
       </c>
       <c r="O327">
         <v>0</v>
       </c>
     </row>
     <row r="328">
       <c r="A328">
         <v>327</v>
       </c>
       <c r="B328" t="s">
-        <v>1314</v>
+        <v>1313</v>
       </c>
       <c r="C328" t="s">
         <v>11</v>
       </c>
       <c r="D328">
         <v>1300</v>
       </c>
       <c r="E328">
         <v>0</v>
       </c>
       <c r="F328">
         <v>0</v>
       </c>
       <c r="G328" t="s">
+        <v>1314</v>
+      </c>
+      <c r="H328" t="s">
         <v>1315</v>
       </c>
-      <c r="H328" t="s">
+      <c r="I328" t="s">
         <v>1316</v>
-      </c>
-[...1 lines deleted...]
-        <v>1249</v>
       </c>
       <c r="J328" t="s">
         <v>1317</v>
       </c>
       <c r="K328" t="s">
-        <v>1161</v>
+        <v>1255</v>
       </c>
       <c r="L328" t="s">
         <v>17</v>
       </c>
       <c r="M328" t="s">
         <v>17</v>
       </c>
       <c r="N328" t="s">
         <v>17</v>
       </c>
       <c r="O328">
         <v>0</v>
       </c>
     </row>
     <row r="329">
       <c r="A329">
         <v>328</v>
       </c>
       <c r="B329" t="s">
         <v>1318</v>
       </c>
       <c r="C329" t="s">
         <v>11</v>
       </c>
       <c r="D329">
         <v>1300</v>
       </c>
       <c r="E329">
         <v>0</v>
       </c>
       <c r="F329">
         <v>0</v>
       </c>
       <c r="G329" t="s">
-        <v>1241</v>
+        <v>1319</v>
       </c>
       <c r="H329" t="s">
-        <v>1207</v>
+        <v>1320</v>
       </c>
       <c r="I329" t="s">
-        <v>1293</v>
+        <v>1321</v>
       </c>
       <c r="J329" t="s">
-        <v>111</v>
+        <v>1312</v>
       </c>
       <c r="K329" t="s">
-        <v>111</v>
+        <v>1278</v>
       </c>
       <c r="L329" t="s">
         <v>17</v>
       </c>
       <c r="M329" t="s">
         <v>17</v>
       </c>
       <c r="N329" t="s">
         <v>17</v>
       </c>
       <c r="O329">
         <v>0</v>
       </c>
     </row>
     <row r="330">
       <c r="A330">
         <v>329</v>
       </c>
       <c r="B330" t="s">
-        <v>1319</v>
+        <v>1322</v>
       </c>
       <c r="C330" t="s">
         <v>11</v>
       </c>
       <c r="D330">
         <v>1300</v>
       </c>
       <c r="E330">
         <v>0</v>
       </c>
       <c r="F330">
         <v>0</v>
       </c>
       <c r="G330" t="s">
-        <v>1320</v>
+        <v>1323</v>
       </c>
       <c r="H330" t="s">
-        <v>1247</v>
+        <v>1321</v>
       </c>
       <c r="I330" t="s">
-        <v>1321</v>
+        <v>1324</v>
       </c>
       <c r="J330" t="s">
-        <v>1322</v>
+        <v>1191</v>
       </c>
       <c r="K330" t="s">
-        <v>1313</v>
+        <v>1293</v>
       </c>
       <c r="L330" t="s">
         <v>17</v>
       </c>
       <c r="M330" t="s">
         <v>17</v>
       </c>
       <c r="N330" t="s">
         <v>17</v>
       </c>
       <c r="O330">
         <v>0</v>
       </c>
     </row>
     <row r="331">
       <c r="A331">
         <v>330</v>
       </c>
       <c r="B331" t="s">
-        <v>1323</v>
+        <v>1325</v>
       </c>
       <c r="C331" t="s">
         <v>11</v>
       </c>
       <c r="D331">
         <v>1300</v>
       </c>
       <c r="E331">
         <v>0</v>
       </c>
       <c r="F331">
         <v>0</v>
       </c>
       <c r="G331" t="s">
-        <v>1324</v>
+        <v>1326</v>
       </c>
       <c r="H331" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
       <c r="I331" t="s">
-        <v>1326</v>
+        <v>1233</v>
       </c>
       <c r="J331" t="s">
-        <v>1327</v>
+        <v>1186</v>
       </c>
       <c r="K331" t="s">
-        <v>1290</v>
+        <v>1225</v>
       </c>
       <c r="L331" t="s">
         <v>17</v>
       </c>
       <c r="M331" t="s">
         <v>17</v>
       </c>
       <c r="N331" t="s">
         <v>17</v>
       </c>
       <c r="O331">
         <v>0</v>
       </c>
     </row>
     <row r="332">
       <c r="A332">
         <v>331</v>
       </c>
       <c r="B332" t="s">
         <v>1328</v>
       </c>
       <c r="C332" t="s">
         <v>11</v>
       </c>
       <c r="D332">
         <v>1200</v>
       </c>
       <c r="E332">
         <v>0</v>
       </c>
       <c r="F332">
         <v>0</v>
       </c>
       <c r="G332" t="s">
+        <v>1315</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1274</v>
+      </c>
+      <c r="I332" t="s">
         <v>1329</v>
       </c>
-      <c r="H332" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J332" t="s">
-        <v>1215</v>
+        <v>1330</v>
       </c>
       <c r="K332" t="s">
-        <v>1223</v>
+        <v>1331</v>
       </c>
       <c r="L332" t="s">
         <v>17</v>
       </c>
       <c r="M332" t="s">
         <v>17</v>
       </c>
       <c r="N332" t="s">
         <v>17</v>
       </c>
       <c r="O332">
         <v>0</v>
       </c>
     </row>
     <row r="333">
       <c r="A333">
         <v>332</v>
       </c>
       <c r="B333" t="s">
-        <v>1330</v>
+        <v>1332</v>
       </c>
       <c r="C333" t="s">
         <v>11</v>
       </c>
       <c r="D333">
         <v>1200</v>
       </c>
       <c r="E333">
         <v>0</v>
       </c>
       <c r="F333">
         <v>0</v>
       </c>
       <c r="G333" t="s">
-        <v>1325</v>
+        <v>1333</v>
       </c>
       <c r="H333" t="s">
-        <v>1242</v>
+        <v>1334</v>
       </c>
       <c r="I333" t="s">
-        <v>1331</v>
+        <v>1298</v>
       </c>
       <c r="J333" t="s">
-        <v>1332</v>
+        <v>1269</v>
       </c>
       <c r="K333" t="s">
-        <v>1333</v>
+        <v>1335</v>
       </c>
       <c r="L333" t="s">
         <v>17</v>
       </c>
       <c r="M333" t="s">
         <v>17</v>
       </c>
       <c r="N333" t="s">
         <v>17</v>
       </c>
       <c r="O333">
         <v>0</v>
       </c>
     </row>
     <row r="334">
       <c r="A334">
         <v>333</v>
       </c>
       <c r="B334" t="s">
-        <v>1334</v>
+        <v>1336</v>
       </c>
       <c r="C334" t="s">
         <v>11</v>
       </c>
       <c r="D334">
         <v>1200</v>
       </c>
       <c r="E334">
         <v>0</v>
       </c>
       <c r="F334">
         <v>0</v>
       </c>
       <c r="G334" t="s">
-        <v>1202</v>
+        <v>1230</v>
       </c>
       <c r="H334" t="s">
-        <v>1273</v>
+        <v>1288</v>
       </c>
       <c r="I334" t="s">
-        <v>1298</v>
+        <v>1304</v>
       </c>
       <c r="J334" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
       <c r="K334" t="s">
-        <v>1336</v>
+        <v>1338</v>
       </c>
       <c r="L334" t="s">
         <v>17</v>
       </c>
       <c r="M334" t="s">
         <v>17</v>
       </c>
       <c r="N334" t="s">
         <v>17</v>
       </c>
       <c r="O334">
         <v>0</v>
       </c>
     </row>
     <row r="335">
       <c r="A335">
         <v>334</v>
       </c>
       <c r="B335" t="s">
-        <v>1337</v>
+        <v>1339</v>
       </c>
       <c r="C335" t="s">
         <v>11</v>
       </c>
       <c r="D335">
         <v>1200</v>
       </c>
       <c r="E335">
         <v>0</v>
       </c>
       <c r="F335">
         <v>0</v>
       </c>
       <c r="G335" t="s">
-        <v>1331</v>
+        <v>1188</v>
       </c>
       <c r="H335" t="s">
-        <v>1322</v>
+        <v>1340</v>
       </c>
       <c r="I335" t="s">
-        <v>1324</v>
+        <v>1334</v>
       </c>
       <c r="J335" t="s">
-        <v>1191</v>
+        <v>1264</v>
       </c>
       <c r="K335" t="s">
-        <v>1254</v>
+        <v>1262</v>
       </c>
       <c r="L335" t="s">
         <v>17</v>
       </c>
       <c r="M335" t="s">
         <v>17</v>
       </c>
       <c r="N335" t="s">
         <v>17</v>
       </c>
       <c r="O335">
         <v>0</v>
       </c>
     </row>
     <row r="336">
       <c r="A336">
         <v>335</v>
       </c>
       <c r="B336" t="s">
-        <v>1338</v>
+        <v>1341</v>
       </c>
       <c r="C336" t="s">
         <v>11</v>
       </c>
       <c r="D336">
         <v>1200</v>
       </c>
       <c r="E336">
         <v>0</v>
       </c>
       <c r="F336">
         <v>0</v>
       </c>
       <c r="G336" t="s">
-        <v>1339</v>
+        <v>1329</v>
       </c>
       <c r="H336" t="s">
-        <v>1340</v>
+        <v>1311</v>
       </c>
       <c r="I336" t="s">
-        <v>1317</v>
+        <v>1314</v>
       </c>
       <c r="J336" t="s">
-        <v>1251</v>
+        <v>1214</v>
       </c>
       <c r="K336" t="s">
-        <v>1341</v>
+        <v>1280</v>
       </c>
       <c r="L336" t="s">
         <v>17</v>
       </c>
       <c r="M336" t="s">
         <v>17</v>
       </c>
       <c r="N336" t="s">
         <v>17</v>
       </c>
       <c r="O336">
         <v>0</v>
       </c>
     </row>
     <row r="337">
       <c r="A337">
         <v>336</v>
       </c>
       <c r="B337" t="s">
         <v>1342</v>
       </c>
       <c r="C337" t="s">
         <v>11</v>
       </c>
       <c r="D337">
         <v>1200</v>
       </c>
       <c r="E337">
         <v>0</v>
       </c>
       <c r="F337">
         <v>0</v>
       </c>
       <c r="G337" t="s">
-        <v>1199</v>
+        <v>1343</v>
       </c>
       <c r="H337" t="s">
-        <v>1343</v>
+        <v>1296</v>
       </c>
       <c r="I337" t="s">
-        <v>1340</v>
+        <v>1260</v>
       </c>
       <c r="J337" t="s">
-        <v>1235</v>
+        <v>1219</v>
       </c>
       <c r="K337" t="s">
-        <v>1239</v>
+        <v>1203</v>
       </c>
       <c r="L337" t="s">
         <v>17</v>
       </c>
       <c r="M337" t="s">
         <v>17</v>
       </c>
       <c r="N337" t="s">
         <v>17</v>
       </c>
       <c r="O337">
         <v>0</v>
       </c>
     </row>
     <row r="338">
       <c r="A338">
         <v>337</v>
       </c>
       <c r="B338" t="s">
         <v>1344</v>
       </c>
       <c r="C338" t="s">
         <v>11</v>
       </c>
       <c r="D338">
         <v>1100</v>
       </c>
       <c r="E338">
         <v>0</v>
       </c>
       <c r="F338">
         <v>0</v>
       </c>
       <c r="G338" t="s">
         <v>1345</v>
       </c>
       <c r="H338" t="s">
+        <v>1258</v>
+      </c>
+      <c r="I338" t="s">
         <v>1346</v>
       </c>
-      <c r="I338" t="s">
+      <c r="J338" t="s">
         <v>1347</v>
       </c>
-      <c r="J338" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K338" t="s">
-        <v>1348</v>
+        <v>1236</v>
       </c>
       <c r="L338" t="s">
         <v>17</v>
       </c>
       <c r="M338" t="s">
         <v>17</v>
       </c>
       <c r="N338" t="s">
         <v>17</v>
       </c>
       <c r="O338">
         <v>0</v>
       </c>
     </row>
     <row r="339">
       <c r="A339">
         <v>338</v>
       </c>
       <c r="B339" t="s">
-        <v>1349</v>
+        <v>1348</v>
       </c>
       <c r="C339" t="s">
         <v>11</v>
       </c>
       <c r="D339">
         <v>1100</v>
       </c>
       <c r="E339">
         <v>0</v>
       </c>
       <c r="F339">
         <v>0</v>
       </c>
       <c r="G339" t="s">
+        <v>1349</v>
+      </c>
+      <c r="H339" t="s">
         <v>1350</v>
       </c>
-      <c r="H339" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I339" t="s">
+        <v>1306</v>
+      </c>
+      <c r="J339" t="s">
+        <v>1302</v>
+      </c>
+      <c r="K339" t="s">
         <v>1351</v>
-      </c>
-[...4 lines deleted...]
-        <v>1261</v>
       </c>
       <c r="L339" t="s">
         <v>17</v>
       </c>
       <c r="M339" t="s">
         <v>17</v>
       </c>
       <c r="N339" t="s">
         <v>17</v>
       </c>
       <c r="O339">
         <v>0</v>
       </c>
     </row>
     <row r="340">
       <c r="A340">
         <v>339</v>
       </c>
       <c r="B340" t="s">
         <v>1352</v>
       </c>
       <c r="C340" t="s">
         <v>11</v>
       </c>
       <c r="D340">
         <v>1100</v>
       </c>
       <c r="E340">
         <v>0</v>
       </c>
       <c r="F340">
         <v>0</v>
       </c>
       <c r="G340" t="s">
-        <v>1207</v>
+        <v>1353</v>
       </c>
       <c r="H340" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="I340" t="s">
-        <v>1354</v>
+        <v>1326</v>
       </c>
       <c r="J340" t="s">
-        <v>1355</v>
+        <v>1297</v>
       </c>
       <c r="K340" t="s">
-        <v>1280</v>
+        <v>1277</v>
       </c>
       <c r="L340" t="s">
         <v>17</v>
       </c>
       <c r="M340" t="s">
         <v>17</v>
       </c>
       <c r="N340" t="s">
         <v>17</v>
       </c>
       <c r="O340">
         <v>0</v>
       </c>
     </row>
     <row r="341">
       <c r="A341">
         <v>340</v>
       </c>
       <c r="B341" t="s">
-        <v>1356</v>
+        <v>1355</v>
       </c>
       <c r="C341" t="s">
         <v>11</v>
       </c>
       <c r="D341">
         <v>1100</v>
       </c>
       <c r="E341">
         <v>0</v>
       </c>
       <c r="F341">
         <v>0</v>
       </c>
       <c r="G341" t="s">
+        <v>1306</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1349</v>
+      </c>
+      <c r="I341" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J341" t="s">
         <v>1357</v>
       </c>
-      <c r="H341" t="s">
+      <c r="K341" t="s">
         <v>1358</v>
-      </c>
-[...7 lines deleted...]
-        <v>1270</v>
       </c>
       <c r="L341" t="s">
         <v>17</v>
       </c>
       <c r="M341" t="s">
         <v>17</v>
       </c>
       <c r="N341" t="s">
         <v>17</v>
       </c>
       <c r="O341">
         <v>0</v>
       </c>
     </row>
     <row r="342">
       <c r="A342">
         <v>341</v>
       </c>
       <c r="B342" t="s">
         <v>1359</v>
       </c>
       <c r="C342" t="s">
         <v>11</v>
       </c>
       <c r="D342">
         <v>1100</v>
       </c>
       <c r="E342">
         <v>0</v>
       </c>
       <c r="F342">
         <v>0</v>
       </c>
       <c r="G342" t="s">
+        <v>1286</v>
+      </c>
+      <c r="H342" t="s">
         <v>1360</v>
       </c>
-      <c r="H342" t="s">
+      <c r="I342" t="s">
         <v>1361</v>
       </c>
-      <c r="I342" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J342" t="s">
-        <v>1304</v>
+        <v>1362</v>
       </c>
       <c r="K342" t="s">
-        <v>1362</v>
+        <v>111</v>
       </c>
       <c r="L342" t="s">
         <v>17</v>
       </c>
       <c r="M342" t="s">
         <v>17</v>
       </c>
       <c r="N342" t="s">
         <v>17</v>
       </c>
       <c r="O342">
         <v>0</v>
       </c>
     </row>
     <row r="343">
       <c r="A343">
         <v>342</v>
       </c>
       <c r="B343" t="s">
         <v>1363</v>
       </c>
       <c r="C343" t="s">
         <v>11</v>
       </c>
       <c r="D343">
         <v>1100</v>
       </c>
       <c r="E343">
         <v>0</v>
       </c>
       <c r="F343">
         <v>0</v>
       </c>
       <c r="G343" t="s">
-        <v>1300</v>
+        <v>1364</v>
       </c>
       <c r="H343" t="s">
-        <v>1360</v>
+        <v>1365</v>
       </c>
       <c r="I343" t="s">
-        <v>1364</v>
+        <v>1347</v>
       </c>
       <c r="J343" t="s">
-        <v>1365</v>
+        <v>1314</v>
       </c>
       <c r="K343" t="s">
-        <v>1355</v>
+        <v>1366</v>
       </c>
       <c r="L343" t="s">
         <v>17</v>
       </c>
       <c r="M343" t="s">
         <v>17</v>
       </c>
       <c r="N343" t="s">
         <v>17</v>
       </c>
       <c r="O343">
         <v>0</v>
       </c>
     </row>
     <row r="344">
       <c r="A344">
         <v>343</v>
       </c>
       <c r="B344" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="C344" t="s">
         <v>11</v>
       </c>
       <c r="D344">
         <v>1100</v>
       </c>
       <c r="E344">
         <v>0</v>
       </c>
       <c r="F344">
         <v>0</v>
       </c>
       <c r="G344" t="s">
-        <v>1287</v>
+        <v>1227</v>
       </c>
       <c r="H344" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="I344" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="J344" t="s">
-        <v>1369</v>
+        <v>1358</v>
       </c>
       <c r="K344" t="s">
-        <v>111</v>
+        <v>1260</v>
       </c>
       <c r="L344" t="s">
         <v>17</v>
       </c>
       <c r="M344" t="s">
         <v>17</v>
       </c>
       <c r="N344" t="s">
         <v>17</v>
       </c>
       <c r="O344">
         <v>0</v>
       </c>
     </row>
     <row r="345">
       <c r="A345">
         <v>344</v>
       </c>
       <c r="B345" t="s">
         <v>1370</v>
       </c>
       <c r="C345" t="s">
         <v>11</v>
       </c>
       <c r="D345">
         <v>1000</v>
       </c>
       <c r="E345">
         <v>0</v>
       </c>
       <c r="F345">
         <v>0</v>
       </c>
       <c r="G345" t="s">
         <v>1371</v>
       </c>
       <c r="H345" t="s">
+        <v>1337</v>
+      </c>
+      <c r="I345" t="s">
+        <v>1360</v>
+      </c>
+      <c r="J345" t="s">
         <v>1372</v>
       </c>
-      <c r="I345" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K345" t="s">
-        <v>1374</v>
+        <v>1354</v>
       </c>
       <c r="L345" t="s">
         <v>17</v>
       </c>
       <c r="M345" t="s">
         <v>17</v>
       </c>
       <c r="N345" t="s">
         <v>17</v>
       </c>
       <c r="O345">
         <v>0</v>
       </c>
     </row>
     <row r="346">
       <c r="A346">
         <v>345</v>
       </c>
       <c r="B346" t="s">
-        <v>1375</v>
+        <v>1373</v>
       </c>
       <c r="C346" t="s">
         <v>11</v>
       </c>
       <c r="D346">
         <v>1000</v>
       </c>
       <c r="E346">
         <v>0</v>
       </c>
       <c r="F346">
         <v>0</v>
       </c>
       <c r="G346" t="s">
-        <v>1336</v>
+        <v>1374</v>
       </c>
       <c r="H346" t="s">
+        <v>1375</v>
+      </c>
+      <c r="I346" t="s">
+        <v>1365</v>
+      </c>
+      <c r="J346" t="s">
         <v>1376</v>
       </c>
-      <c r="I346" t="s">
+      <c r="K346" t="s">
         <v>1377</v>
-      </c>
-[...4 lines deleted...]
-        <v>1379</v>
       </c>
       <c r="L346" t="s">
         <v>17</v>
       </c>
       <c r="M346" t="s">
         <v>17</v>
       </c>
       <c r="N346" t="s">
         <v>17</v>
       </c>
       <c r="O346">
         <v>0</v>
       </c>
     </row>
     <row r="347">
       <c r="A347">
         <v>346</v>
       </c>
       <c r="B347" t="s">
-        <v>1380</v>
+        <v>1378</v>
       </c>
       <c r="C347" t="s">
         <v>11</v>
       </c>
       <c r="D347">
         <v>1000</v>
       </c>
       <c r="E347">
         <v>0</v>
       </c>
       <c r="F347">
         <v>0</v>
       </c>
       <c r="G347" t="s">
-        <v>1381</v>
+        <v>1372</v>
       </c>
       <c r="H347" t="s">
-        <v>1368</v>
+        <v>1361</v>
       </c>
       <c r="I347" t="s">
-        <v>1382</v>
+        <v>1379</v>
       </c>
       <c r="J347" t="s">
         <v>111</v>
       </c>
       <c r="K347" t="s">
         <v>111</v>
       </c>
       <c r="L347" t="s">
         <v>17</v>
       </c>
       <c r="M347" t="s">
         <v>17</v>
       </c>
       <c r="N347" t="s">
         <v>17</v>
       </c>
       <c r="O347">
         <v>0</v>
       </c>
     </row>
     <row r="348">
       <c r="A348">
         <v>347</v>
       </c>
       <c r="B348" t="s">
-        <v>1383</v>
+        <v>1380</v>
       </c>
       <c r="C348" t="s">
         <v>11</v>
       </c>
       <c r="D348">
         <v>1000</v>
       </c>
       <c r="E348">
         <v>0</v>
       </c>
       <c r="F348">
         <v>0</v>
       </c>
       <c r="G348" t="s">
+        <v>1338</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1381</v>
+      </c>
+      <c r="I348" t="s">
+        <v>1382</v>
+      </c>
+      <c r="J348" t="s">
+        <v>1383</v>
+      </c>
+      <c r="K348" t="s">
         <v>1384</v>
-      </c>
-[...10 lines deleted...]
-        <v>1347</v>
       </c>
       <c r="L348" t="s">
         <v>17</v>
       </c>
       <c r="M348" t="s">
         <v>17</v>
       </c>
       <c r="N348" t="s">
         <v>17</v>
       </c>
       <c r="O348">
         <v>0</v>
       </c>
     </row>
     <row r="349">
       <c r="A349">
         <v>348</v>
       </c>
       <c r="B349" t="s">
-        <v>1388</v>
+        <v>1385</v>
       </c>
       <c r="C349" t="s">
         <v>11</v>
       </c>
       <c r="D349">
         <v>1000</v>
       </c>
       <c r="E349">
         <v>0</v>
       </c>
       <c r="F349">
         <v>0</v>
       </c>
       <c r="G349" t="s">
+        <v>1386</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1387</v>
+      </c>
+      <c r="I349" t="s">
+        <v>1388</v>
+      </c>
+      <c r="J349" t="s">
         <v>1389</v>
       </c>
-      <c r="H349" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K349" t="s">
-        <v>1358</v>
+        <v>1347</v>
       </c>
       <c r="L349" t="s">
         <v>17</v>
       </c>
       <c r="M349" t="s">
         <v>17</v>
       </c>
       <c r="N349" t="s">
         <v>17</v>
       </c>
       <c r="O349">
         <v>0</v>
       </c>
     </row>
     <row r="350">
       <c r="A350">
         <v>349</v>
       </c>
       <c r="B350" t="s">
         <v>1390</v>
       </c>
       <c r="C350" t="s">
         <v>11</v>
       </c>
       <c r="D350">
         <v>900</v>
       </c>
       <c r="E350">
         <v>0</v>
       </c>
       <c r="F350">
         <v>0</v>
       </c>
       <c r="G350" t="s">
-        <v>1382</v>
+        <v>1391</v>
       </c>
       <c r="H350" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="I350" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="J350" t="s">
-        <v>1393</v>
+        <v>1384</v>
       </c>
       <c r="K350" t="s">
         <v>1394</v>
       </c>
       <c r="L350" t="s">
         <v>17</v>
       </c>
       <c r="M350" t="s">
         <v>17</v>
       </c>
       <c r="N350" t="s">
         <v>17</v>
       </c>
       <c r="O350">
         <v>0</v>
       </c>
     </row>
     <row r="351">
       <c r="A351">
         <v>350</v>
       </c>
       <c r="B351" t="s">
         <v>1395</v>
       </c>
       <c r="C351" t="s">
         <v>11</v>
       </c>
       <c r="D351">
         <v>900</v>
       </c>
       <c r="E351">
         <v>0</v>
       </c>
       <c r="F351">
         <v>0</v>
       </c>
       <c r="G351" t="s">
+        <v>1379</v>
+      </c>
+      <c r="H351" t="s">
         <v>1396</v>
       </c>
-      <c r="H351" t="s">
+      <c r="I351" t="s">
         <v>1397</v>
       </c>
-      <c r="I351" t="s">
+      <c r="J351" t="s">
         <v>1398</v>
       </c>
-      <c r="J351" t="s">
+      <c r="K351" t="s">
         <v>1399</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400</v>
       </c>
       <c r="L351" t="s">
         <v>17</v>
       </c>
       <c r="M351" t="s">
         <v>17</v>
       </c>
       <c r="N351" t="s">
         <v>17</v>
       </c>
       <c r="O351">
         <v>0</v>
       </c>
     </row>
     <row r="352">
       <c r="A352">
         <v>351</v>
       </c>
       <c r="B352" t="s">
-        <v>1401</v>
+        <v>1400</v>
       </c>
       <c r="C352" t="s">
         <v>11</v>
       </c>
       <c r="D352">
         <v>900</v>
       </c>
       <c r="E352">
         <v>0</v>
       </c>
       <c r="F352">
         <v>0</v>
       </c>
       <c r="G352" t="s">
-        <v>1402</v>
+        <v>1394</v>
       </c>
       <c r="H352" t="s">
-        <v>1403</v>
+        <v>1401</v>
       </c>
       <c r="I352" t="s">
-        <v>1404</v>
+        <v>1368</v>
       </c>
       <c r="J352" t="s">
-        <v>1379</v>
+        <v>1364</v>
       </c>
       <c r="K352" t="s">
-        <v>1405</v>
+        <v>1326</v>
       </c>
       <c r="L352" t="s">
         <v>17</v>
       </c>
       <c r="M352" t="s">
         <v>17</v>
       </c>
       <c r="N352" t="s">
         <v>17</v>
       </c>
       <c r="O352">
         <v>0</v>
       </c>
     </row>
     <row r="353">
       <c r="A353">
         <v>352</v>
       </c>
       <c r="B353" t="s">
-        <v>1406</v>
+        <v>1402</v>
       </c>
       <c r="C353" t="s">
         <v>11</v>
       </c>
       <c r="D353">
         <v>900</v>
       </c>
       <c r="E353">
         <v>0</v>
       </c>
       <c r="F353">
         <v>0</v>
       </c>
       <c r="G353" t="s">
+        <v>1403</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1404</v>
+      </c>
+      <c r="I353" t="s">
+        <v>1372</v>
+      </c>
+      <c r="J353" t="s">
         <v>1405</v>
       </c>
-      <c r="H353" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K353" t="s">
-        <v>1295</v>
+        <v>1406</v>
       </c>
       <c r="L353" t="s">
         <v>17</v>
       </c>
       <c r="M353" t="s">
         <v>17</v>
       </c>
       <c r="N353" t="s">
         <v>17</v>
       </c>
       <c r="O353">
         <v>0</v>
       </c>
     </row>
     <row r="354">
       <c r="A354">
         <v>353</v>
       </c>
       <c r="B354" t="s">
-        <v>1408</v>
+        <v>1407</v>
       </c>
       <c r="C354" t="s">
         <v>11</v>
       </c>
       <c r="D354">
         <v>900</v>
       </c>
       <c r="E354">
         <v>0</v>
       </c>
       <c r="F354">
         <v>0</v>
       </c>
       <c r="G354" t="s">
+        <v>1408</v>
+      </c>
+      <c r="H354" t="s">
         <v>1409</v>
       </c>
-      <c r="H354" t="s">
+      <c r="I354" t="s">
         <v>1410</v>
-      </c>
-[...1 lines deleted...]
-        <v>1381</v>
       </c>
       <c r="J354" t="s">
         <v>1411</v>
       </c>
       <c r="K354" t="s">
         <v>1412</v>
       </c>
       <c r="L354" t="s">
         <v>17</v>
       </c>
       <c r="M354" t="s">
         <v>17</v>
       </c>
       <c r="N354" t="s">
         <v>17</v>
       </c>
       <c r="O354">
         <v>0</v>
       </c>
     </row>
     <row r="355">
       <c r="A355">
         <v>354</v>
       </c>
       <c r="B355" t="s">
         <v>1413</v>
       </c>
       <c r="C355" t="s">
         <v>11</v>
       </c>
       <c r="D355">
         <v>887</v>
       </c>
       <c r="E355">
         <v>878</v>
       </c>
       <c r="F355">
         <v>0</v>
       </c>
       <c r="G355" t="s">
-        <v>1364</v>
+        <v>1356</v>
       </c>
       <c r="H355" t="s">
-        <v>1377</v>
+        <v>1382</v>
       </c>
       <c r="I355" t="s">
         <v>1414</v>
       </c>
       <c r="J355" t="s">
-        <v>1367</v>
+        <v>1360</v>
       </c>
       <c r="K355" t="s">
         <v>1415</v>
       </c>
       <c r="L355" t="s">
         <v>17</v>
       </c>
       <c r="M355" t="s">
         <v>17</v>
       </c>
       <c r="N355" t="s">
         <v>17</v>
       </c>
       <c r="O355">
         <v>0</v>
       </c>
     </row>
     <row r="356">
       <c r="A356">
         <v>355</v>
       </c>
       <c r="B356" t="s">
         <v>1416</v>
       </c>
       <c r="C356" t="s">
         <v>11</v>
       </c>
       <c r="D356">
         <v>800</v>
       </c>
       <c r="E356">
         <v>0</v>
       </c>
       <c r="F356">
         <v>0</v>
       </c>
       <c r="G356" t="s">
         <v>1417</v>
       </c>
       <c r="H356" t="s">
         <v>1418</v>
       </c>
       <c r="I356" t="s">
         <v>1419</v>
       </c>
       <c r="J356" t="s">
         <v>1420</v>
       </c>
       <c r="K356" t="s">
-        <v>1369</v>
+        <v>1362</v>
       </c>
       <c r="L356" t="s">
         <v>17</v>
       </c>
       <c r="M356" t="s">
         <v>17</v>
       </c>
       <c r="N356" t="s">
         <v>17</v>
       </c>
       <c r="O356">
         <v>0</v>
       </c>
     </row>
     <row r="357">
       <c r="A357">
         <v>356</v>
       </c>
       <c r="B357" t="s">
         <v>1421</v>
       </c>
       <c r="C357" t="s">
         <v>11</v>
       </c>
       <c r="D357">
@@ -21757,721 +21757,721 @@
       </c>
       <c r="O358">
         <v>0</v>
       </c>
     </row>
     <row r="359">
       <c r="A359">
         <v>358</v>
       </c>
       <c r="B359" t="s">
         <v>1429</v>
       </c>
       <c r="C359" t="s">
         <v>11</v>
       </c>
       <c r="D359">
         <v>800</v>
       </c>
       <c r="E359">
         <v>0</v>
       </c>
       <c r="F359">
         <v>0</v>
       </c>
       <c r="G359" t="s">
-        <v>1412</v>
+        <v>1406</v>
       </c>
       <c r="H359" t="s">
         <v>1430</v>
       </c>
       <c r="I359" t="s">
-        <v>1399</v>
+        <v>1411</v>
       </c>
       <c r="J359" t="s">
-        <v>1389</v>
+        <v>1371</v>
       </c>
       <c r="K359" t="s">
         <v>1425</v>
       </c>
       <c r="L359" t="s">
         <v>17</v>
       </c>
       <c r="M359" t="s">
         <v>17</v>
       </c>
       <c r="N359" t="s">
         <v>17</v>
       </c>
       <c r="O359">
         <v>0</v>
       </c>
     </row>
     <row r="360">
       <c r="A360">
         <v>359</v>
       </c>
       <c r="B360" t="s">
         <v>1431</v>
       </c>
       <c r="C360" t="s">
         <v>11</v>
       </c>
       <c r="D360">
         <v>800</v>
       </c>
       <c r="E360">
         <v>0</v>
       </c>
       <c r="F360">
         <v>0</v>
       </c>
       <c r="G360" t="s">
-        <v>1304</v>
+        <v>1302</v>
       </c>
       <c r="H360" t="s">
         <v>1432</v>
       </c>
       <c r="I360" t="s">
         <v>1433</v>
       </c>
       <c r="J360" t="s">
         <v>1434</v>
       </c>
       <c r="K360" t="s">
         <v>1435</v>
       </c>
       <c r="L360" t="s">
         <v>17</v>
       </c>
       <c r="M360" t="s">
         <v>17</v>
       </c>
       <c r="N360" t="s">
         <v>17</v>
       </c>
       <c r="O360">
         <v>0</v>
       </c>
     </row>
     <row r="361">
       <c r="A361">
         <v>360</v>
       </c>
       <c r="B361" t="s">
         <v>1436</v>
       </c>
       <c r="C361" t="s">
         <v>11</v>
       </c>
       <c r="D361">
         <v>700</v>
       </c>
       <c r="E361">
         <v>0</v>
       </c>
       <c r="F361">
         <v>0</v>
       </c>
       <c r="G361" t="s">
+        <v>1384</v>
+      </c>
+      <c r="H361" t="s">
         <v>1437</v>
       </c>
-      <c r="H361" t="s">
+      <c r="I361" t="s">
         <v>1438</v>
       </c>
-      <c r="I361" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J361" t="s">
-        <v>1412</v>
+        <v>1439</v>
       </c>
       <c r="K361" t="s">
-        <v>1403</v>
+        <v>1440</v>
       </c>
       <c r="L361" t="s">
         <v>17</v>
       </c>
       <c r="M361" t="s">
         <v>17</v>
       </c>
       <c r="N361" t="s">
         <v>17</v>
       </c>
       <c r="O361">
         <v>0</v>
       </c>
     </row>
     <row r="362">
       <c r="A362">
         <v>361</v>
       </c>
       <c r="B362" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
       <c r="C362" t="s">
         <v>11</v>
       </c>
       <c r="D362">
         <v>700</v>
       </c>
       <c r="E362">
         <v>0</v>
       </c>
       <c r="F362">
         <v>0</v>
       </c>
       <c r="G362" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="H362" t="s">
-        <v>1378</v>
+        <v>1443</v>
       </c>
       <c r="I362" t="s">
-        <v>1432</v>
+        <v>1409</v>
       </c>
       <c r="J362" t="s">
-        <v>1441</v>
+        <v>1444</v>
       </c>
       <c r="K362" t="s">
-        <v>111</v>
+        <v>1404</v>
       </c>
       <c r="L362" t="s">
         <v>17</v>
       </c>
       <c r="M362" t="s">
         <v>17</v>
       </c>
       <c r="N362" t="s">
         <v>17</v>
       </c>
       <c r="O362">
         <v>0</v>
       </c>
     </row>
     <row r="363">
       <c r="A363">
         <v>362</v>
       </c>
       <c r="B363" t="s">
-        <v>1442</v>
+        <v>1445</v>
       </c>
       <c r="C363" t="s">
         <v>11</v>
       </c>
       <c r="D363">
         <v>700</v>
       </c>
       <c r="E363">
         <v>0</v>
       </c>
       <c r="F363">
         <v>0</v>
       </c>
       <c r="G363" t="s">
-        <v>1379</v>
+        <v>1446</v>
       </c>
       <c r="H363" t="s">
-        <v>1443</v>
+        <v>1433</v>
       </c>
       <c r="I363" t="s">
-        <v>1440</v>
+        <v>1447</v>
       </c>
       <c r="J363" t="s">
-        <v>1444</v>
+        <v>1448</v>
       </c>
       <c r="K363" t="s">
-        <v>1445</v>
+        <v>1449</v>
       </c>
       <c r="L363" t="s">
         <v>17</v>
       </c>
       <c r="M363" t="s">
         <v>17</v>
       </c>
       <c r="N363" t="s">
         <v>17</v>
       </c>
       <c r="O363">
         <v>0</v>
       </c>
     </row>
     <row r="364">
       <c r="A364">
         <v>363</v>
       </c>
       <c r="B364" t="s">
-        <v>1446</v>
+        <v>1450</v>
       </c>
       <c r="C364" t="s">
         <v>11</v>
       </c>
       <c r="D364">
         <v>700</v>
       </c>
       <c r="E364">
         <v>0</v>
       </c>
       <c r="F364">
         <v>0</v>
       </c>
       <c r="G364" t="s">
-        <v>1447</v>
+        <v>1451</v>
       </c>
       <c r="H364" t="s">
-        <v>1448</v>
+        <v>1452</v>
       </c>
       <c r="I364" t="s">
-        <v>1397</v>
+        <v>1394</v>
       </c>
       <c r="J364" t="s">
-        <v>1449</v>
+        <v>1406</v>
       </c>
       <c r="K364" t="s">
-        <v>1410</v>
+        <v>1392</v>
       </c>
       <c r="L364" t="s">
         <v>17</v>
       </c>
       <c r="M364" t="s">
         <v>17</v>
       </c>
       <c r="N364" t="s">
         <v>17</v>
       </c>
       <c r="O364">
         <v>0</v>
       </c>
     </row>
     <row r="365">
       <c r="A365">
         <v>364</v>
       </c>
       <c r="B365" t="s">
-        <v>1450</v>
+        <v>1453</v>
       </c>
       <c r="C365" t="s">
         <v>11</v>
       </c>
       <c r="D365">
         <v>700</v>
       </c>
       <c r="E365">
         <v>0</v>
       </c>
       <c r="F365">
         <v>0</v>
       </c>
       <c r="G365" t="s">
-        <v>1451</v>
+        <v>1438</v>
       </c>
       <c r="H365" t="s">
-        <v>1433</v>
+        <v>1383</v>
       </c>
       <c r="I365" t="s">
-        <v>1452</v>
+        <v>1432</v>
       </c>
       <c r="J365" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="K365" t="s">
-        <v>1454</v>
+        <v>111</v>
       </c>
       <c r="L365" t="s">
         <v>17</v>
       </c>
       <c r="M365" t="s">
         <v>17</v>
       </c>
       <c r="N365" t="s">
         <v>17</v>
       </c>
       <c r="O365">
         <v>0</v>
       </c>
     </row>
     <row r="366">
       <c r="A366">
         <v>365</v>
       </c>
       <c r="B366" t="s">
         <v>1455</v>
       </c>
       <c r="C366" t="s">
         <v>11</v>
       </c>
       <c r="D366">
         <v>652</v>
       </c>
       <c r="E366">
         <v>631</v>
       </c>
       <c r="F366">
         <v>0</v>
       </c>
       <c r="G366" t="s">
         <v>1456</v>
       </c>
       <c r="H366" t="s">
-        <v>1441</v>
+        <v>1454</v>
       </c>
       <c r="I366" t="s">
         <v>1457</v>
       </c>
       <c r="J366" t="s">
         <v>1458</v>
       </c>
       <c r="K366" t="s">
-        <v>1402</v>
+        <v>1391</v>
       </c>
       <c r="L366" t="s">
         <v>17</v>
       </c>
       <c r="M366" t="s">
         <v>17</v>
       </c>
       <c r="N366" t="s">
         <v>17</v>
       </c>
       <c r="O366">
         <v>0</v>
       </c>
     </row>
     <row r="367">
       <c r="A367">
         <v>366</v>
       </c>
       <c r="B367" t="s">
         <v>1459</v>
       </c>
       <c r="C367" t="s">
         <v>11</v>
       </c>
       <c r="D367">
         <v>600</v>
       </c>
       <c r="E367">
         <v>0</v>
       </c>
       <c r="F367">
         <v>0</v>
       </c>
       <c r="G367" t="s">
-        <v>111</v>
+        <v>1439</v>
       </c>
       <c r="H367" t="s">
-        <v>111</v>
+        <v>1460</v>
       </c>
       <c r="I367" t="s">
-        <v>111</v>
+        <v>1461</v>
       </c>
       <c r="J367" t="s">
-        <v>111</v>
+        <v>1462</v>
       </c>
       <c r="K367" t="s">
-        <v>111</v>
+        <v>1463</v>
       </c>
       <c r="L367" t="s">
         <v>17</v>
       </c>
       <c r="M367" t="s">
         <v>17</v>
       </c>
       <c r="N367" t="s">
         <v>17</v>
       </c>
       <c r="O367">
         <v>0</v>
       </c>
     </row>
     <row r="368">
       <c r="A368">
         <v>367</v>
       </c>
       <c r="B368" t="s">
-        <v>1460</v>
+        <v>1464</v>
       </c>
       <c r="C368" t="s">
         <v>11</v>
       </c>
       <c r="D368">
         <v>600</v>
       </c>
       <c r="E368">
         <v>0</v>
       </c>
       <c r="F368">
         <v>0</v>
       </c>
       <c r="G368" t="s">
         <v>111</v>
       </c>
       <c r="H368" t="s">
-        <v>1461</v>
+        <v>1465</v>
       </c>
       <c r="I368" t="s">
-        <v>1462</v>
+        <v>1466</v>
       </c>
       <c r="J368" t="s">
-        <v>1437</v>
+        <v>1451</v>
       </c>
       <c r="K368" t="s">
-        <v>1463</v>
+        <v>1467</v>
       </c>
       <c r="L368" t="s">
         <v>17</v>
       </c>
       <c r="M368" t="s">
         <v>17</v>
       </c>
       <c r="N368" t="s">
         <v>17</v>
       </c>
       <c r="O368">
         <v>0</v>
       </c>
     </row>
     <row r="369">
       <c r="A369">
         <v>368</v>
       </c>
       <c r="B369" t="s">
-        <v>1464</v>
+        <v>1468</v>
       </c>
       <c r="C369" t="s">
         <v>11</v>
       </c>
       <c r="D369">
         <v>600</v>
       </c>
       <c r="E369">
         <v>0</v>
       </c>
       <c r="F369">
         <v>0</v>
       </c>
       <c r="G369" t="s">
-        <v>1444</v>
+        <v>111</v>
       </c>
       <c r="H369" t="s">
-        <v>1465</v>
+        <v>111</v>
       </c>
       <c r="I369" t="s">
-        <v>1466</v>
+        <v>111</v>
       </c>
       <c r="J369" t="s">
-        <v>1467</v>
+        <v>111</v>
       </c>
       <c r="K369" t="s">
-        <v>1468</v>
+        <v>111</v>
       </c>
       <c r="L369" t="s">
         <v>17</v>
       </c>
       <c r="M369" t="s">
         <v>17</v>
       </c>
       <c r="N369" t="s">
         <v>17</v>
       </c>
       <c r="O369">
         <v>0</v>
       </c>
     </row>
     <row r="370">
       <c r="A370">
         <v>369</v>
       </c>
       <c r="B370" t="s">
         <v>1469</v>
       </c>
       <c r="C370" t="s">
         <v>11</v>
       </c>
       <c r="D370">
         <v>500</v>
       </c>
       <c r="E370">
         <v>0</v>
       </c>
       <c r="F370">
         <v>0</v>
       </c>
       <c r="G370" t="s">
         <v>1470</v>
       </c>
       <c r="H370" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="I370" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="J370" t="s">
-        <v>1461</v>
+        <v>1473</v>
       </c>
       <c r="K370" t="s">
-        <v>1472</v>
+        <v>1442</v>
       </c>
       <c r="L370" t="s">
         <v>17</v>
       </c>
       <c r="M370" t="s">
         <v>17</v>
       </c>
       <c r="N370" t="s">
         <v>17</v>
       </c>
       <c r="O370">
         <v>0</v>
       </c>
     </row>
     <row r="371">
       <c r="A371">
         <v>370</v>
       </c>
       <c r="B371" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="C371" t="s">
         <v>11</v>
       </c>
       <c r="D371">
         <v>500</v>
       </c>
       <c r="E371">
         <v>0</v>
       </c>
       <c r="F371">
         <v>0</v>
       </c>
       <c r="G371" t="s">
-        <v>1474</v>
+        <v>1473</v>
       </c>
       <c r="H371" t="s">
+        <v>1462</v>
+      </c>
+      <c r="I371" t="s">
         <v>1475</v>
       </c>
-      <c r="I371" t="s">
+      <c r="J371" t="s">
+        <v>1465</v>
+      </c>
+      <c r="K371" t="s">
         <v>1476</v>
-      </c>
-[...4 lines deleted...]
-        <v>1447</v>
       </c>
       <c r="L371" t="s">
         <v>17</v>
       </c>
       <c r="M371" t="s">
         <v>17</v>
       </c>
       <c r="N371" t="s">
         <v>17</v>
       </c>
       <c r="O371">
         <v>0</v>
       </c>
     </row>
     <row r="372">
       <c r="A372">
         <v>371</v>
       </c>
       <c r="B372" t="s">
         <v>1477</v>
       </c>
       <c r="C372" t="s">
         <v>11</v>
       </c>
       <c r="D372">
         <v>500</v>
       </c>
       <c r="E372">
         <v>0</v>
       </c>
       <c r="F372">
         <v>0</v>
       </c>
       <c r="G372" t="s">
         <v>1478</v>
       </c>
       <c r="H372" t="s">
-        <v>1462</v>
+        <v>1466</v>
       </c>
       <c r="I372" t="s">
         <v>1479</v>
       </c>
       <c r="J372" t="s">
-        <v>1438</v>
+        <v>1452</v>
       </c>
       <c r="K372" t="s">
         <v>1480</v>
       </c>
       <c r="L372" t="s">
         <v>17</v>
       </c>
       <c r="M372" t="s">
         <v>17</v>
       </c>
       <c r="N372" t="s">
         <v>17</v>
       </c>
       <c r="O372">
         <v>0</v>
       </c>
     </row>
     <row r="373">
       <c r="A373">
         <v>372</v>
       </c>
       <c r="B373" t="s">
         <v>1481</v>
       </c>
       <c r="C373" t="s">
         <v>11</v>
       </c>
       <c r="D373">
         <v>400</v>
       </c>
       <c r="E373">
         <v>0</v>
       </c>
       <c r="F373">
         <v>0</v>
       </c>
       <c r="G373" t="s">
         <v>1482</v>
       </c>
       <c r="H373" t="s">
         <v>1480</v>
       </c>
       <c r="I373" t="s">
-        <v>1445</v>
+        <v>1440</v>
       </c>
       <c r="J373" t="s">
         <v>1483</v>
       </c>
       <c r="K373" t="s">
-        <v>1470</v>
+        <v>1473</v>
       </c>
       <c r="L373" t="s">
         <v>17</v>
       </c>
       <c r="M373" t="s">
         <v>17</v>
       </c>
       <c r="N373" t="s">
         <v>17</v>
       </c>
       <c r="O373">
         <v>0</v>
       </c>
     </row>
     <row r="374">
       <c r="A374">
         <v>373</v>
       </c>
       <c r="B374" t="s">
         <v>1484</v>
       </c>
       <c r="C374" t="s">
         <v>11</v>
       </c>
       <c r="D374">
@@ -22512,201 +22512,201 @@
       </c>
     </row>
     <row r="375">
       <c r="A375">
         <v>374</v>
       </c>
       <c r="B375" t="s">
         <v>1490</v>
       </c>
       <c r="C375" t="s">
         <v>11</v>
       </c>
       <c r="D375">
         <v>200</v>
       </c>
       <c r="E375">
         <v>0</v>
       </c>
       <c r="F375">
         <v>0</v>
       </c>
       <c r="G375" t="s">
         <v>1491</v>
       </c>
       <c r="H375" t="s">
-        <v>1454</v>
+        <v>1492</v>
       </c>
       <c r="I375" t="s">
-        <v>111</v>
+        <v>1488</v>
       </c>
       <c r="J375" t="s">
-        <v>1492</v>
+        <v>1487</v>
       </c>
       <c r="K375" t="s">
-        <v>1493</v>
+        <v>111</v>
       </c>
       <c r="L375" t="s">
         <v>17</v>
       </c>
       <c r="M375" t="s">
         <v>17</v>
       </c>
       <c r="N375" t="s">
         <v>17</v>
       </c>
       <c r="O375">
         <v>0</v>
       </c>
     </row>
     <row r="376">
       <c r="A376">
         <v>375</v>
       </c>
       <c r="B376" t="s">
-        <v>1494</v>
+        <v>1493</v>
       </c>
       <c r="C376" t="s">
         <v>11</v>
       </c>
       <c r="D376">
         <v>200</v>
       </c>
       <c r="E376">
         <v>0</v>
       </c>
       <c r="F376">
         <v>0</v>
       </c>
       <c r="G376" t="s">
+        <v>1494</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1463</v>
+      </c>
+      <c r="I376" t="s">
         <v>1495</v>
       </c>
-      <c r="H376" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J376" t="s">
-        <v>1487</v>
+        <v>1449</v>
       </c>
       <c r="K376" t="s">
-        <v>111</v>
+        <v>1470</v>
       </c>
       <c r="L376" t="s">
         <v>17</v>
       </c>
       <c r="M376" t="s">
         <v>17</v>
       </c>
       <c r="N376" t="s">
         <v>17</v>
       </c>
       <c r="O376">
         <v>0</v>
       </c>
     </row>
     <row r="377">
       <c r="A377">
         <v>376</v>
       </c>
       <c r="B377" t="s">
-        <v>1497</v>
+        <v>1496</v>
       </c>
       <c r="C377" t="s">
         <v>11</v>
       </c>
       <c r="D377">
         <v>200</v>
       </c>
       <c r="E377">
         <v>0</v>
       </c>
       <c r="F377">
         <v>0</v>
       </c>
       <c r="G377" t="s">
-        <v>1493</v>
+        <v>1497</v>
       </c>
       <c r="H377" t="s">
-        <v>1468</v>
+        <v>1449</v>
       </c>
       <c r="I377" t="s">
+        <v>111</v>
+      </c>
+      <c r="J377" t="s">
         <v>1498</v>
       </c>
-      <c r="J377" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K377" t="s">
-        <v>1474</v>
+        <v>1494</v>
       </c>
       <c r="L377" t="s">
         <v>17</v>
       </c>
       <c r="M377" t="s">
         <v>17</v>
       </c>
       <c r="N377" t="s">
         <v>17</v>
       </c>
       <c r="O377">
         <v>0</v>
       </c>
     </row>
     <row r="378">
       <c r="A378">
         <v>377</v>
       </c>
       <c r="B378" t="s">
         <v>1499</v>
       </c>
       <c r="C378" t="s">
         <v>11</v>
       </c>
       <c r="D378">
         <v>-300</v>
       </c>
       <c r="E378">
         <v>0</v>
       </c>
       <c r="F378">
         <v>0</v>
       </c>
       <c r="G378" t="s">
         <v>1500</v>
       </c>
       <c r="H378" t="s">
         <v>111</v>
       </c>
       <c r="I378" t="s">
         <v>1482</v>
       </c>
       <c r="J378" t="s">
         <v>1501</v>
       </c>
       <c r="K378" t="s">
-        <v>1495</v>
+        <v>1491</v>
       </c>
       <c r="L378" t="s">
         <v>17</v>
       </c>
       <c r="M378" t="s">
         <v>17</v>
       </c>
       <c r="N378" t="s">
         <v>17</v>
       </c>
       <c r="O378">
         <v>0</v>
       </c>
     </row>
     <row r="379">
       <c r="A379">
         <v>378</v>
       </c>
       <c r="B379" t="s">
         <v>1502</v>
       </c>
       <c r="C379" t="s">
         <v>11</v>
       </c>
       <c r="D379">