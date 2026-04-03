--- v0 (2025-11-11)
+++ v1 (2026-04-03)
@@ -101,51 +101,51 @@
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Глазунов Сергей</t>
   </si>
   <si>
     <t>17+</t>
   </si>
   <si>
     <t>16+</t>
   </si>
   <si>
     <t>24+</t>
   </si>
   <si>
     <t>6+</t>
   </si>
   <si>
     <t>4+</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>Рябошанка Артем</t>
+    <t>Рябошапка Артем</t>
   </si>
   <si>
     <t>9+</t>
   </si>
   <si>
     <t>13+</t>
   </si>
   <si>
     <t>25+</t>
   </si>
   <si>
     <t>1-</t>
   </si>
   <si>
     <t>12+</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Овчинников Арсений</t>
   </si>