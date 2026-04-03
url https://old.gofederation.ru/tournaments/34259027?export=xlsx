--- v0 (2025-10-09)
+++ v1 (2026-04-03)
@@ -4798,51 +4798,51 @@
       </c>
       <c r="N52" t="s">
         <v>33</v>
       </c>
       <c r="O52" t="s">
         <v>268</v>
       </c>
       <c r="P52">
         <v>51</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>269</v>
       </c>
       <c r="C53" t="s">
         <v>21</v>
       </c>
       <c r="D53">
         <v>1660</v>
       </c>
       <c r="E53">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="F53">
         <v>12</v>
       </c>
       <c r="G53" t="s">
         <v>270</v>
       </c>
       <c r="H53" t="s">
         <v>239</v>
       </c>
       <c r="I53" t="s">
         <v>271</v>
       </c>
       <c r="J53" t="s">
         <v>272</v>
       </c>
       <c r="K53" t="s">
         <v>263</v>
       </c>
       <c r="L53" t="s">
         <v>236</v>
       </c>
       <c r="M53" t="s">
         <v>264</v>
       </c>
@@ -5045,104 +5045,104 @@
       </c>
       <c r="M57" t="s">
         <v>288</v>
       </c>
       <c r="N57" t="s">
         <v>294</v>
       </c>
       <c r="O57" t="s">
         <v>132</v>
       </c>
       <c r="P57">
         <v>56</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>295</v>
       </c>
       <c r="C58" t="s">
         <v>296</v>
       </c>
       <c r="D58">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="E58">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="F58">
         <v>9</v>
       </c>
       <c r="G58" t="s">
         <v>285</v>
       </c>
       <c r="H58" t="s">
         <v>297</v>
       </c>
       <c r="I58" t="s">
         <v>292</v>
       </c>
       <c r="J58" t="s">
         <v>293</v>
       </c>
       <c r="K58" t="s">
         <v>298</v>
       </c>
       <c r="L58" t="s">
         <v>282</v>
       </c>
       <c r="M58" t="s">
         <v>288</v>
       </c>
       <c r="N58" t="s">
         <v>299</v>
       </c>
       <c r="O58" t="s">
         <v>278</v>
       </c>
       <c r="P58">
         <v>57</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>300</v>
       </c>
       <c r="C59" t="s">
         <v>21</v>
       </c>
       <c r="D59">
         <v>1138</v>
       </c>
       <c r="E59">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F59">
         <v>8</v>
       </c>
       <c r="G59" t="s">
         <v>301</v>
       </c>
       <c r="H59" t="s">
         <v>302</v>
       </c>
       <c r="I59" t="s">
         <v>285</v>
       </c>
       <c r="J59" t="s">
         <v>252</v>
       </c>
       <c r="K59" t="s">
         <v>272</v>
       </c>
       <c r="L59" t="s">
         <v>270</v>
       </c>
       <c r="M59" t="s">
         <v>288</v>
       </c>
@@ -5298,51 +5298,51 @@
       </c>
       <c r="N62" t="s">
         <v>318</v>
       </c>
       <c r="O62" t="s">
         <v>319</v>
       </c>
       <c r="P62">
         <v>61</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
         <v>320</v>
       </c>
       <c r="C63" t="s">
         <v>21</v>
       </c>
       <c r="D63">
         <v>1202</v>
       </c>
       <c r="E63">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="F63">
         <v>9</v>
       </c>
       <c r="G63" t="s">
         <v>281</v>
       </c>
       <c r="H63" t="s">
         <v>321</v>
       </c>
       <c r="I63" t="s">
         <v>298</v>
       </c>
       <c r="J63" t="s">
         <v>322</v>
       </c>
       <c r="K63" t="s">
         <v>323</v>
       </c>
       <c r="L63" t="s">
         <v>312</v>
       </c>
       <c r="M63" t="s">
         <v>317</v>
       </c>