--- v0 (2025-12-09)
+++ v1 (2026-04-03)
@@ -56,672 +56,672 @@
   <si>
     <t>Р-г после</t>
   </si>
   <si>
     <t>MM0</t>
   </si>
   <si>
     <t>Очки</t>
   </si>
   <si>
     <t>Бухг</t>
   </si>
   <si>
     <t>Берг</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>Сахабутдинов Рустам</t>
   </si>
   <si>
     <t>Россия</t>
   </si>
   <si>
+    <t>5+/b</t>
+  </si>
+  <si>
+    <t>2+/w</t>
+  </si>
+  <si>
+    <t>4+/b</t>
+  </si>
+  <si>
+    <t>3+/w</t>
+  </si>
+  <si>
     <t>6+/b</t>
   </si>
   <si>
-    <t>2+/w</t>
-[...8 lines deleted...]
-    <t>5+/b</t>
+    <t>11+/w</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>Ружанский Роман</t>
+  </si>
+  <si>
+    <t>7+/w</t>
+  </si>
+  <si>
+    <t>1-/b</t>
+  </si>
+  <si>
+    <t>10+/w</t>
+  </si>
+  <si>
+    <t>4+/w</t>
+  </si>
+  <si>
+    <t>Вдовин Андрей</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>2-/b</t>
+  </si>
+  <si>
+    <t>Клубников Георгий</t>
   </si>
   <si>
     <t>9+/w</t>
   </si>
   <si>
-    <t>0</t>
-[...8 lines deleted...]
-    <t>1-/b</t>
+    <t>3-/b</t>
+  </si>
+  <si>
+    <t>1-/w</t>
+  </si>
+  <si>
+    <t>5+/w</t>
+  </si>
+  <si>
+    <t>Ковальский Виктор</t>
+  </si>
+  <si>
+    <t>12+/b</t>
+  </si>
+  <si>
+    <t>3-/w</t>
+  </si>
+  <si>
+    <t>4-/b</t>
+  </si>
+  <si>
+    <t>14+/w</t>
+  </si>
+  <si>
+    <t>6+/w</t>
+  </si>
+  <si>
+    <t>Вдовин Александр</t>
+  </si>
+  <si>
+    <t>15+/b</t>
+  </si>
+  <si>
+    <t>2-/w</t>
+  </si>
+  <si>
+    <t>11+/b</t>
+  </si>
+  <si>
+    <t>5-/b</t>
+  </si>
+  <si>
+    <t>Дроздов Евгений</t>
+  </si>
+  <si>
+    <t>10-/w</t>
+  </si>
+  <si>
+    <t>12-/w</t>
+  </si>
+  <si>
+    <t>17+/w</t>
+  </si>
+  <si>
+    <t>Соломойченко Илья</t>
+  </si>
+  <si>
+    <t>12-/b</t>
+  </si>
+  <si>
+    <t>11-/w</t>
+  </si>
+  <si>
+    <t>17-/b</t>
+  </si>
+  <si>
+    <t>13+/w</t>
+  </si>
+  <si>
+    <t>19+/b</t>
+  </si>
+  <si>
+    <t>Хведченя Ярослав</t>
+  </si>
+  <si>
+    <t>14-/b</t>
   </si>
   <si>
     <t>12+/w</t>
   </si>
   <si>
-    <t>4+/w</t>
-[...43 lines deleted...]
-  <si>
     <t>10+/b</t>
   </si>
   <si>
-    <t>3-/w</t>
-[...23 lines deleted...]
-    <t>Соломойченко Илья</t>
+    <t>Колодин Евгений</t>
+  </si>
+  <si>
+    <t>7+/b</t>
+  </si>
+  <si>
+    <t>15+/w</t>
+  </si>
+  <si>
+    <t>9-/w</t>
+  </si>
+  <si>
+    <t>Кулинич Вячеслав</t>
+  </si>
+  <si>
+    <t>8+/b</t>
+  </si>
+  <si>
+    <t>6-/w</t>
+  </si>
+  <si>
+    <t>17+/b</t>
+  </si>
+  <si>
+    <t>Гальченко Григорий</t>
+  </si>
+  <si>
+    <t>8+/w</t>
+  </si>
+  <si>
+    <t>5-/w</t>
+  </si>
+  <si>
+    <t>9-/b</t>
+  </si>
+  <si>
+    <t>13+/b</t>
+  </si>
+  <si>
+    <t>Лялин Максим</t>
+  </si>
+  <si>
+    <t>14-/w</t>
+  </si>
+  <si>
+    <t>8-/b</t>
+  </si>
+  <si>
+    <t>18+/w</t>
+  </si>
+  <si>
+    <t>Макагон Павел</t>
+  </si>
+  <si>
+    <t>15-/w</t>
+  </si>
+  <si>
+    <t>Фокина Александра</t>
+  </si>
+  <si>
+    <t>14+/b</t>
   </si>
   <si>
     <t>10-/b</t>
   </si>
   <si>
-    <t>9-/w</t>
-[...88 lines deleted...]
-  <si>
     <t>17-/w</t>
   </si>
   <si>
     <t>7-/w</t>
   </si>
   <si>
+    <t>18-/b</t>
+  </si>
+  <si>
+    <t>Кротович Юлия</t>
+  </si>
+  <si>
+    <t>21+/w</t>
+  </si>
+  <si>
+    <t>19-/w</t>
+  </si>
+  <si>
+    <t>20-/w</t>
+  </si>
+  <si>
+    <t>24-/b</t>
+  </si>
+  <si>
+    <t>Тодоров Артём</t>
+  </si>
+  <si>
+    <t>7-/b</t>
+  </si>
+  <si>
+    <t>Ковальский Олег</t>
+  </si>
+  <si>
     <t>19-/b</t>
   </si>
   <si>
-    <t>Кротович Юлия</t>
-[...2 lines deleted...]
-    <t>21+/w</t>
+    <t>16+/w</t>
+  </si>
+  <si>
+    <t>20+/w</t>
+  </si>
+  <si>
+    <t>25+/b</t>
+  </si>
+  <si>
+    <t>13-/b</t>
+  </si>
+  <si>
+    <t>Челышев Алексей</t>
+  </si>
+  <si>
+    <t>13-/w</t>
+  </si>
+  <si>
+    <t>16+/b</t>
+  </si>
+  <si>
+    <t>8-/w</t>
+  </si>
+  <si>
+    <t>20+/b</t>
+  </si>
+  <si>
+    <t>Проценко Владимир</t>
+  </si>
+  <si>
+    <t>21-/w</t>
+  </si>
+  <si>
+    <t>24+/w</t>
+  </si>
+  <si>
+    <t>Богданович Вадим</t>
+  </si>
+  <si>
+    <t>22+/w</t>
+  </si>
+  <si>
+    <t>16-/b</t>
+  </si>
+  <si>
+    <t>29+/w</t>
+  </si>
+  <si>
+    <t>30+/b</t>
+  </si>
+  <si>
+    <t>Дарда Сергей</t>
+  </si>
+  <si>
+    <t>21-/b</t>
+  </si>
+  <si>
+    <t>25-/w</t>
+  </si>
+  <si>
+    <t>26+/w</t>
+  </si>
+  <si>
+    <t>23-/b</t>
+  </si>
+  <si>
+    <t>Попович Екатерина</t>
+  </si>
+  <si>
+    <t>32+/b</t>
+  </si>
+  <si>
+    <t>28-/b</t>
+  </si>
+  <si>
+    <t>34+/w</t>
+  </si>
+  <si>
+    <t>33-/w</t>
+  </si>
+  <si>
+    <t>Украдыга Виктор</t>
+  </si>
+  <si>
+    <t>27+/b</t>
+  </si>
+  <si>
+    <t>30+/w</t>
+  </si>
+  <si>
+    <t>20-/b</t>
+  </si>
+  <si>
+    <t>Сильницкая Татьяна</t>
+  </si>
+  <si>
+    <t>22+/b</t>
+  </si>
+  <si>
+    <t>24-/w</t>
   </si>
   <si>
     <t>18-/w</t>
   </si>
   <si>
-    <t>20-/w</t>
-[...35 lines deleted...]
-    <t>20+/w</t>
+    <t>26+/b</t>
+  </si>
+  <si>
+    <t>Ружанская Камилла</t>
+  </si>
+  <si>
+    <t>29-/w</t>
+  </si>
+  <si>
+    <t>22-/b</t>
+  </si>
+  <si>
+    <t>28+/w</t>
+  </si>
+  <si>
+    <t>33-/b</t>
+  </si>
+  <si>
+    <t>Сахабутдинова Ляйсан</t>
+  </si>
+  <si>
+    <t>37+/b</t>
+  </si>
+  <si>
+    <t>42-/b</t>
+  </si>
+  <si>
+    <t>31+/w</t>
+  </si>
+  <si>
+    <t>Бойченко Кирилл</t>
+  </si>
+  <si>
+    <t>29-/b</t>
+  </si>
+  <si>
+    <t>27+/w</t>
+  </si>
+  <si>
+    <t>23+/w</t>
+  </si>
+  <si>
+    <t>26-/b</t>
+  </si>
+  <si>
+    <t>30-/w</t>
+  </si>
+  <si>
+    <t>34+/b</t>
+  </si>
+  <si>
+    <t>Витер Александр</t>
+  </si>
+  <si>
+    <t>42+/b</t>
+  </si>
+  <si>
+    <t>Иванов Максим</t>
+  </si>
+  <si>
+    <t>26-/w</t>
+  </si>
+  <si>
+    <t>22-/w</t>
+  </si>
+  <si>
+    <t>28+/b</t>
+  </si>
+  <si>
+    <t>Колодяжный Андрей</t>
+  </si>
+  <si>
+    <t>32-/w</t>
+  </si>
+  <si>
+    <t>42-/w</t>
+  </si>
+  <si>
+    <t>40+/b</t>
+  </si>
+  <si>
+    <t>27-/b</t>
+  </si>
+  <si>
+    <t>Общин Василий</t>
+  </si>
+  <si>
+    <t>31+/b</t>
+  </si>
+  <si>
+    <t>23-/w</t>
+  </si>
+  <si>
+    <t>34-/w</t>
+  </si>
+  <si>
+    <t>37-/w</t>
+  </si>
+  <si>
+    <t>Жаравов Станислав</t>
+  </si>
+  <si>
+    <t>39+/b</t>
+  </si>
+  <si>
+    <t>32+/w</t>
   </si>
   <si>
     <t>23+/b</t>
   </si>
   <si>
-    <t>13-/b</t>
-[...101 lines deleted...]
-    <t>37+/b</t>
+    <t>Сидоров Кирилл</t>
+  </si>
+  <si>
+    <t>40+/w</t>
+  </si>
+  <si>
+    <t>35+/b</t>
+  </si>
+  <si>
+    <t>39+/w</t>
+  </si>
+  <si>
+    <t>28-/w</t>
+  </si>
+  <si>
+    <t>Туровский Дмитрий</t>
+  </si>
+  <si>
+    <t>41+/w</t>
   </si>
   <si>
     <t>43-/b</t>
   </si>
   <si>
-    <t>31+/w</t>
-[...23 lines deleted...]
-    <t>Витер Александр</t>
+    <t>36-/b</t>
+  </si>
+  <si>
+    <t>Красновский Артём</t>
+  </si>
+  <si>
+    <t>37-/b</t>
+  </si>
+  <si>
+    <t>39-/b</t>
+  </si>
+  <si>
+    <t>43-/w</t>
+  </si>
+  <si>
+    <t>48+/w</t>
+  </si>
+  <si>
+    <t>35+/w</t>
+  </si>
+  <si>
+    <t>Бабич Олег</t>
+  </si>
+  <si>
+    <t>36+/w</t>
+  </si>
+  <si>
+    <t>31-/w</t>
+  </si>
+  <si>
+    <t>27-/w</t>
+  </si>
+  <si>
+    <t>Ляшкевич Тимофей</t>
+  </si>
+  <si>
+    <t>48-/w</t>
+  </si>
+  <si>
+    <t>45+/b</t>
+  </si>
+  <si>
+    <t>41-/w</t>
+  </si>
+  <si>
+    <t>47+/b</t>
+  </si>
+  <si>
+    <t>44-/b</t>
+  </si>
+  <si>
+    <t>Таркова Светлана</t>
   </si>
   <si>
     <t>43+/b</t>
   </si>
   <si>
-    <t>Иванов Максим</t>
-[...113 lines deleted...]
-    <t>48-/w</t>
+    <t>35-/w</t>
+  </si>
+  <si>
+    <t>34-/b</t>
+  </si>
+  <si>
+    <t>Сахабутдинов Айрат</t>
+  </si>
+  <si>
+    <t>Бабич Валентина</t>
+  </si>
+  <si>
+    <t>48+/b</t>
+  </si>
+  <si>
+    <t>35-/b</t>
+  </si>
+  <si>
+    <t>38+/b</t>
+  </si>
+  <si>
+    <t>44+/w</t>
+  </si>
+  <si>
+    <t>45-/w</t>
+  </si>
+  <si>
+    <t>Рудык Юрий</t>
+  </si>
+  <si>
+    <t>41+/b</t>
+  </si>
+  <si>
+    <t>Шередеко Георгий</t>
+  </si>
+  <si>
+    <t>47+/w</t>
+  </si>
+  <si>
+    <t>39-/w</t>
+  </si>
+  <si>
+    <t>36+/b</t>
+  </si>
+  <si>
+    <t>37+/w</t>
+  </si>
+  <si>
+    <t>Мовчан Анастасия</t>
+  </si>
+  <si>
+    <t>46+/b</t>
+  </si>
+  <si>
+    <t>41-/b</t>
+  </si>
+  <si>
+    <t>38+/w</t>
+  </si>
+  <si>
+    <t>Жихарева Лилия</t>
+  </si>
+  <si>
+    <t>38-/w</t>
   </si>
   <si>
     <t>44+/b</t>
   </si>
   <si>
-    <t>41-/w</t>
-[...32 lines deleted...]
-    <t>38+/b</t>
+    <t>48-/b</t>
+  </si>
+  <si>
+    <t>Пирогова Юлия</t>
+  </si>
+  <si>
+    <t>44-/w</t>
+  </si>
+  <si>
+    <t>Кравец Владислав</t>
+  </si>
+  <si>
+    <t>40-/w</t>
+  </si>
+  <si>
+    <t>Иванова Софья</t>
   </si>
   <si>
     <t>45+/w</t>
-  </si>
-[...64 lines deleted...]
-    <t>44+/w</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
       <color theme="1"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1329,163 +1329,163 @@
       </c>
       <c r="P5">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>32</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6">
         <v>1900</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
       <c r="G6" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
       <c r="I6" t="s">
         <v>34</v>
       </c>
       <c r="J6" t="s">
         <v>35</v>
       </c>
       <c r="K6" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="L6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M6" t="s">
         <v>18</v>
       </c>
       <c r="N6" t="s">
         <v>18</v>
       </c>
       <c r="O6" t="s">
         <v>18</v>
       </c>
       <c r="P6">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7">
         <v>1900</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" t="s">
+        <v>39</v>
+      </c>
+      <c r="I7" t="s">
+        <v>40</v>
+      </c>
+      <c r="J7" t="s">
+        <v>41</v>
+      </c>
+      <c r="K7" t="s">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>41</v>
       </c>
       <c r="L7" t="s">
         <v>42</v>
       </c>
       <c r="M7" t="s">
         <v>18</v>
       </c>
       <c r="N7" t="s">
         <v>18</v>
       </c>
       <c r="O7" t="s">
         <v>18</v>
       </c>
       <c r="P7">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8">
         <v>1800</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8" t="s">
         <v>26</v>
       </c>
       <c r="H8" t="s">
         <v>44</v>
       </c>
       <c r="I8" t="s">
         <v>25</v>
       </c>
       <c r="J8" t="s">
         <v>45</v>
       </c>
       <c r="K8" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="L8" t="s">
         <v>46</v>
       </c>
       <c r="M8" t="s">
         <v>18</v>
       </c>
       <c r="N8" t="s">
         <v>18</v>
       </c>
       <c r="O8" t="s">
         <v>18</v>
       </c>
       <c r="P8">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" t="s">
@@ -1494,248 +1494,248 @@
       <c r="D9">
         <v>1711</v>
       </c>
       <c r="E9">
         <v>1704</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9" t="s">
         <v>48</v>
       </c>
       <c r="H9" t="s">
         <v>49</v>
       </c>
       <c r="I9" t="s">
         <v>50</v>
       </c>
       <c r="J9" t="s">
         <v>51</v>
       </c>
       <c r="K9" t="s">
         <v>52</v>
       </c>
       <c r="L9" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="M9" t="s">
         <v>18</v>
       </c>
       <c r="N9" t="s">
         <v>18</v>
       </c>
       <c r="O9" t="s">
         <v>18</v>
       </c>
       <c r="P9">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>53</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10">
         <v>1700</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="H10" t="s">
+        <v>25</v>
+      </c>
+      <c r="I10" t="s">
+        <v>25</v>
+      </c>
+      <c r="J10" t="s">
         <v>54</v>
       </c>
-      <c r="I10" t="s">
-[...2 lines deleted...]
-      <c r="J10" t="s">
+      <c r="K10" t="s">
         <v>55</v>
       </c>
-      <c r="K10" t="s">
+      <c r="L10" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="M10" t="s">
         <v>18</v>
       </c>
       <c r="N10" t="s">
         <v>18</v>
       </c>
       <c r="O10" t="s">
         <v>18</v>
       </c>
       <c r="P10">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>57</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11">
         <v>1700</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
       <c r="G11" t="s">
+        <v>41</v>
+      </c>
+      <c r="H11" t="s">
         <v>58</v>
       </c>
-      <c r="H11" t="s">
+      <c r="I11" t="s">
         <v>59</v>
       </c>
-      <c r="I11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J11" t="s">
+        <v>26</v>
+      </c>
+      <c r="K11" t="s">
+        <v>29</v>
+      </c>
+      <c r="L11" t="s">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
       <c r="M11" t="s">
         <v>18</v>
       </c>
       <c r="N11" t="s">
         <v>18</v>
       </c>
       <c r="O11" t="s">
         <v>18</v>
       </c>
       <c r="P11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12">
         <v>1700</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
       <c r="G12" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="H12" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="I12" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="J12" t="s">
+        <v>63</v>
+      </c>
+      <c r="K12" t="s">
         <v>64</v>
       </c>
-      <c r="K12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L12" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="M12" t="s">
         <v>18</v>
       </c>
       <c r="N12" t="s">
         <v>18</v>
       </c>
       <c r="O12" t="s">
         <v>18</v>
       </c>
       <c r="P12">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13">
         <v>1700</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
         <v>0</v>
       </c>
       <c r="G13" t="s">
-        <v>35</v>
+        <v>66</v>
       </c>
       <c r="H13" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="I13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K13" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="L13" t="s">
         <v>69</v>
       </c>
       <c r="M13" t="s">
         <v>18</v>
       </c>
       <c r="N13" t="s">
         <v>18</v>
       </c>
       <c r="O13" t="s">
         <v>18</v>
       </c>
       <c r="P13">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>70</v>
       </c>
       <c r="C14" t="s">
@@ -1782,101 +1782,101 @@
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>74</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15">
         <v>1600</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
       <c r="G15" t="s">
         <v>75</v>
       </c>
       <c r="H15" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="I15" t="s">
         <v>25</v>
       </c>
       <c r="J15" t="s">
         <v>28</v>
       </c>
       <c r="K15" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="L15" t="s">
         <v>72</v>
       </c>
       <c r="M15" t="s">
         <v>18</v>
       </c>
       <c r="N15" t="s">
         <v>18</v>
       </c>
       <c r="O15" t="s">
         <v>18</v>
       </c>
       <c r="P15">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>76</v>
       </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16">
         <v>1539</v>
       </c>
       <c r="E16">
         <v>1495</v>
       </c>
       <c r="F16">
         <v>0</v>
       </c>
       <c r="G16" t="s">
         <v>77</v>
       </c>
       <c r="H16" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="I16" t="s">
         <v>78</v>
       </c>
       <c r="J16" t="s">
         <v>79</v>
       </c>
       <c r="K16" t="s">
         <v>80</v>
       </c>
       <c r="L16" t="s">
         <v>81</v>
       </c>
       <c r="M16" t="s">
         <v>18</v>
       </c>
       <c r="N16" t="s">
         <v>18</v>
       </c>
       <c r="O16" t="s">
         <v>18</v>
       </c>
       <c r="P16">
         <v>0</v>
       </c>
@@ -1935,248 +1935,248 @@
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>87</v>
       </c>
       <c r="C18" t="s">
         <v>11</v>
       </c>
       <c r="D18">
         <v>1500</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
         <v>0</v>
       </c>
       <c r="G18" t="s">
         <v>51</v>
       </c>
       <c r="H18" t="s">
         <v>52</v>
       </c>
       <c r="I18" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="J18" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="K18" t="s">
         <v>49</v>
       </c>
       <c r="L18" t="s">
         <v>88</v>
       </c>
       <c r="M18" t="s">
         <v>18</v>
       </c>
       <c r="N18" t="s">
         <v>18</v>
       </c>
       <c r="O18" t="s">
         <v>18</v>
       </c>
       <c r="P18">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>89</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19">
         <v>1400</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="H19" t="s">
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="I19" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="J19" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="K19" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="L19" t="s">
-        <v>93</v>
+        <v>59</v>
       </c>
       <c r="M19" t="s">
         <v>18</v>
       </c>
       <c r="N19" t="s">
         <v>18</v>
       </c>
       <c r="O19" t="s">
         <v>18</v>
       </c>
       <c r="P19">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20">
         <v>1400</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
       <c r="G20" t="s">
-        <v>95</v>
+        <v>73</v>
       </c>
       <c r="H20" t="s">
+        <v>79</v>
+      </c>
+      <c r="I20" t="s">
         <v>96</v>
       </c>
-      <c r="I20" t="s">
+      <c r="J20" t="s">
         <v>97</v>
       </c>
-      <c r="J20" t="s">
+      <c r="K20" t="s">
         <v>98</v>
       </c>
-      <c r="K20" t="s">
+      <c r="L20" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="M20" t="s">
         <v>18</v>
       </c>
       <c r="N20" t="s">
         <v>18</v>
       </c>
       <c r="O20" t="s">
         <v>18</v>
       </c>
       <c r="P20">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>100</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21">
         <v>1200</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
       <c r="G21" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="H21" t="s">
         <v>101</v>
       </c>
       <c r="I21" t="s">
         <v>81</v>
       </c>
       <c r="J21" t="s">
         <v>102</v>
       </c>
       <c r="K21" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="L21" t="s">
         <v>84</v>
       </c>
       <c r="M21" t="s">
         <v>18</v>
       </c>
       <c r="N21" t="s">
         <v>18</v>
       </c>
       <c r="O21" t="s">
         <v>18</v>
       </c>
       <c r="P21">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>103</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22">
         <v>1200</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
         <v>0</v>
       </c>
       <c r="G22" t="s">
         <v>104</v>
       </c>
       <c r="H22" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="I22" t="s">
         <v>105</v>
       </c>
       <c r="J22" t="s">
         <v>106</v>
       </c>
       <c r="K22" t="s">
         <v>86</v>
       </c>
       <c r="L22" t="s">
         <v>107</v>
       </c>
       <c r="M22" t="s">
         <v>18</v>
       </c>
       <c r="N22" t="s">
         <v>18</v>
       </c>
       <c r="O22" t="s">
         <v>18</v>
       </c>
       <c r="P22">
         <v>0</v>
       </c>
@@ -2229,257 +2229,257 @@
       </c>
       <c r="P23">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>113</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24">
         <v>1000</v>
       </c>
       <c r="E24">
         <v>0</v>
       </c>
       <c r="F24">
         <v>0</v>
       </c>
       <c r="G24" t="s">
-        <v>85</v>
+        <v>25</v>
       </c>
       <c r="H24" t="s">
         <v>114</v>
       </c>
       <c r="I24" t="s">
         <v>115</v>
       </c>
       <c r="J24" t="s">
         <v>116</v>
       </c>
       <c r="K24" t="s">
         <v>117</v>
       </c>
       <c r="L24" t="s">
-        <v>25</v>
+        <v>104</v>
       </c>
       <c r="M24" t="s">
         <v>18</v>
       </c>
       <c r="N24" t="s">
         <v>18</v>
       </c>
       <c r="O24" t="s">
         <v>18</v>
       </c>
       <c r="P24">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>118</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25">
         <v>1000</v>
       </c>
       <c r="E25">
         <v>0</v>
       </c>
       <c r="F25">
         <v>0</v>
       </c>
       <c r="G25" t="s">
         <v>119</v>
       </c>
       <c r="H25" t="s">
         <v>120</v>
       </c>
       <c r="I25" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="J25" t="s">
         <v>121</v>
       </c>
       <c r="K25" t="s">
         <v>83</v>
       </c>
       <c r="L25" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="M25" t="s">
         <v>18</v>
       </c>
       <c r="N25" t="s">
         <v>18</v>
       </c>
       <c r="O25" t="s">
         <v>18</v>
       </c>
       <c r="P25">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>122</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26">
         <v>1000</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
         <v>0</v>
       </c>
       <c r="G26" t="s">
-        <v>107</v>
+        <v>85</v>
       </c>
       <c r="H26" t="s">
         <v>123</v>
       </c>
       <c r="I26" t="s">
         <v>124</v>
       </c>
       <c r="J26" t="s">
         <v>125</v>
       </c>
       <c r="K26" t="s">
-        <v>110</v>
+        <v>126</v>
       </c>
       <c r="L26" t="s">
-        <v>126</v>
+        <v>25</v>
       </c>
       <c r="M26" t="s">
         <v>18</v>
       </c>
       <c r="N26" t="s">
         <v>18</v>
       </c>
       <c r="O26" t="s">
         <v>18</v>
       </c>
       <c r="P26">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>127</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
       <c r="D27">
         <v>1000</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
         <v>0</v>
       </c>
       <c r="G27" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="H27" t="s">
         <v>128</v>
       </c>
       <c r="I27" t="s">
         <v>129</v>
       </c>
       <c r="J27" t="s">
         <v>130</v>
       </c>
       <c r="K27" t="s">
+        <v>110</v>
+      </c>
+      <c r="L27" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="M27" t="s">
         <v>18</v>
       </c>
       <c r="N27" t="s">
         <v>18</v>
       </c>
       <c r="O27" t="s">
         <v>18</v>
       </c>
       <c r="P27">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>132</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28">
         <v>920</v>
       </c>
       <c r="E28">
         <v>873</v>
       </c>
       <c r="F28">
         <v>0</v>
       </c>
       <c r="G28" t="s">
+        <v>124</v>
+      </c>
+      <c r="H28" t="s">
         <v>115</v>
       </c>
-      <c r="H28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I28" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="J28" t="s">
         <v>133</v>
       </c>
       <c r="K28" t="s">
         <v>134</v>
       </c>
       <c r="L28" t="s">
         <v>135</v>
       </c>
       <c r="M28" t="s">
         <v>18</v>
       </c>
       <c r="N28" t="s">
         <v>18</v>
       </c>
       <c r="O28" t="s">
         <v>18</v>
       </c>
       <c r="P28">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
@@ -2529,63 +2529,63 @@
       </c>
       <c r="P29">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>143</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
       <c r="D30">
         <v>900</v>
       </c>
       <c r="E30">
         <v>0</v>
       </c>
       <c r="F30">
         <v>0</v>
       </c>
       <c r="G30" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="H30" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="I30" t="s">
         <v>120</v>
       </c>
       <c r="J30" t="s">
         <v>109</v>
       </c>
       <c r="K30" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="L30" t="s">
         <v>144</v>
       </c>
       <c r="M30" t="s">
         <v>18</v>
       </c>
       <c r="N30" t="s">
         <v>18</v>
       </c>
       <c r="O30" t="s">
         <v>18</v>
       </c>
       <c r="P30">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>145</v>
       </c>
       <c r="C31" t="s">
@@ -2632,51 +2632,51 @@
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>149</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
       <c r="D32">
         <v>800</v>
       </c>
       <c r="E32">
         <v>0</v>
       </c>
       <c r="F32">
         <v>0</v>
       </c>
       <c r="G32" t="s">
         <v>150</v>
       </c>
       <c r="H32" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="I32" t="s">
         <v>133</v>
       </c>
       <c r="J32" t="s">
         <v>151</v>
       </c>
       <c r="K32" t="s">
         <v>152</v>
       </c>
       <c r="L32" t="s">
         <v>153</v>
       </c>
       <c r="M32" t="s">
         <v>18</v>
       </c>
       <c r="N32" t="s">
         <v>18</v>
       </c>
       <c r="O32" t="s">
         <v>18</v>
       </c>
       <c r="P32">
         <v>0</v>
       </c>
@@ -2685,60 +2685,60 @@
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>154</v>
       </c>
       <c r="C33" t="s">
         <v>11</v>
       </c>
       <c r="D33">
         <v>700</v>
       </c>
       <c r="E33">
         <v>0</v>
       </c>
       <c r="F33">
         <v>0</v>
       </c>
       <c r="G33" t="s">
         <v>155</v>
       </c>
       <c r="H33" t="s">
         <v>156</v>
       </c>
       <c r="I33" t="s">
-        <v>128</v>
+        <v>157</v>
       </c>
       <c r="J33" t="s">
-        <v>112</v>
+        <v>131</v>
       </c>
       <c r="K33" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="L33" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="M33" t="s">
         <v>18</v>
       </c>
       <c r="N33" t="s">
         <v>18</v>
       </c>
       <c r="O33" t="s">
         <v>18</v>
       </c>
       <c r="P33">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>159</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34">
@@ -2785,98 +2785,98 @@
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>163</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35">
         <v>700</v>
       </c>
       <c r="E35">
         <v>0</v>
       </c>
       <c r="F35">
         <v>0</v>
       </c>
       <c r="G35" t="s">
         <v>164</v>
       </c>
       <c r="H35" t="s">
         <v>165</v>
       </c>
       <c r="I35" t="s">
+        <v>114</v>
+      </c>
+      <c r="J35" t="s">
+        <v>112</v>
+      </c>
+      <c r="K35" t="s">
         <v>166</v>
       </c>
-      <c r="J35" t="s">
-[...2 lines deleted...]
-      <c r="K35" t="s">
+      <c r="L35" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="M35" t="s">
         <v>18</v>
       </c>
       <c r="N35" t="s">
         <v>18</v>
       </c>
       <c r="O35" t="s">
         <v>18</v>
       </c>
       <c r="P35">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>168</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36">
         <v>700</v>
       </c>
       <c r="E36">
         <v>0</v>
       </c>
       <c r="F36">
         <v>0</v>
       </c>
       <c r="G36" t="s">
-        <v>167</v>
+        <v>158</v>
       </c>
       <c r="H36" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
       <c r="I36" t="s">
         <v>169</v>
       </c>
       <c r="J36" t="s">
         <v>160</v>
       </c>
       <c r="K36" t="s">
         <v>170</v>
       </c>
       <c r="L36" t="s">
         <v>171</v>
       </c>
       <c r="M36" t="s">
         <v>18</v>
       </c>
       <c r="N36" t="s">
         <v>18</v>
       </c>
       <c r="O36" t="s">
         <v>18</v>
       </c>
       <c r="P36">
         <v>0</v>
       </c>
@@ -2929,63 +2929,63 @@
       </c>
       <c r="P37">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>178</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38">
         <v>600</v>
       </c>
       <c r="E38">
         <v>0</v>
       </c>
       <c r="F38">
         <v>0</v>
       </c>
       <c r="G38" t="s">
-        <v>156</v>
+        <v>165</v>
       </c>
       <c r="H38" t="s">
         <v>179</v>
       </c>
       <c r="I38" t="s">
         <v>180</v>
       </c>
       <c r="J38" t="s">
         <v>181</v>
       </c>
       <c r="K38" t="s">
-        <v>128</v>
+        <v>114</v>
       </c>
       <c r="L38" t="s">
         <v>170</v>
       </c>
       <c r="M38" t="s">
         <v>18</v>
       </c>
       <c r="N38" t="s">
         <v>18</v>
       </c>
       <c r="O38" t="s">
         <v>18</v>
       </c>
       <c r="P38">
         <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>182</v>
       </c>
       <c r="C39" t="s">
@@ -3029,51 +3029,51 @@
       </c>
       <c r="P39">
         <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>188</v>
       </c>
       <c r="C40" t="s">
         <v>11</v>
       </c>
       <c r="D40">
         <v>500</v>
       </c>
       <c r="E40">
         <v>511</v>
       </c>
       <c r="F40">
         <v>0</v>
       </c>
       <c r="G40" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="H40" t="s">
         <v>189</v>
       </c>
       <c r="I40" t="s">
         <v>179</v>
       </c>
       <c r="J40" t="s">
         <v>190</v>
       </c>
       <c r="K40" t="s">
         <v>191</v>
       </c>
       <c r="L40" t="s">
         <v>25</v>
       </c>
       <c r="M40" t="s">
         <v>18</v>
       </c>
       <c r="N40" t="s">
         <v>18</v>
       </c>
       <c r="O40" t="s">
         <v>18</v>
       </c>
@@ -3182,313 +3182,313 @@
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>199</v>
       </c>
       <c r="C43" t="s">
         <v>11</v>
       </c>
       <c r="D43">
         <v>400</v>
       </c>
       <c r="E43">
         <v>0</v>
       </c>
       <c r="F43">
         <v>0</v>
       </c>
       <c r="G43" t="s">
         <v>200</v>
       </c>
       <c r="H43" t="s">
-        <v>201</v>
+        <v>152</v>
       </c>
       <c r="I43" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="J43" t="s">
-        <v>202</v>
+        <v>155</v>
       </c>
       <c r="K43" t="s">
-        <v>177</v>
+        <v>138</v>
       </c>
       <c r="L43" t="s">
-        <v>203</v>
+        <v>128</v>
       </c>
       <c r="M43" t="s">
         <v>18</v>
       </c>
       <c r="N43" t="s">
         <v>18</v>
       </c>
       <c r="O43" t="s">
         <v>18</v>
       </c>
       <c r="P43">
         <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="C44" t="s">
         <v>11</v>
       </c>
       <c r="D44">
         <v>400</v>
       </c>
       <c r="E44">
         <v>0</v>
       </c>
       <c r="F44">
         <v>0</v>
       </c>
       <c r="G44" t="s">
+        <v>202</v>
+      </c>
+      <c r="H44" t="s">
+        <v>203</v>
+      </c>
+      <c r="I44" t="s">
+        <v>194</v>
+      </c>
+      <c r="J44" t="s">
+        <v>204</v>
+      </c>
+      <c r="K44" t="s">
+        <v>177</v>
+      </c>
+      <c r="L44" t="s">
         <v>205</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
       <c r="M44" t="s">
         <v>18</v>
       </c>
       <c r="N44" t="s">
         <v>18</v>
       </c>
       <c r="O44" t="s">
         <v>18</v>
       </c>
       <c r="P44">
         <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>206</v>
       </c>
       <c r="C45" t="s">
         <v>11</v>
       </c>
       <c r="D45">
         <v>200</v>
       </c>
       <c r="E45">
         <v>0</v>
       </c>
       <c r="F45">
         <v>0</v>
       </c>
       <c r="G45" t="s">
         <v>25</v>
       </c>
       <c r="H45" t="s">
         <v>207</v>
       </c>
       <c r="I45" t="s">
+        <v>198</v>
+      </c>
+      <c r="J45" t="s">
+        <v>202</v>
+      </c>
+      <c r="K45" t="s">
         <v>208</v>
       </c>
-      <c r="J45" t="s">
+      <c r="L45" t="s">
         <v>209</v>
-      </c>
-[...4 lines deleted...]
-        <v>205</v>
       </c>
       <c r="M45" t="s">
         <v>18</v>
       </c>
       <c r="N45" t="s">
         <v>18</v>
       </c>
       <c r="O45" t="s">
         <v>18</v>
       </c>
       <c r="P45">
         <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>210</v>
       </c>
       <c r="C46" t="s">
         <v>11</v>
       </c>
       <c r="D46">
         <v>200</v>
       </c>
       <c r="E46">
         <v>0</v>
       </c>
       <c r="F46">
         <v>0</v>
       </c>
       <c r="G46" t="s">
         <v>25</v>
       </c>
       <c r="H46" t="s">
         <v>211</v>
       </c>
       <c r="I46" t="s">
-        <v>198</v>
+        <v>212</v>
       </c>
       <c r="J46" t="s">
+        <v>213</v>
+      </c>
+      <c r="K46" t="s">
+        <v>25</v>
+      </c>
+      <c r="L46" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>213</v>
       </c>
       <c r="M46" t="s">
         <v>18</v>
       </c>
       <c r="N46" t="s">
         <v>18</v>
       </c>
       <c r="O46" t="s">
         <v>18</v>
       </c>
       <c r="P46">
         <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>214</v>
       </c>
       <c r="C47" t="s">
         <v>11</v>
       </c>
       <c r="D47">
         <v>100</v>
       </c>
       <c r="E47">
         <v>0</v>
       </c>
       <c r="F47">
         <v>0</v>
       </c>
       <c r="G47" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="H47" t="s">
+        <v>215</v>
+      </c>
+      <c r="I47" t="s">
         <v>25</v>
       </c>
-      <c r="I47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J47" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="K47" t="s">
-        <v>207</v>
+        <v>25</v>
       </c>
       <c r="L47" t="s">
-        <v>183</v>
+        <v>25</v>
       </c>
       <c r="M47" t="s">
         <v>18</v>
       </c>
       <c r="N47" t="s">
         <v>18</v>
       </c>
       <c r="O47" t="s">
         <v>18</v>
       </c>
       <c r="P47">
         <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>216</v>
       </c>
       <c r="C48" t="s">
         <v>11</v>
       </c>
       <c r="D48">
         <v>100</v>
       </c>
       <c r="E48">
         <v>0</v>
       </c>
       <c r="F48">
         <v>0</v>
       </c>
       <c r="G48" t="s">
+        <v>170</v>
+      </c>
+      <c r="H48" t="s">
         <v>25</v>
       </c>
-      <c r="H48" t="s">
+      <c r="I48" t="s">
         <v>217</v>
       </c>
-      <c r="I48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J48" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="K48" t="s">
-        <v>25</v>
+        <v>211</v>
       </c>
       <c r="L48" t="s">
-        <v>25</v>
+        <v>183</v>
       </c>
       <c r="M48" t="s">
         <v>18</v>
       </c>
       <c r="N48" t="s">
         <v>18</v>
       </c>
       <c r="O48" t="s">
         <v>18</v>
       </c>
       <c r="P48">
         <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>218</v>
       </c>
       <c r="C49" t="s">
         <v>11</v>
       </c>
       <c r="D49">