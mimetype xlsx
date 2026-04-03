--- v0 (2025-11-23)
+++ v1 (2026-04-03)
@@ -77,92 +77,92 @@
   <si>
     <t>Россия</t>
   </si>
   <si>
     <t>10+</t>
   </si>
   <si>
     <t>7+</t>
   </si>
   <si>
     <t>5+</t>
   </si>
   <si>
     <t>2+</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Лазарев А. Рудова Л.</t>
   </si>
   <si>
+    <t>12+</t>
+  </si>
+  <si>
+    <t>3+</t>
+  </si>
+  <si>
+    <t>4+</t>
+  </si>
+  <si>
+    <t>1-</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Ковалева Н. Тингайкин А.</t>
+  </si>
+  <si>
+    <t>9+</t>
+  </si>
+  <si>
+    <t>2-</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Каймин В. Рахматулина П.</t>
+  </si>
+  <si>
     <t>13+</t>
   </si>
   <si>
-    <t>3+</t>
-[...37 lines deleted...]
-  <si>
     <t>8+</t>
   </si>
   <si>
     <t>Шальнева В. Вепринский В.</t>
   </si>
   <si>
     <t>16+</t>
   </si>
   <si>
     <t>11+</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Кальсберг Э. Баль В.</t>
   </si>
   <si>
     <t>7-</t>
   </si>
   <si>
     <t>19+</t>
   </si>
   <si>
     <t>Эверстов Ф. Устюжина В.</t>
@@ -194,125 +194,125 @@
   <si>
     <t>4-</t>
   </si>
   <si>
     <t>14+</t>
   </si>
   <si>
     <t>5-</t>
   </si>
   <si>
     <t>Корнев Д. Чернова А.</t>
   </si>
   <si>
     <t>Marz Manja Домнич О.</t>
   </si>
   <si>
     <t>6-</t>
   </si>
   <si>
     <t>18+</t>
   </si>
   <si>
     <t>Guoping Zheng Ляхова И.</t>
   </si>
   <si>
+    <t>12-</t>
+  </si>
+  <si>
+    <t>22+</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Мазлова С. Князев Т.</t>
+  </si>
+  <si>
+    <t>24+</t>
+  </si>
+  <si>
+    <t>Павлов С. Устюжина М.</t>
+  </si>
+  <si>
+    <t>21+</t>
+  </si>
+  <si>
+    <t>Ходжер С. Макарова Ю.</t>
+  </si>
+  <si>
+    <t>11-</t>
+  </si>
+  <si>
+    <t>8-</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Ou Shi Воронина В.</t>
+  </si>
+  <si>
+    <t>20+</t>
+  </si>
+  <si>
+    <t>9-</t>
+  </si>
+  <si>
+    <t>Брыкин И. Кудакаева Е.</t>
+  </si>
+  <si>
+    <t>27+</t>
+  </si>
+  <si>
+    <t>14-</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>Дьяконов Л. Криворотько В.</t>
+  </si>
+  <si>
+    <t>26+</t>
+  </si>
+  <si>
+    <t>10-</t>
+  </si>
+  <si>
+    <t>Забелин А. Заболотная С.</t>
+  </si>
+  <si>
+    <t>23+</t>
+  </si>
+  <si>
     <t>13-</t>
   </si>
   <si>
-    <t>22+</t>
-[...70 lines deleted...]
-  <si>
     <t>25+</t>
   </si>
   <si>
     <t>Макаров А. Тытар А.</t>
   </si>
   <si>
     <t>15-</t>
   </si>
   <si>
     <t>Побережная К. Данилов Л.</t>
   </si>
   <si>
     <t>17-</t>
   </si>
   <si>
     <t>Склярова М. Широков Е.</t>
   </si>
   <si>
     <t>20-</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Биндюков А. Абрамчук С.</t>
@@ -323,75 +323,75 @@
   <si>
     <t>Николаева А. Николаев Д.</t>
   </si>
   <si>
     <t>18-</t>
   </si>
   <si>
     <t>25-</t>
   </si>
   <si>
     <t>Коновалова А. Балан А.</t>
   </si>
   <si>
     <t>19-</t>
   </si>
   <si>
     <t>Войтович К. Макаров Н.</t>
   </si>
   <si>
     <t>24-</t>
   </si>
   <si>
     <t>21-</t>
   </si>
   <si>
+    <t>Капустина Е. Овчаров Г.</t>
+  </si>
+  <si>
+    <t>22-</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
     <t>Власова М. Урбан М.</t>
   </si>
   <si>
     <t>16-</t>
   </si>
   <si>
     <t>23-</t>
   </si>
   <si>
-    <t>0</t>
-[...7 lines deleted...]
-  <si>
     <t>Борисова К. - Михайлов Д.</t>
   </si>
   <si>
+    <t>27-</t>
+  </si>
+  <si>
     <t>26-</t>
-  </si>
-[...1 lines deleted...]
-    <t>27-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
       <color theme="1"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1277,104 +1277,104 @@
       </c>
       <c r="N12">
         <v>11</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>61</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13">
         <v>-1</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
         <v>1</v>
       </c>
       <c r="G13" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="H13" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="I13" t="s">
-        <v>62</v>
+        <v>36</v>
       </c>
       <c r="J13" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="K13" t="s">
         <v>45</v>
       </c>
       <c r="L13" t="s">
         <v>60</v>
       </c>
       <c r="M13" t="s">
         <v>23</v>
       </c>
       <c r="N13">
         <v>12</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>63</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14">
         <v>-1</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
         <v>1</v>
       </c>
       <c r="G14" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="H14" t="s">
+        <v>56</v>
+      </c>
+      <c r="I14" t="s">
         <v>64</v>
       </c>
-      <c r="I14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J14" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="K14" t="s">
         <v>45</v>
       </c>
       <c r="L14" t="s">
         <v>60</v>
       </c>
       <c r="M14" t="s">
         <v>23</v>
       </c>
       <c r="N14">
         <v>12</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>65</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15">
@@ -1591,98 +1591,98 @@
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>84</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20">
         <v>-1</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
       <c r="G20" t="s">
         <v>73</v>
       </c>
       <c r="H20" t="s">
         <v>55</v>
       </c>
       <c r="I20" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="J20" t="s">
         <v>85</v>
       </c>
       <c r="K20" t="s">
         <v>75</v>
       </c>
       <c r="L20" t="s">
         <v>30</v>
       </c>
       <c r="M20" t="s">
         <v>75</v>
       </c>
       <c r="N20">
         <v>19</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>86</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21">
         <v>-1</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
       <c r="G21" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H21" t="s">
         <v>85</v>
       </c>
       <c r="I21" t="s">
         <v>87</v>
       </c>
       <c r="J21" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="K21" t="s">
         <v>75</v>
       </c>
       <c r="L21" t="s">
         <v>37</v>
       </c>
       <c r="M21" t="s">
         <v>45</v>
       </c>
       <c r="N21">
         <v>20</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>88</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22">
@@ -1893,151 +1893,151 @@
       </c>
       <c r="N26">
         <v>25</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>101</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
       <c r="D27">
         <v>-1</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
         <v>0</v>
       </c>
       <c r="G27" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="H27" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="I27" t="s">
         <v>102</v>
       </c>
       <c r="J27" t="s">
-        <v>103</v>
+        <v>92</v>
       </c>
       <c r="K27" t="s">
         <v>76</v>
       </c>
       <c r="L27" t="s">
         <v>47</v>
       </c>
       <c r="M27" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="N27">
         <v>26</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
+        <v>104</v>
+      </c>
+      <c r="C28" t="s">
+        <v>11</v>
+      </c>
+      <c r="D28">
+        <v>-1</v>
+      </c>
+      <c r="E28">
+        <v>0</v>
+      </c>
+      <c r="F28">
+        <v>0</v>
+      </c>
+      <c r="G28" t="s">
+        <v>97</v>
+      </c>
+      <c r="H28" t="s">
+        <v>92</v>
+      </c>
+      <c r="I28" t="s">
         <v>105</v>
       </c>
-      <c r="C28" t="s">
-[...17 lines deleted...]
-      <c r="I28" t="s">
+      <c r="J28" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="K28" t="s">
         <v>76</v>
       </c>
       <c r="L28" t="s">
         <v>47</v>
       </c>
       <c r="M28" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="N28">
         <v>26</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>107</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29">
         <v>-1</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
       <c r="F29">
         <v>0</v>
       </c>
       <c r="G29" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="H29" t="s">
         <v>108</v>
       </c>
       <c r="I29" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="J29" t="s">
         <v>109</v>
       </c>
       <c r="K29" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="L29" t="s">
         <v>47</v>
       </c>
       <c r="M29" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="N29">
         <v>28</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go XLSX</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>