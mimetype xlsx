--- v0 (2025-12-08)
+++ v1 (2026-04-03)
@@ -2330,939 +2330,939 @@
   <si>
     <t>Malinic Natasa</t>
   </si>
   <si>
     <t>Ozisik Kivanc</t>
   </si>
   <si>
     <t>204-/b</t>
   </si>
   <si>
     <t>199+/w</t>
   </si>
   <si>
     <t>Kasahara Hideo</t>
   </si>
   <si>
     <t>185-/w</t>
   </si>
   <si>
     <t>210-/b</t>
   </si>
   <si>
     <t>214-/w</t>
   </si>
   <si>
-    <t>218-/b</t>
+    <t>222-/b</t>
+  </si>
+  <si>
+    <t>244-/w</t>
+  </si>
+  <si>
+    <t>238+/w</t>
+  </si>
+  <si>
+    <t>Chauvin Christian</t>
+  </si>
+  <si>
+    <t>Wojnowski Przemyslaw</t>
+  </si>
+  <si>
+    <t>180-/b</t>
+  </si>
+  <si>
+    <t>186+/w</t>
+  </si>
+  <si>
+    <t>Смолович Пётр</t>
+  </si>
+  <si>
+    <t>190+/w</t>
+  </si>
+  <si>
+    <t>177+/b</t>
+  </si>
+  <si>
+    <t>167-/w</t>
+  </si>
+  <si>
+    <t>182+/b</t>
+  </si>
+  <si>
+    <t>Султанбеков Дамир</t>
+  </si>
+  <si>
+    <t>Мраморов Андрей</t>
+  </si>
+  <si>
+    <t>205+/w</t>
+  </si>
+  <si>
+    <t>190+/b</t>
+  </si>
+  <si>
+    <t>178-/b</t>
+  </si>
+  <si>
+    <t>198-/b</t>
+  </si>
+  <si>
+    <t>208+/w</t>
+  </si>
+  <si>
+    <t>209+/w</t>
+  </si>
+  <si>
+    <t>Zimdars Joschka</t>
+  </si>
+  <si>
+    <t>212-/w</t>
+  </si>
+  <si>
+    <t>201+/b</t>
+  </si>
+  <si>
+    <t>202+/b</t>
+  </si>
+  <si>
+    <t>192+/w</t>
+  </si>
+  <si>
+    <t>205+/b</t>
+  </si>
+  <si>
+    <t>Scheitler Karl</t>
+  </si>
+  <si>
+    <t>170-/b</t>
+  </si>
+  <si>
+    <t>179-/w</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Savcenko-Vasiliauski </t>
+  </si>
+  <si>
+    <t>206-/w</t>
+  </si>
+  <si>
+    <t>209-/b</t>
+  </si>
+  <si>
+    <t>190-/b</t>
+  </si>
+  <si>
+    <t>Kubrak Dariia</t>
+  </si>
+  <si>
+    <t>Parton Maurizio</t>
+  </si>
+  <si>
+    <t>202-/b</t>
+  </si>
+  <si>
+    <t>197-/w</t>
+  </si>
+  <si>
+    <t>213+/b</t>
+  </si>
+  <si>
+    <t>Sampedro Juan</t>
+  </si>
+  <si>
+    <t>201+/w</t>
+  </si>
+  <si>
+    <t>184-/b</t>
+  </si>
+  <si>
+    <t>Merk Guido</t>
+  </si>
+  <si>
+    <t>219-/b</t>
+  </si>
+  <si>
+    <t>222+/w</t>
+  </si>
+  <si>
+    <t>212+/b</t>
+  </si>
+  <si>
+    <t>209-/w</t>
+  </si>
+  <si>
+    <t>Rzepnikowski Piotr</t>
+  </si>
+  <si>
+    <t>Кузнецов Михаил</t>
+  </si>
+  <si>
+    <t>196-/b</t>
+  </si>
+  <si>
+    <t>212+/w</t>
+  </si>
+  <si>
+    <t>225+/w</t>
+  </si>
+  <si>
+    <t>202-/w</t>
+  </si>
+  <si>
+    <t>208-/b</t>
+  </si>
+  <si>
+    <t>Арсентьев Егор</t>
+  </si>
+  <si>
+    <t>199+/b</t>
+  </si>
+  <si>
+    <t>186-/w</t>
+  </si>
+  <si>
+    <t>214+/b</t>
+  </si>
+  <si>
+    <t>172-/w</t>
+  </si>
+  <si>
+    <t>216+/b</t>
+  </si>
+  <si>
+    <t>Meyer Jan_Christian</t>
+  </si>
+  <si>
+    <t>Albrecht Balazs</t>
+  </si>
+  <si>
+    <t>222+/b</t>
+  </si>
+  <si>
+    <t>210-/w</t>
+  </si>
+  <si>
+    <t>219+/b</t>
+  </si>
+  <si>
+    <t>Kacprzak Michal</t>
+  </si>
+  <si>
+    <t>211+/b</t>
+  </si>
+  <si>
+    <t>205-/w</t>
+  </si>
+  <si>
+    <t>203+/b</t>
+  </si>
+  <si>
+    <t>Mauke Andreas</t>
+  </si>
+  <si>
+    <t>213+/w</t>
+  </si>
+  <si>
+    <t>212-/b</t>
+  </si>
+  <si>
+    <t>208+/b</t>
+  </si>
+  <si>
+    <t>191+/w</t>
+  </si>
+  <si>
+    <t>Hoedtke Matthias</t>
+  </si>
+  <si>
+    <t>224+/b</t>
+  </si>
+  <si>
+    <t>225-/w</t>
+  </si>
+  <si>
+    <t>222-/w</t>
+  </si>
+  <si>
+    <t>234+/b</t>
+  </si>
+  <si>
+    <t>238+/b</t>
+  </si>
+  <si>
+    <t>231+/b</t>
+  </si>
+  <si>
+    <t>Floch Andy</t>
+  </si>
+  <si>
+    <t>197+/b</t>
+  </si>
+  <si>
+    <t>210+/w</t>
+  </si>
+  <si>
+    <t>205-/b</t>
+  </si>
+  <si>
+    <t>203-/w</t>
+  </si>
+  <si>
+    <t>Petrauskas Simonas</t>
+  </si>
+  <si>
+    <t>219+/w</t>
+  </si>
+  <si>
+    <t>201-/w</t>
+  </si>
+  <si>
+    <t>220+/b</t>
+  </si>
+  <si>
+    <t>Mielka Piotr</t>
+  </si>
+  <si>
+    <t>Korsak Viktoriia</t>
+  </si>
+  <si>
+    <t>Gega Andrzej</t>
+  </si>
+  <si>
+    <t>Sek Tomasz</t>
+  </si>
+  <si>
+    <t>186-/b</t>
+  </si>
+  <si>
+    <t>Hassel Ulf_von</t>
+  </si>
+  <si>
+    <t>221+/b</t>
+  </si>
+  <si>
+    <t>Bensel Naomi</t>
+  </si>
+  <si>
+    <t>220+/w</t>
+  </si>
+  <si>
+    <t>213-/b</t>
+  </si>
+  <si>
+    <t>203+/w</t>
+  </si>
+  <si>
+    <t>208-/w</t>
+  </si>
+  <si>
+    <t>231-/b</t>
+  </si>
+  <si>
+    <t>225-/b</t>
+  </si>
+  <si>
+    <t>235-/w</t>
+  </si>
+  <si>
+    <t>Boviz Laszlo</t>
+  </si>
+  <si>
+    <t>229+/w</t>
+  </si>
+  <si>
+    <t>213-/w</t>
+  </si>
+  <si>
+    <t>Albrecht Gabor</t>
+  </si>
+  <si>
+    <t>224-/w</t>
+  </si>
+  <si>
+    <t>226+/b</t>
+  </si>
+  <si>
+    <t>218-/w</t>
+  </si>
+  <si>
+    <t>243-/w</t>
+  </si>
+  <si>
+    <t>233+/b</t>
+  </si>
+  <si>
+    <t>231+/w</t>
+  </si>
+  <si>
+    <t>Podbiol Krzysztof</t>
+  </si>
+  <si>
+    <t>225+/b</t>
+  </si>
+  <si>
+    <t>221+/w</t>
+  </si>
+  <si>
+    <t>203-/b</t>
+  </si>
+  <si>
+    <t>233+/w</t>
+  </si>
+  <si>
+    <t>244+/b</t>
+  </si>
+  <si>
+    <t>Bitzer Joachim</t>
+  </si>
+  <si>
+    <t>Chamot Fabrice</t>
+  </si>
+  <si>
+    <t>211-/w</t>
+  </si>
+  <si>
+    <t>220-/w</t>
+  </si>
+  <si>
+    <t>233-/b</t>
+  </si>
+  <si>
+    <t>Mahmood Fassal</t>
+  </si>
+  <si>
+    <t>232+/b</t>
+  </si>
+  <si>
+    <t>234+/w</t>
+  </si>
+  <si>
+    <t>221-/b</t>
+  </si>
+  <si>
+    <t>Kraus Carsten</t>
+  </si>
+  <si>
+    <t>221-/w</t>
+  </si>
+  <si>
+    <t>235+/b</t>
+  </si>
+  <si>
+    <t>Petrauskas Gabrielius</t>
+  </si>
+  <si>
+    <t>229-/b</t>
+  </si>
+  <si>
+    <t>236-/b</t>
+  </si>
+  <si>
+    <t>Trinks Anne</t>
+  </si>
+  <si>
+    <t>235-/b</t>
+  </si>
+  <si>
+    <t>233-/w</t>
+  </si>
+  <si>
+    <t>Beer Nicole_de</t>
+  </si>
+  <si>
+    <t>227+/w</t>
+  </si>
+  <si>
+    <t>220-/b</t>
+  </si>
+  <si>
+    <t>238-/w</t>
+  </si>
+  <si>
+    <t>Zemor Solal</t>
+  </si>
+  <si>
+    <t>232+/w</t>
+  </si>
+  <si>
+    <t>Chizuko Sento</t>
+  </si>
+  <si>
+    <t>238-/b</t>
+  </si>
+  <si>
+    <t>Fernandez-Pradier Melan</t>
+  </si>
+  <si>
+    <t>230-/b</t>
+  </si>
+  <si>
+    <t>237+/b</t>
+  </si>
+  <si>
+    <t>244-/b</t>
+  </si>
+  <si>
+    <t>239+/w</t>
+  </si>
+  <si>
+    <t>Aengenendt Felix</t>
+  </si>
+  <si>
+    <t>226-/b</t>
+  </si>
+  <si>
+    <t>228+/b</t>
+  </si>
+  <si>
+    <t>224+/w</t>
+  </si>
+  <si>
+    <t>231-/w</t>
+  </si>
+  <si>
+    <t>250+/b</t>
+  </si>
+  <si>
+    <t>Шаповалова Елена</t>
+  </si>
+  <si>
+    <t>232-/w</t>
+  </si>
+  <si>
+    <t>243-/b</t>
+  </si>
+  <si>
+    <t>246+/b</t>
+  </si>
+  <si>
+    <t>Papazafiropulos Nicola</t>
+  </si>
+  <si>
+    <t>228+/w</t>
+  </si>
+  <si>
+    <t>227+/b</t>
+  </si>
+  <si>
+    <t>226-/w</t>
+  </si>
+  <si>
+    <t>Riedeman Marcel</t>
+  </si>
+  <si>
+    <t>237-/w</t>
+  </si>
+  <si>
+    <t>Yoshida Yutaka</t>
+  </si>
+  <si>
+    <t>236+/b</t>
+  </si>
+  <si>
+    <t>Kaskow Wojciech</t>
+  </si>
+  <si>
+    <t>242+/b</t>
+  </si>
+  <si>
+    <t>237+/w</t>
+  </si>
+  <si>
+    <t>229+/b</t>
+  </si>
+  <si>
+    <t>219-/w</t>
+  </si>
+  <si>
+    <t>191-/b</t>
+  </si>
+  <si>
+    <t>Jafarova Ulviyya</t>
+  </si>
+  <si>
+    <t>251-/b</t>
+  </si>
+  <si>
+    <t>253+/w</t>
   </si>
   <si>
     <t>242-/w</t>
   </si>
   <si>
-    <t>235+/w</t>
-[...299 lines deleted...]
-    <t>223-/w</t>
+    <t>250-/b</t>
+  </si>
+  <si>
+    <t>232-/b</t>
+  </si>
+  <si>
+    <t>247+/w</t>
+  </si>
+  <si>
+    <t>Ganeeva Gulya</t>
+  </si>
+  <si>
+    <t>Kolos Khrystyna</t>
+  </si>
+  <si>
+    <t>Aliberti Emanuele</t>
+  </si>
+  <si>
+    <t>249-/w</t>
+  </si>
+  <si>
+    <t>239+/b</t>
+  </si>
+  <si>
+    <t>251+/w</t>
+  </si>
+  <si>
+    <t>250-/w</t>
+  </si>
+  <si>
+    <t>253-/b</t>
+  </si>
+  <si>
+    <t>252-/b</t>
+  </si>
+  <si>
+    <t>Thao Michael</t>
+  </si>
+  <si>
+    <t>Moudrik Josef</t>
+  </si>
+  <si>
+    <t>240+/w</t>
+  </si>
+  <si>
+    <t>242+/w</t>
   </si>
   <si>
     <t>230+/b</t>
   </si>
   <si>
-    <t>222-/w</t>
-[...131 lines deleted...]
-    <t>238+/b</t>
+    <t>Csizmadia Miklos</t>
+  </si>
+  <si>
+    <t>249-/b</t>
+  </si>
+  <si>
+    <t>Walkiewicz Adam</t>
+  </si>
+  <si>
+    <t>247+/b</t>
+  </si>
+  <si>
+    <t>234-/w</t>
+  </si>
+  <si>
+    <t>Licyte Janina</t>
+  </si>
+  <si>
+    <t>246-/w</t>
+  </si>
+  <si>
+    <t>239-/b</t>
+  </si>
+  <si>
+    <t>263-/w</t>
+  </si>
+  <si>
+    <t>Nunez Olivia</t>
+  </si>
+  <si>
+    <t>253-/w</t>
+  </si>
+  <si>
+    <t>252-/w</t>
+  </si>
+  <si>
+    <t>263-/b</t>
+  </si>
+  <si>
+    <t>254+/w</t>
+  </si>
+  <si>
+    <t>Ito Keiko</t>
+  </si>
+  <si>
+    <t>245+/w</t>
+  </si>
+  <si>
+    <t>253+/b</t>
+  </si>
+  <si>
+    <t>Морозова Светлана</t>
+  </si>
+  <si>
+    <t>245+/b</t>
+  </si>
+  <si>
+    <t>Zazo Javier</t>
+  </si>
+  <si>
+    <t>255+/b</t>
+  </si>
+  <si>
+    <t>249+/w</t>
+  </si>
+  <si>
+    <t>245-/b</t>
+  </si>
+  <si>
+    <t>248+/w</t>
   </si>
   <si>
     <t>242-/b</t>
   </si>
   <si>
-    <t>239+/w</t>
-[...104 lines deleted...]
-    <t>239+/b</t>
+    <t>Hanke Antoni</t>
+  </si>
+  <si>
+    <t>257+/b</t>
+  </si>
+  <si>
+    <t>254-/w</t>
+  </si>
+  <si>
+    <t>262+/w</t>
+  </si>
+  <si>
+    <t>258-/b</t>
+  </si>
+  <si>
+    <t>248+/b</t>
+  </si>
+  <si>
+    <t>265+/w</t>
+  </si>
+  <si>
+    <t>Мраморов Михаил</t>
   </si>
   <si>
     <t>252+/w</t>
   </si>
   <si>
-    <t>250-/w</t>
-[...56 lines deleted...]
-    <t>253-/w</t>
+    <t>Schomberg Jan_Hendrik</t>
+  </si>
+  <si>
+    <t>257+/w</t>
+  </si>
+  <si>
+    <t>252+/b</t>
+  </si>
+  <si>
+    <t>263+/w</t>
+  </si>
+  <si>
+    <t>258+/w</t>
+  </si>
+  <si>
+    <t>248-/b</t>
+  </si>
+  <si>
+    <t>Toyonaga Toshiyuki</t>
   </si>
   <si>
     <t>251-/w</t>
   </si>
   <si>
-    <t>263-/b</t>
-[...62 lines deleted...]
-    <t>251+/w</t>
+    <t>262-/b</t>
+  </si>
+  <si>
+    <t>264-/w</t>
   </si>
   <si>
     <t>Riedeman Emil</t>
   </si>
   <si>
     <t>Durand Tudual</t>
   </si>
   <si>
-    <t>256-/b</t>
-[...8 lines deleted...]
-    <t>Schomberg Jan_Hendrik</t>
+    <t>254-/b</t>
+  </si>
+  <si>
+    <t>260+/b</t>
+  </si>
+  <si>
+    <t>264+/w</t>
+  </si>
+  <si>
+    <t>Perrot Aurore</t>
+  </si>
+  <si>
+    <t>267+/w</t>
+  </si>
+  <si>
+    <t>265-/w</t>
+  </si>
+  <si>
+    <t>274-/b</t>
+  </si>
+  <si>
+    <t>Schnoor-Hoedtke Guenthe</t>
+  </si>
+  <si>
+    <t>264-/b</t>
+  </si>
+  <si>
+    <t>260-/b</t>
+  </si>
+  <si>
+    <t>Jakubowski Andrzej</t>
+  </si>
+  <si>
+    <t>259+/w</t>
+  </si>
+  <si>
+    <t>257-/w</t>
+  </si>
+  <si>
+    <t>263+/b</t>
+  </si>
+  <si>
+    <t>268-/b</t>
+  </si>
+  <si>
+    <t>274-/w</t>
+  </si>
+  <si>
+    <t>Miyazaki Taku</t>
+  </si>
+  <si>
+    <t>271-/b</t>
+  </si>
+  <si>
+    <t>Parton Sara</t>
+  </si>
+  <si>
+    <t>260+/w</t>
   </si>
   <si>
     <t>255+/w</t>
   </si>
   <si>
-    <t>251+/b</t>
-[...2 lines deleted...]
-    <t>263+/w</t>
+    <t>Арсентьев Андрей</t>
+  </si>
+  <si>
+    <t>256+/b</t>
+  </si>
+  <si>
+    <t>262-/w</t>
+  </si>
+  <si>
+    <t>260-/w</t>
+  </si>
+  <si>
+    <t>265-/b</t>
+  </si>
+  <si>
+    <t>Dijk Steven_van</t>
+  </si>
+  <si>
+    <t>258+/b</t>
+  </si>
+  <si>
+    <t>257-/b</t>
+  </si>
+  <si>
+    <t>Vazquez Aurelio</t>
+  </si>
+  <si>
+    <t>Brockman Tiia</t>
+  </si>
+  <si>
+    <t>267-/w</t>
+  </si>
+  <si>
+    <t>Slusarczyk Karolina</t>
+  </si>
+  <si>
+    <t>266+/b</t>
+  </si>
+  <si>
+    <t>270+/w</t>
+  </si>
+  <si>
+    <t>273+/w</t>
+  </si>
+  <si>
+    <t>274+/w</t>
+  </si>
+  <si>
+    <t>Goloubkov Alexandra</t>
+  </si>
+  <si>
+    <t>Ohlenbusch Heidrun</t>
+  </si>
+  <si>
+    <t>274-/w2</t>
+  </si>
+  <si>
+    <t>Marz Ferdinand</t>
+  </si>
+  <si>
+    <t>267-/b</t>
+  </si>
+  <si>
+    <t>272-/b</t>
+  </si>
+  <si>
+    <t>Miyazaki Hisayo</t>
   </si>
   <si>
     <t>261+/w</t>
   </si>
   <si>
-    <t>248-/b</t>
-[...107 lines deleted...]
-    <t>270+/w</t>
+    <t>273-/b</t>
+  </si>
+  <si>
+    <t>Petrauskas Kristupas</t>
+  </si>
+  <si>
+    <t>273-/w</t>
+  </si>
+  <si>
+    <t>Barycki Jerzy</t>
+  </si>
+  <si>
+    <t>272+/b</t>
+  </si>
+  <si>
+    <t>275+/w</t>
+  </si>
+  <si>
+    <t>271+/w</t>
+  </si>
+  <si>
+    <t>Dibala Martin</t>
+  </si>
+  <si>
+    <t>269+/b2</t>
   </si>
   <si>
     <t>272+/w</t>
-  </si>
-[...55 lines deleted...]
-    <t>273+/w</t>
   </si>
   <si>
     <t>270+/b</t>
   </si>
   <si>
     <t>268+/w</t>
   </si>
   <si>
     <t>Kraus Larissa</t>
   </si>
   <si>
     <t>276+/w</t>
   </si>
   <si>
     <t>Peng Shujiao</t>
   </si>
   <si>
     <t>275-/b</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
@@ -16500,768 +16500,768 @@
       </c>
       <c r="S218">
         <v>0</v>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219" t="s">
         <v>864</v>
       </c>
       <c r="C219" t="s">
         <v>11</v>
       </c>
       <c r="D219">
         <v>1500</v>
       </c>
       <c r="E219">
         <v>0</v>
       </c>
       <c r="F219">
         <v>0</v>
       </c>
       <c r="G219" t="s">
+        <v>13</v>
+      </c>
+      <c r="H219" t="s">
+        <v>13</v>
+      </c>
+      <c r="I219" t="s">
+        <v>13</v>
+      </c>
+      <c r="J219" t="s">
         <v>865</v>
       </c>
-      <c r="H219" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K219" t="s">
-        <v>869</v>
+        <v>13</v>
       </c>
       <c r="L219" t="s">
-        <v>835</v>
+        <v>13</v>
       </c>
       <c r="M219" t="s">
-        <v>842</v>
+        <v>13</v>
       </c>
       <c r="N219" t="s">
-        <v>853</v>
+        <v>13</v>
       </c>
       <c r="O219" t="s">
-        <v>870</v>
+        <v>13</v>
       </c>
       <c r="P219" t="s">
         <v>16</v>
       </c>
       <c r="Q219" t="s">
         <v>16</v>
       </c>
       <c r="R219" t="s">
         <v>16</v>
       </c>
       <c r="S219">
         <v>0</v>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="C220" t="s">
         <v>11</v>
       </c>
       <c r="D220">
         <v>1500</v>
       </c>
       <c r="E220">
         <v>0</v>
       </c>
       <c r="F220">
         <v>0</v>
       </c>
       <c r="G220" t="s">
+        <v>867</v>
+      </c>
+      <c r="H220" t="s">
+        <v>868</v>
+      </c>
+      <c r="I220" t="s">
+        <v>869</v>
+      </c>
+      <c r="J220" t="s">
+        <v>870</v>
+      </c>
+      <c r="K220" t="s">
+        <v>871</v>
+      </c>
+      <c r="L220" t="s">
+        <v>848</v>
+      </c>
+      <c r="M220" t="s">
+        <v>771</v>
+      </c>
+      <c r="N220" t="s">
         <v>872</v>
       </c>
-      <c r="H220" t="s">
+      <c r="O220" t="s">
         <v>873</v>
-      </c>
-[...19 lines deleted...]
-        <v>820</v>
       </c>
       <c r="P220" t="s">
         <v>16</v>
       </c>
       <c r="Q220" t="s">
         <v>16</v>
       </c>
       <c r="R220" t="s">
         <v>16</v>
       </c>
       <c r="S220">
         <v>0</v>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221" t="s">
-        <v>878</v>
+        <v>874</v>
       </c>
       <c r="C221" t="s">
         <v>11</v>
       </c>
       <c r="D221">
         <v>1500</v>
       </c>
       <c r="E221">
         <v>0</v>
       </c>
       <c r="F221">
         <v>0</v>
       </c>
       <c r="G221" t="s">
-        <v>879</v>
+        <v>812</v>
       </c>
       <c r="H221" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="I221" t="s">
-        <v>881</v>
+        <v>844</v>
       </c>
       <c r="J221" t="s">
-        <v>866</v>
+        <v>876</v>
       </c>
       <c r="K221" t="s">
-        <v>882</v>
+        <v>13</v>
       </c>
       <c r="L221" t="s">
-        <v>848</v>
+        <v>13</v>
       </c>
       <c r="M221" t="s">
-        <v>771</v>
+        <v>13</v>
       </c>
       <c r="N221" t="s">
-        <v>883</v>
+        <v>13</v>
       </c>
       <c r="O221" t="s">
-        <v>884</v>
+        <v>13</v>
       </c>
       <c r="P221" t="s">
         <v>16</v>
       </c>
       <c r="Q221" t="s">
         <v>16</v>
       </c>
       <c r="R221" t="s">
         <v>16</v>
       </c>
       <c r="S221">
         <v>0</v>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222" t="s">
-        <v>885</v>
+        <v>877</v>
       </c>
       <c r="C222" t="s">
         <v>11</v>
       </c>
       <c r="D222">
         <v>1500</v>
       </c>
       <c r="E222">
         <v>0</v>
       </c>
       <c r="F222">
         <v>0</v>
       </c>
       <c r="G222" t="s">
-        <v>846</v>
+        <v>878</v>
       </c>
       <c r="H222" t="s">
-        <v>886</v>
+        <v>879</v>
       </c>
       <c r="I222" t="s">
-        <v>887</v>
+        <v>770</v>
       </c>
       <c r="J222" t="s">
-        <v>853</v>
+        <v>880</v>
       </c>
       <c r="K222" t="s">
-        <v>835</v>
+        <v>13</v>
       </c>
       <c r="L222" t="s">
-        <v>13</v>
+        <v>881</v>
       </c>
       <c r="M222" t="s">
-        <v>13</v>
+        <v>882</v>
       </c>
       <c r="N222" t="s">
-        <v>856</v>
+        <v>883</v>
       </c>
       <c r="O222" t="s">
-        <v>888</v>
+        <v>820</v>
       </c>
       <c r="P222" t="s">
         <v>16</v>
       </c>
       <c r="Q222" t="s">
         <v>16</v>
       </c>
       <c r="R222" t="s">
         <v>16</v>
       </c>
       <c r="S222">
         <v>0</v>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223" t="s">
-        <v>889</v>
+        <v>884</v>
       </c>
       <c r="C223" t="s">
         <v>11</v>
       </c>
       <c r="D223">
         <v>1500</v>
       </c>
       <c r="E223">
         <v>0</v>
       </c>
       <c r="F223">
         <v>0</v>
       </c>
       <c r="G223" t="s">
-        <v>13</v>
+        <v>885</v>
       </c>
       <c r="H223" t="s">
-        <v>13</v>
+        <v>870</v>
       </c>
       <c r="I223" t="s">
-        <v>13</v>
+        <v>886</v>
       </c>
       <c r="J223" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="K223" t="s">
-        <v>13</v>
+        <v>888</v>
       </c>
       <c r="L223" t="s">
-        <v>13</v>
+        <v>835</v>
       </c>
       <c r="M223" t="s">
-        <v>13</v>
+        <v>842</v>
       </c>
       <c r="N223" t="s">
-        <v>13</v>
+        <v>853</v>
       </c>
       <c r="O223" t="s">
-        <v>13</v>
+        <v>889</v>
       </c>
       <c r="P223" t="s">
         <v>16</v>
       </c>
       <c r="Q223" t="s">
         <v>16</v>
       </c>
       <c r="R223" t="s">
         <v>16</v>
       </c>
       <c r="S223">
         <v>0</v>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
       <c r="C224" t="s">
         <v>11</v>
       </c>
       <c r="D224">
         <v>1500</v>
       </c>
       <c r="E224">
         <v>0</v>
       </c>
       <c r="F224">
         <v>0</v>
       </c>
       <c r="G224" t="s">
-        <v>890</v>
+        <v>13</v>
       </c>
       <c r="H224" t="s">
-        <v>892</v>
+        <v>13</v>
       </c>
       <c r="I224" t="s">
-        <v>893</v>
+        <v>13</v>
       </c>
       <c r="J224" t="s">
-        <v>894</v>
+        <v>13</v>
       </c>
       <c r="K224" t="s">
         <v>13</v>
       </c>
       <c r="L224" t="s">
         <v>13</v>
       </c>
       <c r="M224" t="s">
         <v>13</v>
       </c>
       <c r="N224" t="s">
         <v>13</v>
       </c>
       <c r="O224" t="s">
         <v>13</v>
       </c>
       <c r="P224" t="s">
         <v>16</v>
       </c>
       <c r="Q224" t="s">
         <v>16</v>
       </c>
       <c r="R224" t="s">
         <v>16</v>
       </c>
       <c r="S224">
         <v>0</v>
       </c>
     </row>
     <row r="225">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225" t="s">
-        <v>895</v>
+        <v>891</v>
       </c>
       <c r="C225" t="s">
         <v>11</v>
       </c>
       <c r="D225">
         <v>1500</v>
       </c>
       <c r="E225">
         <v>0</v>
       </c>
       <c r="F225">
         <v>0</v>
       </c>
       <c r="G225" t="s">
-        <v>812</v>
+        <v>865</v>
       </c>
       <c r="H225" t="s">
-        <v>896</v>
+        <v>892</v>
       </c>
       <c r="I225" t="s">
-        <v>844</v>
+        <v>893</v>
       </c>
       <c r="J225" t="s">
-        <v>897</v>
+        <v>894</v>
       </c>
       <c r="K225" t="s">
         <v>13</v>
       </c>
       <c r="L225" t="s">
         <v>13</v>
       </c>
       <c r="M225" t="s">
         <v>13</v>
       </c>
       <c r="N225" t="s">
         <v>13</v>
       </c>
       <c r="O225" t="s">
         <v>13</v>
       </c>
       <c r="P225" t="s">
         <v>16</v>
       </c>
       <c r="Q225" t="s">
         <v>16</v>
       </c>
       <c r="R225" t="s">
         <v>16</v>
       </c>
       <c r="S225">
         <v>0</v>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="B226" t="s">
-        <v>898</v>
+        <v>895</v>
       </c>
       <c r="C226" t="s">
         <v>11</v>
       </c>
       <c r="D226">
         <v>1500</v>
       </c>
       <c r="E226">
         <v>0</v>
       </c>
       <c r="F226">
         <v>0</v>
       </c>
       <c r="G226" t="s">
-        <v>13</v>
+        <v>846</v>
       </c>
       <c r="H226" t="s">
-        <v>13</v>
+        <v>896</v>
       </c>
       <c r="I226" t="s">
-        <v>13</v>
+        <v>897</v>
       </c>
       <c r="J226" t="s">
-        <v>13</v>
+        <v>853</v>
       </c>
       <c r="K226" t="s">
-        <v>13</v>
+        <v>835</v>
       </c>
       <c r="L226" t="s">
         <v>13</v>
       </c>
       <c r="M226" t="s">
         <v>13</v>
       </c>
       <c r="N226" t="s">
-        <v>13</v>
+        <v>856</v>
       </c>
       <c r="O226" t="s">
-        <v>13</v>
+        <v>898</v>
       </c>
       <c r="P226" t="s">
         <v>16</v>
       </c>
       <c r="Q226" t="s">
         <v>16</v>
       </c>
       <c r="R226" t="s">
         <v>16</v>
       </c>
       <c r="S226">
         <v>0</v>
       </c>
     </row>
     <row r="227">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227" t="s">
         <v>899</v>
       </c>
       <c r="C227" t="s">
         <v>11</v>
       </c>
       <c r="D227">
         <v>1400</v>
       </c>
       <c r="E227">
         <v>0</v>
       </c>
       <c r="F227">
         <v>0</v>
       </c>
       <c r="G227" t="s">
-        <v>13</v>
+        <v>888</v>
       </c>
       <c r="H227" t="s">
-        <v>13</v>
+        <v>900</v>
       </c>
       <c r="I227" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="J227" t="s">
-        <v>771</v>
+        <v>13</v>
       </c>
       <c r="K227" t="s">
         <v>13</v>
       </c>
       <c r="L227" t="s">
         <v>13</v>
       </c>
       <c r="M227" t="s">
         <v>13</v>
       </c>
       <c r="N227" t="s">
         <v>13</v>
       </c>
       <c r="O227" t="s">
         <v>13</v>
       </c>
       <c r="P227" t="s">
         <v>16</v>
       </c>
       <c r="Q227" t="s">
         <v>16</v>
       </c>
       <c r="R227" t="s">
         <v>16</v>
       </c>
       <c r="S227">
         <v>0</v>
       </c>
     </row>
     <row r="228">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="B228" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="C228" t="s">
         <v>11</v>
       </c>
       <c r="D228">
         <v>1400</v>
       </c>
       <c r="E228">
         <v>0</v>
       </c>
       <c r="F228">
         <v>0</v>
       </c>
       <c r="G228" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="H228" t="s">
-        <v>884</v>
+        <v>873</v>
       </c>
       <c r="I228" t="s">
-        <v>875</v>
+        <v>881</v>
       </c>
       <c r="J228" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="K228" t="s">
         <v>13</v>
       </c>
       <c r="L228" t="s">
         <v>13</v>
       </c>
       <c r="M228" t="s">
         <v>13</v>
       </c>
       <c r="N228" t="s">
         <v>13</v>
       </c>
       <c r="O228" t="s">
         <v>13</v>
       </c>
       <c r="P228" t="s">
         <v>16</v>
       </c>
       <c r="Q228" t="s">
         <v>16</v>
       </c>
       <c r="R228" t="s">
         <v>16</v>
       </c>
       <c r="S228">
         <v>0</v>
       </c>
     </row>
     <row r="229">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="B229" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="C229" t="s">
         <v>11</v>
       </c>
       <c r="D229">
         <v>1400</v>
       </c>
       <c r="E229">
         <v>0</v>
       </c>
       <c r="F229">
         <v>0</v>
       </c>
       <c r="G229" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="H229" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="I229" t="s">
         <v>13</v>
       </c>
       <c r="J229" t="s">
         <v>13</v>
       </c>
       <c r="K229" t="s">
         <v>13</v>
       </c>
       <c r="L229" t="s">
         <v>13</v>
       </c>
       <c r="M229" t="s">
         <v>13</v>
       </c>
       <c r="N229" t="s">
         <v>13</v>
       </c>
       <c r="O229" t="s">
         <v>13</v>
       </c>
       <c r="P229" t="s">
         <v>16</v>
       </c>
       <c r="Q229" t="s">
         <v>16</v>
       </c>
       <c r="R229" t="s">
         <v>16</v>
       </c>
       <c r="S229">
         <v>0</v>
       </c>
     </row>
     <row r="230">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="B230" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="C230" t="s">
         <v>11</v>
       </c>
       <c r="D230">
         <v>1400</v>
       </c>
       <c r="E230">
         <v>0</v>
       </c>
       <c r="F230">
         <v>0</v>
       </c>
       <c r="G230" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="H230" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="I230" t="s">
         <v>894</v>
       </c>
       <c r="J230" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="K230" t="s">
         <v>13</v>
       </c>
       <c r="L230" t="s">
         <v>13</v>
       </c>
       <c r="M230" t="s">
         <v>13</v>
       </c>
       <c r="N230" t="s">
         <v>13</v>
       </c>
       <c r="O230" t="s">
         <v>13</v>
       </c>
       <c r="P230" t="s">
         <v>16</v>
       </c>
       <c r="Q230" t="s">
         <v>16</v>
       </c>
       <c r="R230" t="s">
         <v>16</v>
       </c>
       <c r="S230">
         <v>0</v>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="C231" t="s">
         <v>11</v>
       </c>
       <c r="D231">
         <v>1400</v>
       </c>
       <c r="E231">
         <v>0</v>
       </c>
       <c r="F231">
         <v>0</v>
       </c>
       <c r="G231" t="s">
-        <v>869</v>
+        <v>13</v>
       </c>
       <c r="H231" t="s">
-        <v>912</v>
+        <v>13</v>
       </c>
       <c r="I231" t="s">
         <v>913</v>
       </c>
       <c r="J231" t="s">
-        <v>13</v>
+        <v>771</v>
       </c>
       <c r="K231" t="s">
         <v>13</v>
       </c>
       <c r="L231" t="s">
         <v>13</v>
       </c>
       <c r="M231" t="s">
         <v>13</v>
       </c>
       <c r="N231" t="s">
         <v>13</v>
       </c>
       <c r="O231" t="s">
         <v>13</v>
       </c>
       <c r="P231" t="s">
         <v>16</v>
       </c>
       <c r="Q231" t="s">
         <v>16</v>
       </c>
       <c r="R231" t="s">
         <v>16</v>
       </c>
@@ -17282,107 +17282,107 @@
       <c r="D232">
         <v>1400</v>
       </c>
       <c r="E232">
         <v>0</v>
       </c>
       <c r="F232">
         <v>0</v>
       </c>
       <c r="G232" t="s">
         <v>13</v>
       </c>
       <c r="H232" t="s">
         <v>13</v>
       </c>
       <c r="I232" t="s">
         <v>13</v>
       </c>
       <c r="J232" t="s">
         <v>13</v>
       </c>
       <c r="K232" t="s">
         <v>856</v>
       </c>
       <c r="L232" t="s">
-        <v>876</v>
+        <v>882</v>
       </c>
       <c r="M232" t="s">
         <v>915</v>
       </c>
       <c r="N232" t="s">
-        <v>888</v>
+        <v>898</v>
       </c>
       <c r="O232" t="s">
         <v>892</v>
       </c>
       <c r="P232" t="s">
         <v>16</v>
       </c>
       <c r="Q232" t="s">
         <v>16</v>
       </c>
       <c r="R232" t="s">
         <v>16</v>
       </c>
       <c r="S232">
         <v>0</v>
       </c>
     </row>
     <row r="233">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="B233" t="s">
         <v>916</v>
       </c>
       <c r="C233" t="s">
         <v>11</v>
       </c>
       <c r="D233">
         <v>1400</v>
       </c>
       <c r="E233">
         <v>0</v>
       </c>
       <c r="F233">
         <v>0</v>
       </c>
       <c r="G233" t="s">
         <v>847</v>
       </c>
       <c r="H233" t="s">
         <v>845</v>
       </c>
       <c r="I233" t="s">
         <v>917</v>
       </c>
       <c r="J233" t="s">
         <v>918</v>
       </c>
       <c r="K233" t="s">
-        <v>875</v>
+        <v>881</v>
       </c>
       <c r="L233" t="s">
         <v>919</v>
       </c>
       <c r="M233" t="s">
         <v>920</v>
       </c>
       <c r="N233" t="s">
         <v>13</v>
       </c>
       <c r="O233" t="s">
         <v>13</v>
       </c>
       <c r="P233" t="s">
         <v>16</v>
       </c>
       <c r="Q233" t="s">
         <v>16</v>
       </c>
       <c r="R233" t="s">
         <v>16</v>
       </c>
       <c r="S233">
         <v>0</v>
       </c>
@@ -17391,110 +17391,110 @@
       <c r="A234">
         <v>233</v>
       </c>
       <c r="B234" t="s">
         <v>921</v>
       </c>
       <c r="C234" t="s">
         <v>11</v>
       </c>
       <c r="D234">
         <v>1400</v>
       </c>
       <c r="E234">
         <v>0</v>
       </c>
       <c r="F234">
         <v>0</v>
       </c>
       <c r="G234" t="s">
         <v>922</v>
       </c>
       <c r="H234" t="s">
         <v>923</v>
       </c>
       <c r="I234" t="s">
-        <v>896</v>
+        <v>875</v>
       </c>
       <c r="J234" t="s">
         <v>924</v>
       </c>
       <c r="K234" t="s">
         <v>770</v>
       </c>
       <c r="L234" t="s">
         <v>925</v>
       </c>
       <c r="M234" t="s">
-        <v>912</v>
+        <v>900</v>
       </c>
       <c r="N234" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="O234" t="s">
         <v>926</v>
       </c>
       <c r="P234" t="s">
         <v>16</v>
       </c>
       <c r="Q234" t="s">
         <v>16</v>
       </c>
       <c r="R234" t="s">
         <v>16</v>
       </c>
       <c r="S234">
         <v>0</v>
       </c>
     </row>
     <row r="235">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="B235" t="s">
         <v>927</v>
       </c>
       <c r="C235" t="s">
         <v>11</v>
       </c>
       <c r="D235">
         <v>1308</v>
       </c>
       <c r="E235">
         <v>1260</v>
       </c>
       <c r="F235">
         <v>0</v>
       </c>
       <c r="G235" t="s">
         <v>928</v>
       </c>
       <c r="H235" t="s">
         <v>13</v>
       </c>
       <c r="I235" t="s">
-        <v>883</v>
+        <v>872</v>
       </c>
       <c r="J235" t="s">
         <v>929</v>
       </c>
       <c r="K235" t="s">
         <v>771</v>
       </c>
       <c r="L235" t="s">
         <v>930</v>
       </c>
       <c r="M235" t="s">
         <v>892</v>
       </c>
       <c r="N235" t="s">
         <v>13</v>
       </c>
       <c r="O235" t="s">
         <v>13</v>
       </c>
       <c r="P235" t="s">
         <v>16</v>
       </c>
       <c r="Q235" t="s">
         <v>16</v>
       </c>
@@ -17503,252 +17503,252 @@
       </c>
       <c r="S235">
         <v>0</v>
       </c>
     </row>
     <row r="236">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236" t="s">
         <v>931</v>
       </c>
       <c r="C236" t="s">
         <v>11</v>
       </c>
       <c r="D236">
         <v>1300</v>
       </c>
       <c r="E236">
         <v>0</v>
       </c>
       <c r="F236">
         <v>0</v>
       </c>
       <c r="G236" t="s">
-        <v>13</v>
+        <v>932</v>
       </c>
       <c r="H236" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="I236" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="J236" t="s">
-        <v>934</v>
+        <v>13</v>
       </c>
       <c r="K236" t="s">
-        <v>926</v>
+        <v>13</v>
       </c>
       <c r="L236" t="s">
-        <v>935</v>
+        <v>13</v>
       </c>
       <c r="M236" t="s">
-        <v>877</v>
+        <v>13</v>
       </c>
       <c r="N236" t="s">
-        <v>892</v>
+        <v>888</v>
       </c>
       <c r="O236" t="s">
-        <v>936</v>
+        <v>833</v>
       </c>
       <c r="P236" t="s">
         <v>16</v>
       </c>
       <c r="Q236" t="s">
         <v>16</v>
       </c>
       <c r="R236" t="s">
         <v>16</v>
       </c>
       <c r="S236">
         <v>0</v>
       </c>
     </row>
     <row r="237">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="B237" t="s">
-        <v>937</v>
+        <v>935</v>
       </c>
       <c r="C237" t="s">
         <v>11</v>
       </c>
       <c r="D237">
         <v>1300</v>
       </c>
       <c r="E237">
         <v>0</v>
       </c>
       <c r="F237">
         <v>0</v>
       </c>
       <c r="G237" t="s">
         <v>13</v>
       </c>
       <c r="H237" t="s">
-        <v>938</v>
+        <v>936</v>
       </c>
       <c r="I237" t="s">
         <v>13</v>
       </c>
       <c r="J237" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="K237" t="s">
         <v>13</v>
       </c>
       <c r="L237" t="s">
         <v>13</v>
       </c>
       <c r="M237" t="s">
         <v>13</v>
       </c>
       <c r="N237" t="s">
         <v>13</v>
       </c>
       <c r="O237" t="s">
         <v>13</v>
       </c>
       <c r="P237" t="s">
         <v>16</v>
       </c>
       <c r="Q237" t="s">
         <v>16</v>
       </c>
       <c r="R237" t="s">
         <v>16</v>
       </c>
       <c r="S237">
         <v>0</v>
       </c>
     </row>
     <row r="238">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="B238" t="s">
-        <v>939</v>
+        <v>937</v>
       </c>
       <c r="C238" t="s">
         <v>11</v>
       </c>
       <c r="D238">
         <v>1300</v>
       </c>
       <c r="E238">
         <v>0</v>
       </c>
       <c r="F238">
         <v>0</v>
       </c>
       <c r="G238" t="s">
-        <v>940</v>
+        <v>881</v>
       </c>
       <c r="H238" t="s">
-        <v>941</v>
+        <v>938</v>
       </c>
       <c r="I238" t="s">
-        <v>942</v>
+        <v>915</v>
       </c>
       <c r="J238" t="s">
-        <v>13</v>
+        <v>928</v>
       </c>
       <c r="K238" t="s">
         <v>13</v>
       </c>
       <c r="L238" t="s">
         <v>13</v>
       </c>
       <c r="M238" t="s">
         <v>13</v>
       </c>
       <c r="N238" t="s">
-        <v>869</v>
+        <v>13</v>
       </c>
       <c r="O238" t="s">
-        <v>833</v>
+        <v>13</v>
       </c>
       <c r="P238" t="s">
         <v>16</v>
       </c>
       <c r="Q238" t="s">
         <v>16</v>
       </c>
       <c r="R238" t="s">
         <v>16</v>
       </c>
       <c r="S238">
         <v>0</v>
       </c>
     </row>
     <row r="239">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239" t="s">
-        <v>943</v>
+        <v>939</v>
       </c>
       <c r="C239" t="s">
         <v>11</v>
       </c>
       <c r="D239">
         <v>1300</v>
       </c>
       <c r="E239">
         <v>0</v>
       </c>
       <c r="F239">
         <v>0</v>
       </c>
       <c r="G239" t="s">
-        <v>875</v>
+        <v>13</v>
       </c>
       <c r="H239" t="s">
+        <v>940</v>
+      </c>
+      <c r="I239" t="s">
+        <v>941</v>
+      </c>
+      <c r="J239" t="s">
+        <v>942</v>
+      </c>
+      <c r="K239" t="s">
+        <v>926</v>
+      </c>
+      <c r="L239" t="s">
+        <v>943</v>
+      </c>
+      <c r="M239" t="s">
+        <v>883</v>
+      </c>
+      <c r="N239" t="s">
+        <v>892</v>
+      </c>
+      <c r="O239" t="s">
         <v>944</v>
-      </c>
-[...19 lines deleted...]
-        <v>13</v>
       </c>
       <c r="P239" t="s">
         <v>16</v>
       </c>
       <c r="Q239" t="s">
         <v>16</v>
       </c>
       <c r="R239" t="s">
         <v>16</v>
       </c>
       <c r="S239">
         <v>0</v>
       </c>
     </row>
     <row r="240">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="B240" t="s">
         <v>945</v>
       </c>
       <c r="C240" t="s">
         <v>11</v>
       </c>
       <c r="D240">
@@ -17798,355 +17798,355 @@
       </c>
       <c r="S240">
         <v>0</v>
       </c>
     </row>
     <row r="241">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="B241" t="s">
         <v>952</v>
       </c>
       <c r="C241" t="s">
         <v>11</v>
       </c>
       <c r="D241">
         <v>1200</v>
       </c>
       <c r="E241">
         <v>0</v>
       </c>
       <c r="F241">
         <v>0</v>
       </c>
       <c r="G241" t="s">
-        <v>918</v>
+        <v>13</v>
       </c>
       <c r="H241" t="s">
-        <v>920</v>
+        <v>919</v>
       </c>
       <c r="I241" t="s">
-        <v>941</v>
+        <v>13</v>
       </c>
       <c r="J241" t="s">
-        <v>887</v>
+        <v>13</v>
       </c>
       <c r="K241" t="s">
-        <v>886</v>
+        <v>13</v>
       </c>
       <c r="L241" t="s">
-        <v>890</v>
+        <v>13</v>
       </c>
       <c r="M241" t="s">
         <v>13</v>
       </c>
       <c r="N241" t="s">
         <v>13</v>
       </c>
       <c r="O241" t="s">
         <v>13</v>
       </c>
       <c r="P241" t="s">
         <v>16</v>
       </c>
       <c r="Q241" t="s">
         <v>16</v>
       </c>
       <c r="R241" t="s">
         <v>16</v>
       </c>
       <c r="S241">
         <v>0</v>
       </c>
     </row>
     <row r="242">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="B242" t="s">
         <v>953</v>
       </c>
       <c r="C242" t="s">
         <v>11</v>
       </c>
       <c r="D242">
         <v>1200</v>
       </c>
       <c r="E242">
         <v>0</v>
       </c>
       <c r="F242">
         <v>0</v>
       </c>
       <c r="G242" t="s">
         <v>13</v>
       </c>
       <c r="H242" t="s">
-        <v>910</v>
+        <v>13</v>
       </c>
       <c r="I242" t="s">
-        <v>919</v>
+        <v>13</v>
       </c>
       <c r="J242" t="s">
-        <v>954</v>
+        <v>13</v>
       </c>
       <c r="K242" t="s">
-        <v>955</v>
+        <v>13</v>
       </c>
       <c r="L242" t="s">
-        <v>956</v>
+        <v>13</v>
       </c>
       <c r="M242" t="s">
-        <v>957</v>
+        <v>13</v>
       </c>
       <c r="N242" t="s">
-        <v>958</v>
+        <v>13</v>
       </c>
       <c r="O242" t="s">
-        <v>959</v>
+        <v>13</v>
       </c>
       <c r="P242" t="s">
         <v>16</v>
       </c>
       <c r="Q242" t="s">
         <v>16</v>
       </c>
       <c r="R242" t="s">
         <v>16</v>
       </c>
       <c r="S242">
         <v>0</v>
       </c>
     </row>
     <row r="243">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="B243" t="s">
-        <v>960</v>
+        <v>954</v>
       </c>
       <c r="C243" t="s">
         <v>11</v>
       </c>
       <c r="D243">
         <v>1200</v>
       </c>
       <c r="E243">
         <v>0</v>
       </c>
       <c r="F243">
         <v>0</v>
       </c>
       <c r="G243" t="s">
+        <v>13</v>
+      </c>
+      <c r="H243" t="s">
+        <v>911</v>
+      </c>
+      <c r="I243" t="s">
+        <v>919</v>
+      </c>
+      <c r="J243" t="s">
         <v>955</v>
       </c>
-      <c r="H243" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K243" t="s">
-        <v>847</v>
+        <v>956</v>
       </c>
       <c r="L243" t="s">
-        <v>900</v>
+        <v>957</v>
       </c>
       <c r="M243" t="s">
-        <v>833</v>
+        <v>958</v>
       </c>
       <c r="N243" t="s">
-        <v>733</v>
+        <v>959</v>
       </c>
       <c r="O243" t="s">
-        <v>846</v>
+        <v>960</v>
       </c>
       <c r="P243" t="s">
         <v>16</v>
       </c>
       <c r="Q243" t="s">
         <v>16</v>
       </c>
       <c r="R243" t="s">
         <v>16</v>
       </c>
       <c r="S243">
         <v>0</v>
       </c>
     </row>
     <row r="244">
       <c r="A244">
         <v>243</v>
       </c>
       <c r="B244" t="s">
-        <v>964</v>
+        <v>961</v>
       </c>
       <c r="C244" t="s">
         <v>11</v>
       </c>
       <c r="D244">
         <v>1200</v>
       </c>
       <c r="E244">
         <v>0</v>
       </c>
       <c r="F244">
         <v>0</v>
       </c>
       <c r="G244" t="s">
-        <v>13</v>
+        <v>918</v>
       </c>
       <c r="H244" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="I244" t="s">
-        <v>13</v>
+        <v>933</v>
       </c>
       <c r="J244" t="s">
-        <v>13</v>
+        <v>897</v>
       </c>
       <c r="K244" t="s">
-        <v>13</v>
+        <v>896</v>
       </c>
       <c r="L244" t="s">
-        <v>13</v>
+        <v>865</v>
       </c>
       <c r="M244" t="s">
         <v>13</v>
       </c>
       <c r="N244" t="s">
         <v>13</v>
       </c>
       <c r="O244" t="s">
         <v>13</v>
       </c>
       <c r="P244" t="s">
         <v>16</v>
       </c>
       <c r="Q244" t="s">
         <v>16</v>
       </c>
       <c r="R244" t="s">
         <v>16</v>
       </c>
       <c r="S244">
         <v>0</v>
       </c>
     </row>
     <row r="245">
       <c r="A245">
         <v>244</v>
       </c>
       <c r="B245" t="s">
-        <v>965</v>
+        <v>962</v>
       </c>
       <c r="C245" t="s">
         <v>11</v>
       </c>
       <c r="D245">
         <v>1200</v>
       </c>
       <c r="E245">
         <v>0</v>
       </c>
       <c r="F245">
         <v>0</v>
       </c>
       <c r="G245" t="s">
-        <v>13</v>
+        <v>956</v>
       </c>
       <c r="H245" t="s">
-        <v>13</v>
+        <v>963</v>
       </c>
       <c r="I245" t="s">
-        <v>13</v>
+        <v>964</v>
       </c>
       <c r="J245" t="s">
-        <v>13</v>
+        <v>965</v>
       </c>
       <c r="K245" t="s">
-        <v>13</v>
+        <v>847</v>
       </c>
       <c r="L245" t="s">
-        <v>13</v>
+        <v>913</v>
       </c>
       <c r="M245" t="s">
-        <v>13</v>
+        <v>833</v>
       </c>
       <c r="N245" t="s">
-        <v>13</v>
+        <v>733</v>
       </c>
       <c r="O245" t="s">
-        <v>13</v>
+        <v>846</v>
       </c>
       <c r="P245" t="s">
         <v>16</v>
       </c>
       <c r="Q245" t="s">
         <v>16</v>
       </c>
       <c r="R245" t="s">
         <v>16</v>
       </c>
       <c r="S245">
         <v>0</v>
       </c>
     </row>
     <row r="246">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="B246" t="s">
         <v>966</v>
       </c>
       <c r="C246" t="s">
         <v>11</v>
       </c>
       <c r="D246">
         <v>1100</v>
       </c>
       <c r="E246">
         <v>0</v>
       </c>
       <c r="F246">
         <v>0</v>
       </c>
       <c r="G246" t="s">
         <v>967</v>
       </c>
       <c r="H246" t="s">
         <v>947</v>
       </c>
       <c r="I246" t="s">
+        <v>958</v>
+      </c>
+      <c r="J246" t="s">
         <v>957</v>
-      </c>
-[...1 lines deleted...]
-        <v>956</v>
       </c>
       <c r="K246" t="s">
         <v>13</v>
       </c>
       <c r="L246" t="s">
         <v>13</v>
       </c>
       <c r="M246" t="s">
         <v>13</v>
       </c>
       <c r="N246" t="s">
         <v>13</v>
       </c>
       <c r="O246" t="s">
         <v>13</v>
       </c>
       <c r="P246" t="s">
         <v>16</v>
       </c>
       <c r="Q246" t="s">
         <v>16</v>
       </c>
       <c r="R246" t="s">
         <v>16</v>
       </c>
@@ -18226,51 +18226,51 @@
       <c r="D248">
         <v>1000</v>
       </c>
       <c r="E248">
         <v>0</v>
       </c>
       <c r="F248">
         <v>0</v>
       </c>
       <c r="G248" t="s">
         <v>13</v>
       </c>
       <c r="H248" t="s">
         <v>13</v>
       </c>
       <c r="I248" t="s">
         <v>13</v>
       </c>
       <c r="J248" t="s">
         <v>13</v>
       </c>
       <c r="K248" t="s">
         <v>972</v>
       </c>
       <c r="L248" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="M248" t="s">
         <v>13</v>
       </c>
       <c r="N248" t="s">
         <v>973</v>
       </c>
       <c r="O248" t="s">
         <v>974</v>
       </c>
       <c r="P248" t="s">
         <v>16</v>
       </c>
       <c r="Q248" t="s">
         <v>16</v>
       </c>
       <c r="R248" t="s">
         <v>16</v>
       </c>
       <c r="S248">
         <v>0</v>
       </c>
     </row>
     <row r="249">
       <c r="A249">
@@ -18338,51 +18338,51 @@
       <c r="B250" t="s">
         <v>980</v>
       </c>
       <c r="C250" t="s">
         <v>11</v>
       </c>
       <c r="D250">
         <v>1000</v>
       </c>
       <c r="E250">
         <v>0</v>
       </c>
       <c r="F250">
         <v>0</v>
       </c>
       <c r="G250" t="s">
         <v>981</v>
       </c>
       <c r="H250" t="s">
         <v>946</v>
       </c>
       <c r="I250" t="s">
         <v>982</v>
       </c>
       <c r="J250" t="s">
-        <v>932</v>
+        <v>940</v>
       </c>
       <c r="K250" t="s">
         <v>13</v>
       </c>
       <c r="L250" t="s">
         <v>13</v>
       </c>
       <c r="M250" t="s">
         <v>13</v>
       </c>
       <c r="N250" t="s">
         <v>13</v>
       </c>
       <c r="O250" t="s">
         <v>13</v>
       </c>
       <c r="P250" t="s">
         <v>16</v>
       </c>
       <c r="Q250" t="s">
         <v>16</v>
       </c>
       <c r="R250" t="s">
         <v>16</v>
       </c>
@@ -18400,992 +18400,992 @@
       <c r="C251" t="s">
         <v>11</v>
       </c>
       <c r="D251">
         <v>919</v>
       </c>
       <c r="E251">
         <v>969</v>
       </c>
       <c r="F251">
         <v>0</v>
       </c>
       <c r="G251" t="s">
         <v>13</v>
       </c>
       <c r="H251" t="s">
         <v>13</v>
       </c>
       <c r="I251" t="s">
         <v>984</v>
       </c>
       <c r="J251" t="s">
         <v>13</v>
       </c>
       <c r="K251" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="L251" t="s">
         <v>920</v>
       </c>
       <c r="M251" t="s">
-        <v>932</v>
+        <v>940</v>
       </c>
       <c r="N251" t="s">
         <v>13</v>
       </c>
       <c r="O251" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="P251" t="s">
         <v>16</v>
       </c>
       <c r="Q251" t="s">
         <v>16</v>
       </c>
       <c r="R251" t="s">
         <v>16</v>
       </c>
       <c r="S251">
         <v>0</v>
       </c>
     </row>
     <row r="252">
       <c r="A252">
         <v>251</v>
       </c>
       <c r="B252" t="s">
         <v>985</v>
       </c>
       <c r="C252" t="s">
         <v>11</v>
       </c>
       <c r="D252">
         <v>900</v>
       </c>
       <c r="E252">
         <v>0</v>
       </c>
       <c r="F252">
         <v>0</v>
       </c>
       <c r="G252" t="s">
-        <v>958</v>
+        <v>986</v>
       </c>
       <c r="H252" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="I252" t="s">
-        <v>987</v>
+        <v>920</v>
       </c>
       <c r="J252" t="s">
         <v>988</v>
       </c>
       <c r="K252" t="s">
         <v>989</v>
       </c>
       <c r="L252" t="s">
-        <v>951</v>
+        <v>990</v>
       </c>
       <c r="M252" t="s">
-        <v>990</v>
+        <v>947</v>
       </c>
       <c r="N252" t="s">
-        <v>991</v>
+        <v>13</v>
       </c>
       <c r="O252" t="s">
-        <v>962</v>
+        <v>13</v>
       </c>
       <c r="P252" t="s">
         <v>16</v>
       </c>
       <c r="Q252" t="s">
         <v>16</v>
       </c>
       <c r="R252" t="s">
         <v>16</v>
       </c>
       <c r="S252">
         <v>0</v>
       </c>
     </row>
     <row r="253">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="B253" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="C253" t="s">
         <v>11</v>
       </c>
       <c r="D253">
         <v>900</v>
       </c>
       <c r="E253">
         <v>0</v>
       </c>
       <c r="F253">
         <v>0</v>
       </c>
       <c r="G253" t="s">
+        <v>959</v>
+      </c>
+      <c r="H253" t="s">
+        <v>992</v>
+      </c>
+      <c r="I253" t="s">
         <v>993</v>
       </c>
-      <c r="H253" t="s">
+      <c r="J253" t="s">
         <v>994</v>
       </c>
-      <c r="I253" t="s">
-[...2 lines deleted...]
-      <c r="J253" t="s">
+      <c r="K253" t="s">
         <v>995</v>
       </c>
-      <c r="K253" t="s">
+      <c r="L253" t="s">
+        <v>951</v>
+      </c>
+      <c r="M253" t="s">
         <v>996</v>
       </c>
-      <c r="L253" t="s">
+      <c r="N253" t="s">
         <v>997</v>
       </c>
-      <c r="M253" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O253" t="s">
-        <v>13</v>
+        <v>964</v>
       </c>
       <c r="P253" t="s">
         <v>16</v>
       </c>
       <c r="Q253" t="s">
         <v>16</v>
       </c>
       <c r="R253" t="s">
         <v>16</v>
       </c>
       <c r="S253">
         <v>0</v>
       </c>
     </row>
     <row r="254">
       <c r="A254">
         <v>253</v>
       </c>
       <c r="B254" t="s">
         <v>998</v>
       </c>
       <c r="C254" t="s">
         <v>11</v>
       </c>
       <c r="D254">
         <v>878</v>
       </c>
       <c r="E254">
         <v>913</v>
       </c>
       <c r="F254">
         <v>0</v>
       </c>
       <c r="G254" t="s">
         <v>999</v>
       </c>
       <c r="H254" t="s">
-        <v>995</v>
+        <v>988</v>
       </c>
       <c r="I254" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="J254" t="s">
         <v>973</v>
       </c>
       <c r="K254" t="s">
         <v>979</v>
       </c>
       <c r="L254" t="s">
-        <v>990</v>
+        <v>996</v>
       </c>
       <c r="M254" t="s">
         <v>946</v>
       </c>
       <c r="N254" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="O254" t="s">
-        <v>991</v>
+        <v>997</v>
       </c>
       <c r="P254" t="s">
         <v>16</v>
       </c>
       <c r="Q254" t="s">
         <v>16</v>
       </c>
       <c r="R254" t="s">
         <v>16</v>
       </c>
       <c r="S254">
         <v>0</v>
       </c>
     </row>
     <row r="255">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="B255" t="s">
         <v>1000</v>
       </c>
       <c r="C255" t="s">
         <v>11</v>
       </c>
       <c r="D255">
         <v>800</v>
       </c>
       <c r="E255">
         <v>0</v>
       </c>
       <c r="F255">
         <v>0</v>
       </c>
       <c r="G255" t="s">
-        <v>13</v>
+        <v>1001</v>
       </c>
       <c r="H255" t="s">
-        <v>974</v>
+        <v>13</v>
       </c>
       <c r="I255" t="s">
-        <v>13</v>
+        <v>1002</v>
       </c>
       <c r="J255" t="s">
-        <v>13</v>
+        <v>1003</v>
       </c>
       <c r="K255" t="s">
-        <v>13</v>
+        <v>959</v>
       </c>
       <c r="L255" t="s">
-        <v>13</v>
+        <v>1004</v>
       </c>
       <c r="M255" t="s">
         <v>13</v>
       </c>
       <c r="N255" t="s">
         <v>13</v>
       </c>
       <c r="O255" t="s">
-        <v>13</v>
+        <v>1005</v>
       </c>
       <c r="P255" t="s">
         <v>16</v>
       </c>
       <c r="Q255" t="s">
         <v>16</v>
       </c>
       <c r="R255" t="s">
         <v>16</v>
       </c>
       <c r="S255">
         <v>0</v>
       </c>
     </row>
     <row r="256">
       <c r="A256">
         <v>255</v>
       </c>
       <c r="B256" t="s">
-        <v>1001</v>
+        <v>1006</v>
       </c>
       <c r="C256" t="s">
         <v>11</v>
       </c>
       <c r="D256">
         <v>800</v>
       </c>
       <c r="E256">
         <v>0</v>
       </c>
       <c r="F256">
         <v>0</v>
       </c>
       <c r="G256" t="s">
-        <v>1002</v>
+        <v>1007</v>
       </c>
       <c r="H256" t="s">
-        <v>977</v>
+        <v>1008</v>
       </c>
       <c r="I256" t="s">
-        <v>1003</v>
+        <v>1009</v>
       </c>
       <c r="J256" t="s">
-        <v>1004</v>
+        <v>13</v>
       </c>
       <c r="K256" t="s">
         <v>13</v>
       </c>
       <c r="L256" t="s">
         <v>13</v>
       </c>
       <c r="M256" t="s">
         <v>13</v>
       </c>
       <c r="N256" t="s">
         <v>13</v>
       </c>
       <c r="O256" t="s">
         <v>13</v>
       </c>
       <c r="P256" t="s">
         <v>16</v>
       </c>
       <c r="Q256" t="s">
         <v>16</v>
       </c>
       <c r="R256" t="s">
         <v>16</v>
       </c>
       <c r="S256">
         <v>0</v>
       </c>
     </row>
     <row r="257">
       <c r="A257">
         <v>256</v>
       </c>
       <c r="B257" t="s">
-        <v>1005</v>
+        <v>1010</v>
       </c>
       <c r="C257" t="s">
         <v>11</v>
       </c>
       <c r="D257">
         <v>800</v>
       </c>
       <c r="E257">
         <v>0</v>
       </c>
       <c r="F257">
         <v>0</v>
       </c>
       <c r="G257" t="s">
-        <v>1006</v>
+        <v>13</v>
       </c>
       <c r="H257" t="s">
-        <v>13</v>
+        <v>974</v>
       </c>
       <c r="I257" t="s">
-        <v>1007</v>
+        <v>13</v>
       </c>
       <c r="J257" t="s">
-        <v>1008</v>
+        <v>13</v>
       </c>
       <c r="K257" t="s">
-        <v>958</v>
+        <v>13</v>
       </c>
       <c r="L257" t="s">
-        <v>1009</v>
+        <v>13</v>
       </c>
       <c r="M257" t="s">
         <v>13</v>
       </c>
       <c r="N257" t="s">
         <v>13</v>
       </c>
       <c r="O257" t="s">
-        <v>1010</v>
+        <v>13</v>
       </c>
       <c r="P257" t="s">
         <v>16</v>
       </c>
       <c r="Q257" t="s">
         <v>16</v>
       </c>
       <c r="R257" t="s">
         <v>16</v>
       </c>
       <c r="S257">
         <v>0</v>
       </c>
     </row>
     <row r="258">
       <c r="A258">
         <v>257</v>
       </c>
       <c r="B258" t="s">
         <v>1011</v>
       </c>
       <c r="C258" t="s">
         <v>11</v>
       </c>
       <c r="D258">
         <v>800</v>
       </c>
       <c r="E258">
         <v>0</v>
       </c>
       <c r="F258">
         <v>0</v>
       </c>
       <c r="G258" t="s">
         <v>1012</v>
       </c>
       <c r="H258" t="s">
+        <v>977</v>
+      </c>
+      <c r="I258" t="s">
         <v>1013</v>
       </c>
-      <c r="I258" t="s">
+      <c r="J258" t="s">
         <v>1014</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="K258" t="s">
         <v>13</v>
       </c>
       <c r="L258" t="s">
         <v>13</v>
       </c>
       <c r="M258" t="s">
         <v>13</v>
       </c>
       <c r="N258" t="s">
         <v>13</v>
       </c>
       <c r="O258" t="s">
         <v>13</v>
       </c>
       <c r="P258" t="s">
         <v>16</v>
       </c>
       <c r="Q258" t="s">
         <v>16</v>
       </c>
       <c r="R258" t="s">
         <v>16</v>
       </c>
       <c r="S258">
         <v>0</v>
       </c>
     </row>
     <row r="259">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="B259" t="s">
         <v>1015</v>
       </c>
       <c r="C259" t="s">
         <v>11</v>
       </c>
       <c r="D259">
         <v>700</v>
       </c>
       <c r="E259">
         <v>0</v>
       </c>
       <c r="F259">
         <v>0</v>
       </c>
       <c r="G259" t="s">
+        <v>978</v>
+      </c>
+      <c r="H259" t="s">
+        <v>1009</v>
+      </c>
+      <c r="I259" t="s">
         <v>1016</v>
       </c>
-      <c r="H259" t="s">
+      <c r="J259" t="s">
+        <v>13</v>
+      </c>
+      <c r="K259" t="s">
+        <v>999</v>
+      </c>
+      <c r="L259" t="s">
+        <v>1012</v>
+      </c>
+      <c r="M259" t="s">
         <v>1017</v>
       </c>
-      <c r="I259" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N259" t="s">
         <v>13</v>
       </c>
       <c r="O259" t="s">
-        <v>13</v>
+        <v>1018</v>
       </c>
       <c r="P259" t="s">
         <v>16</v>
       </c>
       <c r="Q259" t="s">
         <v>16</v>
       </c>
       <c r="R259" t="s">
         <v>16</v>
       </c>
       <c r="S259">
         <v>0</v>
       </c>
     </row>
     <row r="260">
       <c r="A260">
         <v>259</v>
       </c>
       <c r="B260" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="C260" t="s">
         <v>11</v>
       </c>
       <c r="D260">
         <v>700</v>
       </c>
       <c r="E260">
         <v>0</v>
       </c>
       <c r="F260">
         <v>0</v>
       </c>
       <c r="G260" t="s">
-        <v>1013</v>
+        <v>1020</v>
       </c>
       <c r="H260" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="I260" t="s">
-        <v>1020</v>
+        <v>13</v>
       </c>
       <c r="J260" t="s">
         <v>13</v>
       </c>
       <c r="K260" t="s">
-        <v>1021</v>
+        <v>13</v>
       </c>
       <c r="L260" t="s">
-        <v>1022</v>
+        <v>13</v>
       </c>
       <c r="M260" t="s">
-        <v>1023</v>
+        <v>13</v>
       </c>
       <c r="N260" t="s">
         <v>13</v>
       </c>
       <c r="O260" t="s">
         <v>13</v>
       </c>
       <c r="P260" t="s">
         <v>16</v>
       </c>
       <c r="Q260" t="s">
         <v>16</v>
       </c>
       <c r="R260" t="s">
         <v>16</v>
       </c>
       <c r="S260">
         <v>0</v>
       </c>
     </row>
     <row r="261">
       <c r="A261">
         <v>260</v>
       </c>
       <c r="B261" t="s">
-        <v>1024</v>
+        <v>1022</v>
       </c>
       <c r="C261" t="s">
         <v>11</v>
       </c>
       <c r="D261">
         <v>700</v>
       </c>
       <c r="E261">
         <v>0</v>
       </c>
       <c r="F261">
         <v>0</v>
       </c>
       <c r="G261" t="s">
-        <v>13</v>
+        <v>1008</v>
       </c>
       <c r="H261" t="s">
+        <v>1023</v>
+      </c>
+      <c r="I261" t="s">
+        <v>1024</v>
+      </c>
+      <c r="J261" t="s">
+        <v>13</v>
+      </c>
+      <c r="K261" t="s">
         <v>1025</v>
       </c>
-      <c r="I261" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L261" t="s">
-        <v>13</v>
+        <v>1026</v>
       </c>
       <c r="M261" t="s">
-        <v>13</v>
+        <v>1027</v>
       </c>
       <c r="N261" t="s">
         <v>13</v>
       </c>
       <c r="O261" t="s">
         <v>13</v>
       </c>
       <c r="P261" t="s">
         <v>16</v>
       </c>
       <c r="Q261" t="s">
         <v>16</v>
       </c>
       <c r="R261" t="s">
         <v>16</v>
       </c>
       <c r="S261">
         <v>0</v>
       </c>
     </row>
     <row r="262">
       <c r="A262">
         <v>261</v>
       </c>
       <c r="B262" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="C262" t="s">
         <v>11</v>
       </c>
       <c r="D262">
         <v>700</v>
       </c>
       <c r="E262">
         <v>0</v>
       </c>
       <c r="F262">
         <v>0</v>
       </c>
       <c r="G262" t="s">
-        <v>978</v>
+        <v>13</v>
       </c>
       <c r="H262" t="s">
-        <v>1014</v>
+        <v>1029</v>
       </c>
       <c r="I262" t="s">
-        <v>1027</v>
+        <v>13</v>
       </c>
       <c r="J262" t="s">
         <v>13</v>
       </c>
       <c r="K262" t="s">
-        <v>999</v>
+        <v>13</v>
       </c>
       <c r="L262" t="s">
-        <v>1002</v>
+        <v>13</v>
       </c>
       <c r="M262" t="s">
-        <v>1028</v>
+        <v>13</v>
       </c>
       <c r="N262" t="s">
         <v>13</v>
       </c>
       <c r="O262" t="s">
-        <v>1029</v>
+        <v>13</v>
       </c>
       <c r="P262" t="s">
         <v>16</v>
       </c>
       <c r="Q262" t="s">
         <v>16</v>
       </c>
       <c r="R262" t="s">
         <v>16</v>
       </c>
       <c r="S262">
         <v>0</v>
       </c>
     </row>
     <row r="263">
       <c r="A263">
         <v>262</v>
       </c>
       <c r="B263" t="s">
         <v>1030</v>
       </c>
       <c r="C263" t="s">
         <v>11</v>
       </c>
       <c r="D263">
         <v>700</v>
       </c>
       <c r="E263">
         <v>0</v>
       </c>
       <c r="F263">
         <v>0</v>
       </c>
       <c r="G263" t="s">
         <v>1031</v>
       </c>
       <c r="H263" t="s">
         <v>1032</v>
       </c>
       <c r="I263" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="J263" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="K263" t="s">
         <v>13</v>
       </c>
       <c r="L263" t="s">
         <v>13</v>
       </c>
       <c r="M263" t="s">
         <v>13</v>
       </c>
       <c r="N263" t="s">
         <v>13</v>
       </c>
       <c r="O263" t="s">
         <v>13</v>
       </c>
       <c r="P263" t="s">
         <v>16</v>
       </c>
       <c r="Q263" t="s">
         <v>16</v>
       </c>
       <c r="R263" t="s">
         <v>16</v>
       </c>
       <c r="S263">
         <v>0</v>
       </c>
     </row>
     <row r="264">
       <c r="A264">
         <v>263</v>
       </c>
       <c r="B264" t="s">
         <v>1033</v>
       </c>
       <c r="C264" t="s">
         <v>11</v>
       </c>
       <c r="D264">
         <v>631</v>
       </c>
       <c r="E264">
         <v>665</v>
       </c>
       <c r="F264">
         <v>0</v>
       </c>
       <c r="G264" t="s">
-        <v>1009</v>
+        <v>1004</v>
       </c>
       <c r="H264" t="s">
         <v>1034</v>
       </c>
       <c r="I264" t="s">
         <v>1035</v>
       </c>
       <c r="J264" t="s">
-        <v>1002</v>
+        <v>1012</v>
       </c>
       <c r="K264" t="s">
         <v>1036</v>
       </c>
       <c r="L264" t="s">
         <v>1037</v>
       </c>
       <c r="M264" t="s">
-        <v>1027</v>
+        <v>1016</v>
       </c>
       <c r="N264" t="s">
-        <v>996</v>
+        <v>989</v>
       </c>
       <c r="O264" t="s">
         <v>969</v>
       </c>
       <c r="P264" t="s">
         <v>16</v>
       </c>
       <c r="Q264" t="s">
         <v>16</v>
       </c>
       <c r="R264" t="s">
         <v>16</v>
       </c>
       <c r="S264">
         <v>0</v>
       </c>
     </row>
     <row r="265">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="B265" t="s">
         <v>1038</v>
       </c>
       <c r="C265" t="s">
         <v>11</v>
       </c>
       <c r="D265">
         <v>600</v>
       </c>
       <c r="E265">
         <v>0</v>
       </c>
       <c r="F265">
         <v>0</v>
       </c>
       <c r="G265" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H265" t="s">
         <v>1039</v>
       </c>
-      <c r="H265" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I265" t="s">
-        <v>13</v>
+        <v>986</v>
       </c>
       <c r="J265" t="s">
-        <v>13</v>
+        <v>1040</v>
       </c>
       <c r="K265" t="s">
         <v>13</v>
       </c>
       <c r="L265" t="s">
         <v>13</v>
       </c>
       <c r="M265" t="s">
         <v>13</v>
       </c>
       <c r="N265" t="s">
         <v>13</v>
       </c>
       <c r="O265" t="s">
         <v>13</v>
       </c>
       <c r="P265" t="s">
         <v>16</v>
       </c>
       <c r="Q265" t="s">
         <v>16</v>
       </c>
       <c r="R265" t="s">
         <v>16</v>
       </c>
       <c r="S265">
         <v>0</v>
       </c>
     </row>
     <row r="266">
       <c r="A266">
         <v>265</v>
       </c>
       <c r="B266" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="C266" t="s">
         <v>11</v>
       </c>
       <c r="D266">
         <v>600</v>
       </c>
       <c r="E266">
         <v>0</v>
       </c>
       <c r="F266">
         <v>0</v>
       </c>
       <c r="G266" t="s">
         <v>13</v>
       </c>
       <c r="H266" t="s">
         <v>13</v>
       </c>
       <c r="I266" t="s">
         <v>13</v>
       </c>
       <c r="J266" t="s">
         <v>13</v>
       </c>
       <c r="K266" t="s">
-        <v>1027</v>
+        <v>1016</v>
       </c>
       <c r="L266" t="s">
-        <v>1008</v>
+        <v>1003</v>
       </c>
       <c r="M266" t="s">
-        <v>1041</v>
+        <v>1039</v>
       </c>
       <c r="N266" t="s">
+        <v>960</v>
+      </c>
+      <c r="O266" t="s">
         <v>959</v>
-      </c>
-[...1 lines deleted...]
-        <v>958</v>
       </c>
       <c r="P266" t="s">
         <v>16</v>
       </c>
       <c r="Q266" t="s">
         <v>16</v>
       </c>
       <c r="R266" t="s">
         <v>16</v>
       </c>
       <c r="S266">
         <v>0</v>
       </c>
     </row>
     <row r="267">
       <c r="A267">
         <v>266</v>
       </c>
       <c r="B267" t="s">
         <v>1042</v>
       </c>
       <c r="C267" t="s">
         <v>11</v>
       </c>
       <c r="D267">
         <v>600</v>
       </c>
       <c r="E267">
         <v>0</v>
       </c>
       <c r="F267">
         <v>0</v>
       </c>
       <c r="G267" t="s">
-        <v>1019</v>
+        <v>1043</v>
       </c>
       <c r="H267" t="s">
-        <v>1041</v>
+        <v>13</v>
       </c>
       <c r="I267" t="s">
-        <v>993</v>
+        <v>13</v>
       </c>
       <c r="J267" t="s">
-        <v>1043</v>
+        <v>13</v>
       </c>
       <c r="K267" t="s">
         <v>13</v>
       </c>
       <c r="L267" t="s">
         <v>13</v>
       </c>
       <c r="M267" t="s">
         <v>13</v>
       </c>
       <c r="N267" t="s">
         <v>13</v>
       </c>
       <c r="O267" t="s">
         <v>13</v>
       </c>
       <c r="P267" t="s">
         <v>16</v>
       </c>
       <c r="Q267" t="s">
         <v>16</v>
       </c>
       <c r="R267" t="s">
         <v>16</v>
       </c>
@@ -19397,51 +19397,51 @@
       <c r="A268">
         <v>267</v>
       </c>
       <c r="B268" t="s">
         <v>1044</v>
       </c>
       <c r="C268" t="s">
         <v>11</v>
       </c>
       <c r="D268">
         <v>500</v>
       </c>
       <c r="E268">
         <v>0</v>
       </c>
       <c r="F268">
         <v>0</v>
       </c>
       <c r="G268" t="s">
         <v>1045</v>
       </c>
       <c r="H268" t="s">
         <v>1046</v>
       </c>
       <c r="I268" t="s">
-        <v>989</v>
+        <v>995</v>
       </c>
       <c r="J268" t="s">
         <v>1047</v>
       </c>
       <c r="K268" t="s">
         <v>1037</v>
       </c>
       <c r="L268" t="s">
         <v>1048</v>
       </c>
       <c r="M268" t="s">
         <v>978</v>
       </c>
       <c r="N268" t="s">
         <v>13</v>
       </c>
       <c r="O268" t="s">
         <v>13</v>
       </c>
       <c r="P268" t="s">
         <v>16</v>
       </c>
       <c r="Q268" t="s">
         <v>16</v>
       </c>
@@ -19462,51 +19462,51 @@
       <c r="C269" t="s">
         <v>11</v>
       </c>
       <c r="D269">
         <v>500</v>
       </c>
       <c r="E269">
         <v>0</v>
       </c>
       <c r="F269">
         <v>0</v>
       </c>
       <c r="G269" t="s">
         <v>13</v>
       </c>
       <c r="H269" t="s">
         <v>13</v>
       </c>
       <c r="I269" t="s">
         <v>13</v>
       </c>
       <c r="J269" t="s">
         <v>13</v>
       </c>
       <c r="K269" t="s">
-        <v>1029</v>
+        <v>1018</v>
       </c>
       <c r="L269" t="s">
         <v>1031</v>
       </c>
       <c r="M269" t="s">
         <v>13</v>
       </c>
       <c r="N269" t="s">
         <v>13</v>
       </c>
       <c r="O269" t="s">
         <v>13</v>
       </c>
       <c r="P269" t="s">
         <v>16</v>
       </c>
       <c r="Q269" t="s">
         <v>16</v>
       </c>
       <c r="R269" t="s">
         <v>16</v>
       </c>
       <c r="S269">
         <v>0</v>
       </c>
@@ -19574,51 +19574,51 @@
       <c r="A271">
         <v>270</v>
       </c>
       <c r="B271" t="s">
         <v>1052</v>
       </c>
       <c r="C271" t="s">
         <v>11</v>
       </c>
       <c r="D271">
         <v>400</v>
       </c>
       <c r="E271">
         <v>0</v>
       </c>
       <c r="F271">
         <v>0</v>
       </c>
       <c r="G271" t="s">
         <v>13</v>
       </c>
       <c r="H271" t="s">
         <v>1053</v>
       </c>
       <c r="I271" t="s">
-        <v>1023</v>
+        <v>1027</v>
       </c>
       <c r="J271" t="s">
         <v>1054</v>
       </c>
       <c r="K271" t="s">
         <v>13</v>
       </c>
       <c r="L271" t="s">
         <v>13</v>
       </c>
       <c r="M271" t="s">
         <v>13</v>
       </c>
       <c r="N271" t="s">
         <v>13</v>
       </c>
       <c r="O271" t="s">
         <v>13</v>
       </c>
       <c r="P271" t="s">
         <v>16</v>
       </c>
       <c r="Q271" t="s">
         <v>16</v>
       </c>
@@ -19689,116 +19689,116 @@
       </c>
     </row>
     <row r="273">
       <c r="A273">
         <v>272</v>
       </c>
       <c r="B273" t="s">
         <v>1058</v>
       </c>
       <c r="C273" t="s">
         <v>11</v>
       </c>
       <c r="D273">
         <v>200</v>
       </c>
       <c r="E273">
         <v>0</v>
       </c>
       <c r="F273">
         <v>0</v>
       </c>
       <c r="G273" t="s">
         <v>1059</v>
       </c>
       <c r="H273" t="s">
-        <v>1060</v>
+        <v>1018</v>
       </c>
       <c r="I273" t="s">
-        <v>1061</v>
+        <v>13</v>
       </c>
       <c r="J273" t="s">
-        <v>1053</v>
+        <v>1046</v>
       </c>
       <c r="K273" t="s">
         <v>13</v>
       </c>
       <c r="L273" t="s">
         <v>13</v>
       </c>
       <c r="M273" t="s">
         <v>13</v>
       </c>
       <c r="N273" t="s">
         <v>13</v>
       </c>
       <c r="O273" t="s">
         <v>13</v>
       </c>
       <c r="P273" t="s">
         <v>16</v>
       </c>
       <c r="Q273" t="s">
         <v>16</v>
       </c>
       <c r="R273" t="s">
         <v>16</v>
       </c>
       <c r="S273">
         <v>0</v>
       </c>
     </row>
     <row r="274">
       <c r="A274">
         <v>273</v>
       </c>
       <c r="B274" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="C274" t="s">
         <v>11</v>
       </c>
       <c r="D274">
         <v>200</v>
       </c>
       <c r="E274">
         <v>0</v>
       </c>
       <c r="F274">
         <v>0</v>
       </c>
       <c r="G274" t="s">
+        <v>1061</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1062</v>
+      </c>
+      <c r="I274" t="s">
         <v>1063</v>
       </c>
-      <c r="H274" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J274" t="s">
-        <v>1046</v>
+        <v>1053</v>
       </c>
       <c r="K274" t="s">
         <v>13</v>
       </c>
       <c r="L274" t="s">
         <v>13</v>
       </c>
       <c r="M274" t="s">
         <v>13</v>
       </c>
       <c r="N274" t="s">
         <v>13</v>
       </c>
       <c r="O274" t="s">
         <v>13</v>
       </c>
       <c r="P274" t="s">
         <v>16</v>
       </c>
       <c r="Q274" t="s">
         <v>16</v>
       </c>
       <c r="R274" t="s">
         <v>16</v>
       </c>
@@ -19822,57 +19822,57 @@
       <c r="E275">
         <v>0</v>
       </c>
       <c r="F275">
         <v>0</v>
       </c>
       <c r="G275" t="s">
         <v>1065</v>
       </c>
       <c r="H275" t="s">
         <v>1066</v>
       </c>
       <c r="I275" t="s">
         <v>1067</v>
       </c>
       <c r="J275" t="s">
         <v>13</v>
       </c>
       <c r="K275" t="s">
         <v>1068</v>
       </c>
       <c r="L275" t="s">
         <v>1053</v>
       </c>
       <c r="M275" t="s">
-        <v>1003</v>
+        <v>1013</v>
       </c>
       <c r="N275" t="s">
         <v>13</v>
       </c>
       <c r="O275" t="s">
-        <v>1009</v>
+        <v>1004</v>
       </c>
       <c r="P275" t="s">
         <v>16</v>
       </c>
       <c r="Q275" t="s">
         <v>16</v>
       </c>
       <c r="R275" t="s">
         <v>16</v>
       </c>
       <c r="S275">
         <v>0</v>
       </c>
     </row>
     <row r="276">
       <c r="A276">
         <v>275</v>
       </c>
       <c r="B276" t="s">
         <v>1069</v>
       </c>
       <c r="C276" t="s">
         <v>11</v>
       </c>
       <c r="D276">