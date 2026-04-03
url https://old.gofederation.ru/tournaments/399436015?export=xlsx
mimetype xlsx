--- v0 (2025-12-08)
+++ v1 (2026-04-03)
@@ -266,128 +266,128 @@
   <si>
     <t>Бурнаевский Игорь</t>
   </si>
   <si>
     <t>Ковалёва Наталья</t>
   </si>
   <si>
     <t>Богданов Виктор</t>
   </si>
   <si>
     <t>61+</t>
   </si>
   <si>
     <t>46-</t>
   </si>
   <si>
     <t>12-</t>
   </si>
   <si>
     <t>37-</t>
   </si>
   <si>
     <t>С-Петербург А1</t>
   </si>
   <si>
+    <t>56+</t>
+  </si>
+  <si>
+    <t>42+</t>
+  </si>
+  <si>
+    <t>8-</t>
+  </si>
+  <si>
+    <t>Трубицин Степан</t>
+  </si>
+  <si>
+    <t>51+</t>
+  </si>
+  <si>
+    <t>37+</t>
+  </si>
+  <si>
+    <t>5-</t>
+  </si>
+  <si>
+    <t>Денисов Кирилл</t>
+  </si>
+  <si>
+    <t>52+</t>
+  </si>
+  <si>
+    <t>10-</t>
+  </si>
+  <si>
+    <t>Фионин Григорий</t>
+  </si>
+  <si>
+    <t>58+</t>
+  </si>
+  <si>
+    <t>38+</t>
+  </si>
+  <si>
+    <t>Милюткин Дмитрий</t>
+  </si>
+  <si>
+    <t>15-</t>
+  </si>
+  <si>
+    <t>57+</t>
+  </si>
+  <si>
+    <t>46+</t>
+  </si>
+  <si>
+    <t>Попов Степан</t>
+  </si>
+  <si>
+    <t>63+</t>
+  </si>
+  <si>
+    <t>24-</t>
+  </si>
+  <si>
+    <t>65+</t>
+  </si>
+  <si>
+    <t>66+</t>
+  </si>
+  <si>
+    <t>Хавин Вадим</t>
+  </si>
+  <si>
+    <t>19-</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Карелия </t>
+  </si>
+  <si>
     <t>55+</t>
   </si>
   <si>
-    <t>42+</t>
-[...73 lines deleted...]
-  <si>
     <t>59+</t>
   </si>
   <si>
     <t>42-</t>
   </si>
   <si>
     <t>Корнев Дмитрий</t>
   </si>
   <si>
     <t>74+</t>
   </si>
   <si>
     <t>70+</t>
   </si>
   <si>
     <t>13-</t>
   </si>
   <si>
     <t>Киракосян Дмитрий</t>
   </si>
   <si>
     <t>67+</t>
   </si>
   <si>
     <t>44+</t>
@@ -545,159 +545,159 @@
   <si>
     <t>Новиков Вадим</t>
   </si>
   <si>
     <t>Козлинский Александр</t>
   </si>
   <si>
     <t>28-</t>
   </si>
   <si>
     <t>Балакирева Анна</t>
   </si>
   <si>
     <t>35-</t>
   </si>
   <si>
     <t>Киселев Павел</t>
   </si>
   <si>
     <t>Шахов Ким</t>
   </si>
   <si>
     <t>34-</t>
   </si>
   <si>
+    <t>Ленобласть А</t>
+  </si>
+  <si>
+    <t>47-</t>
+  </si>
+  <si>
+    <t>62-</t>
+  </si>
+  <si>
+    <t>59-</t>
+  </si>
+  <si>
     <t>СибФО А2</t>
   </si>
   <si>
-    <t>Ленобласть А</t>
-[...10 lines deleted...]
-  <si>
     <t>Ермолаев Николай</t>
   </si>
   <si>
     <t>43-</t>
   </si>
   <si>
     <t>Черепанов Глеб</t>
   </si>
   <si>
     <t>38-</t>
   </si>
   <si>
     <t>Запад А</t>
   </si>
   <si>
     <t>69-</t>
   </si>
   <si>
     <t>48-</t>
   </si>
   <si>
     <t>Маркова Мария</t>
   </si>
   <si>
     <t>77+</t>
   </si>
   <si>
     <t>Ясырев Аркадий</t>
   </si>
   <si>
     <t>63-</t>
   </si>
   <si>
     <t>66-</t>
   </si>
   <si>
     <t>С-Петербург Жен</t>
   </si>
   <si>
+    <t>56-</t>
+  </si>
+  <si>
+    <t>Логинова Вита</t>
+  </si>
+  <si>
+    <t>23-</t>
+  </si>
+  <si>
+    <t>Каваленкова Анна</t>
+  </si>
+  <si>
+    <t>45-</t>
+  </si>
+  <si>
+    <t>54-</t>
+  </si>
+  <si>
+    <t>58-</t>
+  </si>
+  <si>
+    <t>Нуисков Максим</t>
+  </si>
+  <si>
+    <t>50-</t>
+  </si>
+  <si>
+    <t>Катаев Глеб</t>
+  </si>
+  <si>
+    <t>65-</t>
+  </si>
+  <si>
+    <t>Обоймова Надежда</t>
+  </si>
+  <si>
+    <t>39-</t>
+  </si>
+  <si>
+    <t>68-</t>
+  </si>
+  <si>
+    <t>Дзюба Кристина</t>
+  </si>
+  <si>
+    <t>60-</t>
+  </si>
+  <si>
+    <t>71-</t>
+  </si>
+  <si>
+    <t>Новгород А</t>
+  </si>
+  <si>
     <t>55-</t>
-  </si>
-[...52 lines deleted...]
-    <t>56-</t>
   </si>
   <si>
     <t>Потапов Илья</t>
   </si>
   <si>
     <t>72-</t>
   </si>
   <si>
     <t>Никифоров Виталий</t>
   </si>
   <si>
     <t>Кононов Антон</t>
   </si>
   <si>
     <t>61-</t>
   </si>
   <si>
     <t>Рождественская Мария</t>
   </si>
   <si>
     <t>29-</t>
   </si>
   <si>
     <t>Веселов Андрей</t>
   </si>
@@ -3688,110 +3688,110 @@
       </c>
       <c r="O55">
         <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>175</v>
       </c>
       <c r="C56" t="s">
         <v>11</v>
       </c>
       <c r="D56">
         <v>1600</v>
       </c>
       <c r="E56">
         <v>0</v>
       </c>
       <c r="F56">
         <v>0</v>
       </c>
       <c r="G56" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="H56" t="s">
+        <v>176</v>
+      </c>
+      <c r="I56" t="s">
+        <v>177</v>
+      </c>
+      <c r="J56" t="s">
+        <v>178</v>
+      </c>
+      <c r="K56" t="s">
         <v>151</v>
-      </c>
-[...7 lines deleted...]
-        <v>128</v>
       </c>
       <c r="L56" t="s">
         <v>17</v>
       </c>
       <c r="M56" t="s">
         <v>17</v>
       </c>
       <c r="N56" t="s">
         <v>17</v>
       </c>
       <c r="O56">
         <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="C57" t="s">
         <v>11</v>
       </c>
       <c r="D57">
         <v>1600</v>
       </c>
       <c r="E57">
         <v>0</v>
       </c>
       <c r="F57">
         <v>0</v>
       </c>
       <c r="G57" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="H57" t="s">
-        <v>177</v>
+        <v>151</v>
       </c>
       <c r="I57" t="s">
-        <v>178</v>
+        <v>109</v>
       </c>
       <c r="J57" t="s">
-        <v>179</v>
+        <v>164</v>
       </c>
       <c r="K57" t="s">
-        <v>151</v>
+        <v>128</v>
       </c>
       <c r="L57" t="s">
         <v>17</v>
       </c>
       <c r="M57" t="s">
         <v>17</v>
       </c>
       <c r="N57" t="s">
         <v>17</v>
       </c>
       <c r="O57">
         <v>0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>180</v>
       </c>
       <c r="C58" t="s">
         <v>11</v>
       </c>
       <c r="D58">
@@ -4026,51 +4026,51 @@
       <c r="B63" t="s">
         <v>192</v>
       </c>
       <c r="C63" t="s">
         <v>11</v>
       </c>
       <c r="D63">
         <v>1400</v>
       </c>
       <c r="E63">
         <v>0</v>
       </c>
       <c r="F63">
         <v>0</v>
       </c>
       <c r="G63" t="s">
         <v>164</v>
       </c>
       <c r="H63" t="s">
         <v>186</v>
       </c>
       <c r="I63" t="s">
         <v>107</v>
       </c>
       <c r="J63" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="K63" t="s">
         <v>193</v>
       </c>
       <c r="L63" t="s">
         <v>17</v>
       </c>
       <c r="M63" t="s">
         <v>17</v>
       </c>
       <c r="N63" t="s">
         <v>17</v>
       </c>
       <c r="O63">
         <v>0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>194</v>
       </c>
       <c r="C64" t="s">