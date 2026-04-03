--- v0 (2025-12-17)
+++ v1 (2026-04-03)
@@ -18,101 +18,98 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Go XLSX"/>
   <workbookPr showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" tabRatio="204" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1" state="visible"/>
   </sheets>
   <definedNames/>
   <calcPr iterateCount="100" refMode="A1" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="49">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Участник</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Р-г до</t>
   </si>
   <si>
     <t>Р-г после</t>
   </si>
   <si>
     <t>MM0</t>
   </si>
   <si>
     <t>Очки</t>
   </si>
   <si>
     <t>Бухг</t>
   </si>
   <si>
     <t>Берг</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>Домино Виктория</t>
   </si>
   <si>
     <t>Рязань</t>
   </si>
   <si>
     <t>2+</t>
   </si>
   <si>
     <t>4+</t>
   </si>
   <si>
     <t>3+</t>
   </si>
   <si>
     <t>5+</t>
-  </si>
-[...1 lines deleted...]
-    <t/>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Медведева Евдокия</t>
   </si>
   <si>
     <t>1-</t>
   </si>
   <si>
     <t>7+</t>
   </si>
   <si>
     <t>6+</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>10</t>
   </si>
@@ -541,517 +538,487 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:O10"/>
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView windowProtection="false" showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" activeCellId="0" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.85"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1">
         <v>1</v>
       </c>
       <c r="H1">
         <v>2</v>
       </c>
       <c r="I1">
         <v>3</v>
       </c>
       <c r="J1">
         <v>4</v>
       </c>
-      <c r="K1">
-        <v>5</v>
+      <c r="K1" t="s">
+        <v>6</v>
       </c>
       <c r="L1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="N1" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="O1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
         <v>401</v>
       </c>
       <c r="E2">
-        <v>401</v>
+        <v>530</v>
       </c>
       <c r="F2">
         <v>0</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
       <c r="I2" t="s">
         <v>14</v>
       </c>
       <c r="J2" t="s">
         <v>15</v>
       </c>
       <c r="K2" t="s">
         <v>16</v>
       </c>
       <c r="L2" t="s">
         <v>17</v>
       </c>
       <c r="M2" t="s">
-        <v>18</v>
-[...4 lines deleted...]
-      <c r="O2">
+        <v>17</v>
+      </c>
+      <c r="N2">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3">
         <v>80</v>
       </c>
       <c r="E3">
-        <v>80</v>
+        <v>309</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H3" t="s">
         <v>20</v>
       </c>
-      <c r="H3" t="s">
+      <c r="I3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="J3" t="s">
         <v>14</v>
       </c>
       <c r="K3" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="L3" t="s">
         <v>23</v>
       </c>
       <c r="M3" t="s">
         <v>24</v>
       </c>
-      <c r="N3" t="s">
-[...2 lines deleted...]
-      <c r="O3">
+      <c r="N3">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>400</v>
       </c>
       <c r="E4">
-        <v>400</v>
+        <v>442</v>
       </c>
       <c r="F4">
         <v>0</v>
       </c>
       <c r="G4" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>15</v>
       </c>
       <c r="I4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J4" t="s">
+        <v>26</v>
+      </c>
+      <c r="K4" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="L4" t="s">
         <v>28</v>
       </c>
       <c r="M4" t="s">
-        <v>29</v>
-[...4 lines deleted...]
-      <c r="O4">
+        <v>16</v>
+      </c>
+      <c r="N4">
         <v>3</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5">
         <v>80</v>
       </c>
       <c r="E5">
-        <v>80</v>
+        <v>202</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
       <c r="G5" t="s">
+        <v>21</v>
+      </c>
+      <c r="H5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I5" t="s">
+        <v>30</v>
+      </c>
+      <c r="J5" t="s">
+        <v>31</v>
+      </c>
+      <c r="K5" t="s">
+        <v>27</v>
+      </c>
+      <c r="L5" t="s">
+        <v>17</v>
+      </c>
+      <c r="M5" t="s">
         <v>22</v>
       </c>
-      <c r="H5" t="s">
-[...20 lines deleted...]
-      <c r="O5">
+      <c r="N5">
         <v>4</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6">
         <v>332</v>
       </c>
       <c r="E6">
-        <v>332</v>
+        <v>389</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
       <c r="G6" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H6" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I6" t="s">
         <v>13</v>
       </c>
       <c r="J6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="K6" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="L6" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="M6" t="s">
-        <v>18</v>
-[...4 lines deleted...]
-      <c r="O6">
+        <v>22</v>
+      </c>
+      <c r="N6">
         <v>5</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7">
         <v>40</v>
       </c>
       <c r="E7">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7" t="s">
+        <v>35</v>
+      </c>
+      <c r="H7" t="s">
         <v>36</v>
       </c>
-      <c r="H7" t="s">
+      <c r="I7" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" t="s">
         <v>37</v>
       </c>
-      <c r="I7" t="s">
+      <c r="K7" t="s">
         <v>27</v>
       </c>
-      <c r="J7" t="s">
+      <c r="L7" t="s">
+        <v>24</v>
+      </c>
+      <c r="M7" t="s">
         <v>38</v>
       </c>
-      <c r="K7" t="s">
-[...11 lines deleted...]
-      <c r="O7">
+      <c r="N7">
         <v>6</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8">
         <v>137</v>
       </c>
       <c r="E8">
-        <v>137</v>
+        <v>250</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="H8" t="s">
+        <v>26</v>
+      </c>
+      <c r="I8" t="s">
+        <v>37</v>
+      </c>
+      <c r="J8" t="s">
+        <v>36</v>
+      </c>
+      <c r="K8" t="s">
         <v>27</v>
       </c>
-      <c r="I8" t="s">
+      <c r="L8" t="s">
+        <v>24</v>
+      </c>
+      <c r="M8" t="s">
         <v>38</v>
       </c>
-      <c r="J8" t="s">
-[...14 lines deleted...]
-      <c r="O8">
+      <c r="N8">
         <v>7</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9">
         <v>377</v>
       </c>
       <c r="E9">
-        <v>377</v>
+        <v>452</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9" t="s">
+        <v>41</v>
+      </c>
+      <c r="H9" t="s">
+        <v>31</v>
+      </c>
+      <c r="I9" t="s">
         <v>42</v>
       </c>
-      <c r="H9" t="s">
-[...2 lines deleted...]
-      <c r="I9" t="s">
+      <c r="J9" t="s">
         <v>43</v>
       </c>
-      <c r="J9" t="s">
+      <c r="K9" t="s">
+        <v>38</v>
+      </c>
+      <c r="L9" t="s">
         <v>44</v>
       </c>
-      <c r="K9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M9" t="s">
-        <v>45</v>
-[...4 lines deleted...]
-      <c r="O9">
+        <v>38</v>
+      </c>
+      <c r="N9">
         <v>8</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10">
         <v>499</v>
       </c>
       <c r="E10">
-        <v>499</v>
+        <v>428</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H10" t="s">
+        <v>46</v>
+      </c>
+      <c r="I10" t="s">
         <v>47</v>
       </c>
-      <c r="I10" t="s">
+      <c r="J10" t="s">
+        <v>35</v>
+      </c>
+      <c r="K10" t="s">
+        <v>38</v>
+      </c>
+      <c r="L10" t="s">
+        <v>44</v>
+      </c>
+      <c r="M10" t="s">
         <v>48</v>
       </c>
-      <c r="J10" t="s">
-[...14 lines deleted...]
-      <c r="O10">
+      <c r="N10">
         <v>9</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go XLSX</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>