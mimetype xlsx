--- v0 (2025-10-09)
+++ v1 (2026-04-03)
@@ -173,51 +173,51 @@
   <si>
     <t>5-</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Алиева Амира</t>
   </si>
   <si>
     <t>6-</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Попова Анна_Ан</t>
   </si>
   <si>
     <t>7-</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>Рябошанка Артем</t>
+    <t>Рябошапка Артем</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>Белкин Александр_С</t>
   </si>
   <si>
     <t>9-</t>
   </si>
   <si>
     <t>8-</t>
   </si>
   <si>
     <t>Мангутов Виктор</t>
   </si>
   <si>
     <t>11-</t>
   </si>
   <si>
     <t>10-</t>
   </si>
 </sst>
 </file>
 