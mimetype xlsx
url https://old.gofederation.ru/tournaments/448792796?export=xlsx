--- v0 (2025-12-08)
+++ v1 (2026-04-03)
@@ -380,57 +380,57 @@
   <si>
     <t>11½</t>
   </si>
   <si>
     <t>0½</t>
   </si>
   <si>
     <t>Корякина Юлия</t>
   </si>
   <si>
     <t>Спиридонов Айаан</t>
   </si>
   <si>
     <t>63-</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Данилов Леонид</t>
   </si>
   <si>
     <t>Кычкин Григорий</t>
   </si>
   <si>
+    <t>Винокурова Азалия</t>
+  </si>
+  <si>
+    <t>Михайлов Дьулус</t>
+  </si>
+  <si>
     <t>Степанова Ньургуйаана</t>
-  </si>
-[...4 lines deleted...]
-    <t>Михайлов Дьулус</t>
   </si>
   <si>
     <t>Свердловская обл. Свердловская обл.</t>
   </si>
   <si>
     <t>54=</t>
   </si>
   <si>
     <t>97+</t>
   </si>
   <si>
     <t>25½</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Трунилин Илья</t>
   </si>
   <si>
     <t>Екатеринбург</t>
   </si>
   <si>
     <t>Поляков Владимир</t>
   </si>