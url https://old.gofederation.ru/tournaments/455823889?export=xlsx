--- v0 (2025-10-09)
+++ v1 (2026-04-03)
@@ -410,62 +410,62 @@
   <si>
     <t>ГК "Море чая" ГК "Море чая"</t>
   </si>
   <si>
     <t>18=</t>
   </si>
   <si>
     <t>53+</t>
   </si>
   <si>
     <t>Подоляк Максим</t>
   </si>
   <si>
     <t>13-</t>
   </si>
   <si>
     <t>57+!</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Пименов Валентин</t>
   </si>
   <si>
+    <t>54+!</t>
+  </si>
+  <si>
+    <t>Двойнин Вячеслав</t>
+  </si>
+  <si>
+    <t>20-</t>
+  </si>
+  <si>
     <t>55+!</t>
   </si>
   <si>
-    <t>Двойнин Вячеслав</t>
-[...7 lines deleted...]
-  <si>
     <t>Шевелев Александр</t>
   </si>
   <si>
     <t>56+!</t>
   </si>
   <si>
     <t>Широносова Анастасия</t>
   </si>
   <si>
     <t>17-</t>
   </si>
   <si>
     <t>Белое Поннуки-1 Белое Поннуки-1</t>
   </si>
   <si>
     <t>13½</t>
   </si>
   <si>
     <t>Новоселов Иван</t>
   </si>
   <si>
     <t>37-</t>
   </si>
   <si>
     <t>15</t>
@@ -584,84 +584,84 @@
   <si>
     <t>Новоселова Юлия</t>
   </si>
   <si>
     <t>Лесик Елена</t>
   </si>
   <si>
     <t>45-</t>
   </si>
   <si>
     <t>Лесик Анастасия</t>
   </si>
   <si>
     <t>46-</t>
   </si>
   <si>
     <t xml:space="preserve"> Чётная команда команда</t>
   </si>
   <si>
     <t>24-</t>
   </si>
   <si>
     <t>14½</t>
   </si>
   <si>
+    <t>Новый Игрок2</t>
+  </si>
+  <si>
+    <t>49-!</t>
+  </si>
+  <si>
+    <t>44-!</t>
+  </si>
+  <si>
+    <t>38-!</t>
+  </si>
+  <si>
+    <t>32-!</t>
+  </si>
+  <si>
+    <t>26-!</t>
+  </si>
+  <si>
     <t>Новый Игрок3</t>
   </si>
   <si>
     <t>51-!</t>
   </si>
   <si>
     <t>45-!</t>
   </si>
   <si>
     <t>39-!</t>
   </si>
   <si>
     <t>33-!</t>
   </si>
   <si>
     <t>27-!</t>
-  </si>
-[...16 lines deleted...]
-    <t>26-!</t>
   </si>
   <si>
     <t>Новый Игрок4</t>
   </si>
   <si>
     <t>52-!</t>
   </si>
   <si>
     <t>46-!</t>
   </si>
   <si>
     <t>41-!</t>
   </si>
   <si>
     <t>34-!</t>
   </si>
   <si>
     <t>28-!</t>
   </si>
   <si>
     <t>Новый Игрок1</t>
   </si>
   <si>
     <t>48-!</t>
   </si>