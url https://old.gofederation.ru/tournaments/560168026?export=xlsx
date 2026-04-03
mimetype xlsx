--- v0 (2025-10-20)
+++ v1 (2026-04-03)
@@ -623,51 +623,51 @@
       </c>
       <c r="M3">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>23</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>723</v>
       </c>
       <c r="E4">
         <v>687</v>
       </c>
       <c r="F4">
         <v>0</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="H4" t="s">
         <v>14</v>
       </c>
       <c r="I4" t="s">
         <v>24</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
         <v>26</v>
       </c>
       <c r="L4" t="s">
         <v>25</v>
       </c>
       <c r="M4">
         <v>3</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>