--- v0 (2025-12-08)
+++ v1 (2026-04-03)
@@ -65,432 +65,432 @@
   <si>
     <t>Бухг</t>
   </si>
   <si>
     <t>Берг</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>Kravets Andrii</t>
   </si>
   <si>
     <t>Россия</t>
   </si>
   <si>
     <t>2+/b</t>
   </si>
   <si>
     <t>3+/w</t>
   </si>
   <si>
     <t>5+/w</t>
   </si>
   <si>
+    <t>13+/b</t>
+  </si>
+  <si>
+    <t>10+/w</t>
+  </si>
+  <si>
+    <t>4+/b</t>
+  </si>
+  <si>
+    <t>11+/b</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>Дмитриев Руслан</t>
+  </si>
+  <si>
+    <t>1-/w</t>
+  </si>
+  <si>
+    <t>4+/w</t>
+  </si>
+  <si>
+    <t>3+/b</t>
+  </si>
+  <si>
+    <t>5+/b</t>
+  </si>
+  <si>
+    <t>14+/w</t>
+  </si>
+  <si>
+    <t>6+/w</t>
+  </si>
+  <si>
+    <t>Pliushch Yurii</t>
+  </si>
+  <si>
+    <t>1-/b</t>
+  </si>
+  <si>
+    <t>2-/w</t>
+  </si>
+  <si>
+    <t>13+/w</t>
+  </si>
+  <si>
+    <t>10+/b</t>
+  </si>
+  <si>
+    <t>Кальсберг Эльвина</t>
+  </si>
+  <si>
+    <t>3-/w</t>
+  </si>
+  <si>
+    <t>2-/b</t>
+  </si>
+  <si>
+    <t>6-/b</t>
+  </si>
+  <si>
+    <t>8+/w</t>
+  </si>
+  <si>
     <t>14+/b</t>
   </si>
   <si>
-    <t>10+/w</t>
-[...26 lines deleted...]
-    <t>13+/w</t>
+    <t>Liverinov Valerii</t>
+  </si>
+  <si>
+    <t>6+/b</t>
   </si>
   <si>
     <t>7+/w</t>
   </si>
   <si>
-    <t>Pliushch Yurii</t>
-[...20 lines deleted...]
-    <t>2-/b</t>
+    <t>4-/w</t>
+  </si>
+  <si>
+    <t>8+/b</t>
+  </si>
+  <si>
+    <t>Pylypchuk Andrii</t>
+  </si>
+  <si>
+    <t>5-/w</t>
+  </si>
+  <si>
+    <t>3-/b</t>
+  </si>
+  <si>
+    <t>Grunkovski Yuriy</t>
+  </si>
+  <si>
+    <t>5-/b</t>
+  </si>
+  <si>
+    <t>9+/w</t>
+  </si>
+  <si>
+    <t>10-/w</t>
+  </si>
+  <si>
+    <t>17+/b</t>
+  </si>
+  <si>
+    <t>12+/b</t>
+  </si>
+  <si>
+    <t>Orlov Yurii</t>
   </si>
   <si>
     <t>7-/b</t>
   </si>
   <si>
-    <t>9+/w</t>
-[...5 lines deleted...]
-    <t>Liverinov Valerii</t>
+    <t>6-/w</t>
+  </si>
+  <si>
+    <t>21+/b</t>
+  </si>
+  <si>
+    <t>4-/b</t>
+  </si>
+  <si>
+    <t>15+/w</t>
+  </si>
+  <si>
+    <t>17+/w</t>
+  </si>
+  <si>
+    <t>Pozharov Kostiantyn</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Сапач Олег</t>
+  </si>
+  <si>
+    <t>9+/b</t>
+  </si>
+  <si>
+    <t>13-/w</t>
   </si>
   <si>
     <t>7+/b</t>
   </si>
   <si>
-    <t>6+/w</t>
-[...47 lines deleted...]
-    <t>Orlov Yurii</t>
+    <t>Уральский Евсей</t>
+  </si>
+  <si>
+    <t>19+/w</t>
+  </si>
+  <si>
+    <t>15+/b</t>
+  </si>
+  <si>
+    <t>14-/b</t>
+  </si>
+  <si>
+    <t>28+/w</t>
+  </si>
+  <si>
+    <t>12+/w</t>
+  </si>
+  <si>
+    <t>Фролов Андрей</t>
+  </si>
+  <si>
+    <t>9-/w</t>
+  </si>
+  <si>
+    <t>18+/w</t>
+  </si>
+  <si>
+    <t>16+/b</t>
+  </si>
+  <si>
+    <t>11-/b</t>
   </si>
   <si>
     <t>7-/w</t>
   </si>
   <si>
+    <t>Khvedchenia Yaroslav</t>
+  </si>
+  <si>
+    <t>Kubrak Dariia</t>
+  </si>
+  <si>
+    <t>10-/b</t>
+  </si>
+  <si>
+    <t>11+/w</t>
+  </si>
+  <si>
+    <t>Kondratov Yaroslav</t>
+  </si>
+  <si>
+    <t>11-/w</t>
+  </si>
+  <si>
+    <t>22+/w</t>
+  </si>
+  <si>
+    <t>9-/b</t>
+  </si>
+  <si>
+    <t>8-/b</t>
+  </si>
+  <si>
+    <t>18-/b</t>
+  </si>
+  <si>
+    <t>30+/b</t>
+  </si>
+  <si>
+    <t>Тряпша Сергей</t>
+  </si>
+  <si>
     <t>20+/b</t>
   </si>
   <si>
-    <t>4-/b</t>
-[...8 lines deleted...]
-    <t>8+/b</t>
+    <t>12-/w</t>
+  </si>
+  <si>
+    <t>18+/b</t>
+  </si>
+  <si>
+    <t>30+/w</t>
+  </si>
+  <si>
+    <t>21+/w</t>
+  </si>
+  <si>
+    <t>Галунов Яков</t>
+  </si>
+  <si>
+    <t>13-/b</t>
+  </si>
+  <si>
+    <t>23+/w</t>
   </si>
   <si>
     <t>14-/w</t>
   </si>
   <si>
-    <t>6+/b</t>
-[...20 lines deleted...]
-    <t>Фролов Андрей</t>
+    <t>Ivanov Serhii</t>
+  </si>
+  <si>
+    <t>17-/w</t>
+  </si>
+  <si>
+    <t>19+/b</t>
+  </si>
+  <si>
+    <t>12-/b</t>
+  </si>
+  <si>
+    <t>16-/w</t>
+  </si>
+  <si>
+    <t>Никитин Игор</t>
+  </si>
+  <si>
+    <t>18-/w</t>
+  </si>
+  <si>
+    <t>Papunidi Matvey</t>
+  </si>
+  <si>
+    <t>21-/b</t>
+  </si>
+  <si>
+    <t>23-/b</t>
+  </si>
+  <si>
+    <t>22+/b</t>
+  </si>
+  <si>
+    <t>Rabynin Fedor</t>
+  </si>
+  <si>
+    <t>20+/w</t>
   </si>
   <si>
     <t>8-/w</t>
   </si>
   <si>
-    <t>18+/w</t>
-[...38 lines deleted...]
-    <t>18-/b</t>
+    <t>23+/b</t>
+  </si>
+  <si>
+    <t>16-/b</t>
+  </si>
+  <si>
+    <t>Babych Oleh</t>
+  </si>
+  <si>
+    <t>21-/w</t>
+  </si>
+  <si>
+    <t>15-/b</t>
+  </si>
+  <si>
+    <t>25+/b</t>
+  </si>
+  <si>
+    <t>20-/w</t>
+  </si>
+  <si>
+    <t>Vasiljuk Andrej</t>
+  </si>
+  <si>
+    <t>22-/b</t>
+  </si>
+  <si>
+    <t>17-/b</t>
+  </si>
+  <si>
+    <t>25+/w</t>
+  </si>
+  <si>
+    <t>28+/b</t>
+  </si>
+  <si>
+    <t>Alieksa Serhii</t>
+  </si>
+  <si>
+    <t>Кравченко Евгений</t>
+  </si>
+  <si>
+    <t>24-/b</t>
+  </si>
+  <si>
+    <t>29-/w</t>
+  </si>
+  <si>
+    <t>30-/b</t>
+  </si>
+  <si>
+    <t>22-/w</t>
+  </si>
+  <si>
+    <t>28-/b</t>
+  </si>
+  <si>
+    <t>Alieksa Anton</t>
+  </si>
+  <si>
+    <t>Novik Pavlo</t>
+  </si>
+  <si>
+    <t>28-/w</t>
+  </si>
+  <si>
+    <t>Чернышева Ирина</t>
+  </si>
+  <si>
+    <t>30-/w</t>
   </si>
   <si>
     <t>27+/b</t>
   </si>
   <si>
-    <t>Тряпша Сергей</t>
-[...70 lines deleted...]
-  <si>
     <t>20-/b</t>
   </si>
   <si>
-    <t>23-/b</t>
-[...53 lines deleted...]
-    <t>Alieksa Anton</t>
+    <t>23-/w</t>
+  </si>
+  <si>
+    <t>Lipnitskyi Dmytro</t>
+  </si>
+  <si>
+    <t>26+/b</t>
   </si>
   <si>
     <t>Babych Valentyna</t>
   </si>
   <si>
     <t>15-/w</t>
-  </si>
-[...25 lines deleted...]
-    <t>28-/w</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
       <color theme="1"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1166,225 +1166,225 @@
       </c>
       <c r="Q6">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7">
         <v>1800</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="H7" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="I7" t="s">
+        <v>22</v>
+      </c>
+      <c r="J7" t="s">
         <v>45</v>
       </c>
-      <c r="J7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K7" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="L7" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="M7" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="N7" t="s">
         <v>19</v>
       </c>
       <c r="O7" t="s">
         <v>19</v>
       </c>
       <c r="P7" t="s">
         <v>19</v>
       </c>
       <c r="Q7">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8">
         <v>1800</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8" t="s">
+        <v>36</v>
+      </c>
+      <c r="H8" t="s">
+        <v>47</v>
+      </c>
+      <c r="I8" t="s">
+        <v>48</v>
+      </c>
+      <c r="J8" t="s">
+        <v>49</v>
+      </c>
+      <c r="K8" t="s">
+        <v>35</v>
+      </c>
+      <c r="L8" t="s">
         <v>50</v>
       </c>
-      <c r="H8" t="s">
-[...5 lines deleted...]
-      <c r="J8" t="s">
+      <c r="M8" t="s">
         <v>51</v>
-      </c>
-[...7 lines deleted...]
-        <v>31</v>
       </c>
       <c r="N8" t="s">
         <v>19</v>
       </c>
       <c r="O8" t="s">
         <v>19</v>
       </c>
       <c r="P8" t="s">
         <v>19</v>
       </c>
       <c r="Q8">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>52</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9">
         <v>1600</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="H9" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="I9" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="J9" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="K9" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L9" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="M9" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="N9" t="s">
         <v>19</v>
       </c>
       <c r="O9" t="s">
         <v>19</v>
       </c>
       <c r="P9" t="s">
         <v>19</v>
       </c>
       <c r="Q9">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10">
         <v>1600</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10" t="s">
+        <v>49</v>
+      </c>
+      <c r="H10" t="s">
+        <v>51</v>
+      </c>
+      <c r="I10" t="s">
         <v>53</v>
       </c>
-      <c r="H10" t="s">
+      <c r="J10" t="s">
         <v>57</v>
       </c>
-      <c r="I10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K10" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="L10" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="M10" t="s">
         <v>60</v>
       </c>
       <c r="N10" t="s">
         <v>19</v>
       </c>
       <c r="O10" t="s">
         <v>19</v>
       </c>
       <c r="P10" t="s">
         <v>19</v>
       </c>
       <c r="Q10">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>61</v>
       </c>
       <c r="C11" t="s">
@@ -1396,98 +1396,98 @@
       <c r="E11">
         <v>1601</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
       <c r="G11" t="s">
         <v>62</v>
       </c>
       <c r="H11" t="s">
         <v>25</v>
       </c>
       <c r="I11" t="s">
         <v>63</v>
       </c>
       <c r="J11" t="s">
         <v>64</v>
       </c>
       <c r="K11" t="s">
         <v>28</v>
       </c>
       <c r="L11" t="s">
         <v>33</v>
       </c>
       <c r="M11" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="N11" t="s">
         <v>19</v>
       </c>
       <c r="O11" t="s">
         <v>19</v>
       </c>
       <c r="P11" t="s">
         <v>19</v>
       </c>
       <c r="Q11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>65</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12">
         <v>1527</v>
       </c>
       <c r="E12">
         <v>1581</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
       <c r="G12" t="s">
         <v>66</v>
       </c>
       <c r="H12" t="s">
         <v>67</v>
       </c>
       <c r="I12" t="s">
         <v>68</v>
       </c>
       <c r="J12" t="s">
         <v>69</v>
       </c>
       <c r="K12" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="L12" t="s">
         <v>70</v>
       </c>
       <c r="M12" t="s">
         <v>21</v>
       </c>
       <c r="N12" t="s">
         <v>19</v>
       </c>
       <c r="O12" t="s">
         <v>19</v>
       </c>
       <c r="P12" t="s">
         <v>19</v>
       </c>
       <c r="Q12">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
@@ -1496,163 +1496,163 @@
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13">
         <v>1519</v>
       </c>
       <c r="E13">
         <v>1505</v>
       </c>
       <c r="F13">
         <v>0</v>
       </c>
       <c r="G13" t="s">
         <v>68</v>
       </c>
       <c r="H13" t="s">
         <v>72</v>
       </c>
       <c r="I13" t="s">
         <v>73</v>
       </c>
       <c r="J13" t="s">
         <v>74</v>
       </c>
       <c r="K13" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L13" t="s">
         <v>75</v>
       </c>
       <c r="M13" t="s">
         <v>76</v>
       </c>
       <c r="N13" t="s">
         <v>19</v>
       </c>
       <c r="O13" t="s">
         <v>19</v>
       </c>
       <c r="P13" t="s">
         <v>19</v>
       </c>
       <c r="Q13">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>77</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14">
         <v>1500</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
         <v>0</v>
       </c>
       <c r="G14" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="H14" t="s">
-        <v>78</v>
+        <v>58</v>
       </c>
       <c r="I14" t="s">
-        <v>79</v>
+        <v>31</v>
       </c>
       <c r="J14" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="K14" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="L14" t="s">
-        <v>63</v>
+        <v>37</v>
       </c>
       <c r="M14" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="N14" t="s">
         <v>19</v>
       </c>
       <c r="O14" t="s">
         <v>19</v>
       </c>
       <c r="P14" t="s">
         <v>19</v>
       </c>
       <c r="Q14">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15">
         <v>1500</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
       <c r="G15" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="H15" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="I15" t="s">
-        <v>31</v>
+        <v>80</v>
       </c>
       <c r="J15" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="K15" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="L15" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="M15" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="N15" t="s">
         <v>19</v>
       </c>
       <c r="O15" t="s">
         <v>19</v>
       </c>
       <c r="P15" t="s">
         <v>19</v>
       </c>
       <c r="Q15">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>81</v>
       </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16">
@@ -1696,54 +1696,54 @@
       </c>
       <c r="Q16">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>88</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17">
         <v>1292</v>
       </c>
       <c r="E17">
         <v>1316</v>
       </c>
       <c r="F17">
         <v>0</v>
       </c>
       <c r="G17" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="H17" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="I17" t="s">
         <v>89</v>
       </c>
       <c r="J17" t="s">
         <v>90</v>
       </c>
       <c r="K17" t="s">
         <v>91</v>
       </c>
       <c r="L17" t="s">
         <v>92</v>
       </c>
       <c r="M17" t="s">
         <v>93</v>
       </c>
       <c r="N17" t="s">
         <v>19</v>
       </c>
       <c r="O17" t="s">
         <v>19</v>
       </c>
       <c r="P17" t="s">
         <v>19</v>
       </c>
@@ -1817,213 +1817,213 @@
       <c r="D19">
         <v>1100</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19" t="s">
         <v>99</v>
       </c>
       <c r="H19" t="s">
         <v>100</v>
       </c>
       <c r="I19" t="s">
         <v>101</v>
       </c>
       <c r="J19" t="s">
         <v>83</v>
       </c>
       <c r="K19" t="s">
         <v>102</v>
       </c>
       <c r="L19" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M19" t="s">
         <v>89</v>
       </c>
       <c r="N19" t="s">
         <v>19</v>
       </c>
       <c r="O19" t="s">
         <v>19</v>
       </c>
       <c r="P19" t="s">
         <v>19</v>
       </c>
       <c r="Q19">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>103</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20">
         <v>900</v>
       </c>
       <c r="E20">
         <v>765</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
       <c r="G20" t="s">
         <v>75</v>
       </c>
       <c r="H20" t="s">
         <v>104</v>
       </c>
       <c r="I20" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="J20" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="K20" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="L20" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="M20" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="N20" t="s">
         <v>19</v>
       </c>
       <c r="O20" t="s">
         <v>19</v>
       </c>
       <c r="P20" t="s">
         <v>19</v>
       </c>
       <c r="Q20">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>105</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21">
         <v>600</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
       <c r="G21" t="s">
         <v>106</v>
       </c>
       <c r="H21" t="s">
         <v>107</v>
       </c>
       <c r="I21" t="s">
+        <v>102</v>
+      </c>
+      <c r="J21" t="s">
+        <v>60</v>
+      </c>
+      <c r="K21" t="s">
+        <v>69</v>
+      </c>
+      <c r="L21" t="s">
         <v>108</v>
       </c>
-      <c r="J21" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M21" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="N21" t="s">
         <v>19</v>
       </c>
       <c r="O21" t="s">
         <v>19</v>
       </c>
       <c r="P21" t="s">
         <v>19</v>
       </c>
       <c r="Q21">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22">
         <v>600</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
         <v>0</v>
       </c>
       <c r="G22" t="s">
+        <v>110</v>
+      </c>
+      <c r="H22" t="s">
+        <v>108</v>
+      </c>
+      <c r="I22" t="s">
+        <v>111</v>
+      </c>
+      <c r="J22" t="s">
+        <v>87</v>
+      </c>
+      <c r="K22" t="s">
+        <v>82</v>
+      </c>
+      <c r="L22" t="s">
         <v>112</v>
       </c>
-      <c r="H22" t="s">
+      <c r="M22" t="s">
         <v>113</v>
-      </c>
-[...13 lines deleted...]
-        <v>104</v>
       </c>
       <c r="N22" t="s">
         <v>19</v>
       </c>
       <c r="O22" t="s">
         <v>19</v>
       </c>
       <c r="P22" t="s">
         <v>19</v>
       </c>
       <c r="Q22">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>114</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23">
@@ -2070,51 +2070,51 @@
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>119</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24">
         <v>300</v>
       </c>
       <c r="E24">
         <v>0</v>
       </c>
       <c r="F24">
         <v>0</v>
       </c>
       <c r="G24" t="s">
         <v>120</v>
       </c>
       <c r="H24" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="I24" t="s">
         <v>121</v>
       </c>
       <c r="J24" t="s">
         <v>122</v>
       </c>
       <c r="K24" t="s">
         <v>92</v>
       </c>
       <c r="L24" t="s">
         <v>115</v>
       </c>
       <c r="M24" t="s">
         <v>123</v>
       </c>
       <c r="N24" t="s">
         <v>19</v>
       </c>
       <c r="O24" t="s">
         <v>19</v>
       </c>
       <c r="P24" t="s">
         <v>19</v>
       </c>
@@ -2123,266 +2123,266 @@
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>124</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25">
         <v>100</v>
       </c>
       <c r="E25">
         <v>0</v>
       </c>
       <c r="F25">
         <v>0</v>
       </c>
       <c r="G25" t="s">
         <v>122</v>
       </c>
       <c r="H25" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="I25" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="J25" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="K25" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="L25" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="M25" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="N25" t="s">
         <v>19</v>
       </c>
       <c r="O25" t="s">
         <v>19</v>
       </c>
       <c r="P25" t="s">
         <v>19</v>
       </c>
       <c r="Q25">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>125</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26">
         <v>100</v>
       </c>
       <c r="E26">
         <v>-629</v>
       </c>
       <c r="F26">
         <v>0</v>
       </c>
       <c r="G26" t="s">
         <v>126</v>
       </c>
       <c r="H26" t="s">
         <v>127</v>
       </c>
       <c r="I26" t="s">
         <v>128</v>
       </c>
       <c r="J26" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="K26" t="s">
         <v>129</v>
       </c>
       <c r="L26" t="s">
         <v>130</v>
       </c>
       <c r="M26" t="s">
         <v>129</v>
       </c>
       <c r="N26" t="s">
         <v>19</v>
       </c>
       <c r="O26" t="s">
         <v>19</v>
       </c>
       <c r="P26" t="s">
         <v>19</v>
       </c>
       <c r="Q26">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>131</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
       <c r="D27">
         <v>100</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
         <v>0</v>
       </c>
       <c r="G27" t="s">
         <v>127</v>
       </c>
       <c r="H27" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="I27" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="J27" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="K27" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="L27" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="M27" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="N27" t="s">
         <v>19</v>
       </c>
       <c r="O27" t="s">
         <v>19</v>
       </c>
       <c r="P27" t="s">
         <v>19</v>
       </c>
       <c r="Q27">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>132</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28">
         <v>100</v>
       </c>
       <c r="E28">
         <v>0</v>
       </c>
       <c r="F28">
         <v>0</v>
       </c>
       <c r="G28" t="s">
-        <v>123</v>
+        <v>60</v>
       </c>
       <c r="H28" t="s">
-        <v>55</v>
+        <v>133</v>
       </c>
       <c r="I28" t="s">
-        <v>122</v>
+        <v>60</v>
       </c>
       <c r="J28" t="s">
-        <v>115</v>
+        <v>60</v>
       </c>
       <c r="K28" t="s">
-        <v>113</v>
+        <v>60</v>
       </c>
       <c r="L28" t="s">
-        <v>110</v>
+        <v>60</v>
       </c>
       <c r="M28" t="s">
-        <v>133</v>
+        <v>60</v>
       </c>
       <c r="N28" t="s">
         <v>19</v>
       </c>
       <c r="O28" t="s">
         <v>19</v>
       </c>
       <c r="P28" t="s">
         <v>19</v>
       </c>
       <c r="Q28">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>134</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29">
         <v>100</v>
       </c>
       <c r="E29">
         <v>-60</v>
       </c>
       <c r="F29">
         <v>0</v>
       </c>
       <c r="G29" t="s">
         <v>135</v>
       </c>
       <c r="H29" t="s">
         <v>136</v>
       </c>
       <c r="I29" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="J29" t="s">
         <v>75</v>
       </c>
       <c r="K29" t="s">
         <v>137</v>
       </c>
       <c r="L29" t="s">
         <v>122</v>
       </c>
       <c r="M29" t="s">
         <v>138</v>
       </c>
       <c r="N29" t="s">
         <v>19</v>
       </c>
       <c r="O29" t="s">
         <v>19</v>
       </c>
       <c r="P29" t="s">
         <v>19</v>
       </c>
       <c r="Q29">
         <v>0</v>
       </c>
@@ -2391,116 +2391,116 @@
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>139</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
       <c r="D30">
         <v>100</v>
       </c>
       <c r="E30">
         <v>0</v>
       </c>
       <c r="F30">
         <v>0</v>
       </c>
       <c r="G30" t="s">
         <v>140</v>
       </c>
       <c r="H30" t="s">
         <v>117</v>
       </c>
       <c r="I30" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="J30" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="K30" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="L30" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="M30" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="N30" t="s">
         <v>19</v>
       </c>
       <c r="O30" t="s">
         <v>19</v>
       </c>
       <c r="P30" t="s">
         <v>19</v>
       </c>
       <c r="Q30">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>141</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31">
         <v>100</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
         <v>0</v>
       </c>
       <c r="G31" t="s">
-        <v>55</v>
+        <v>123</v>
       </c>
       <c r="H31" t="s">
+        <v>60</v>
+      </c>
+      <c r="I31" t="s">
+        <v>122</v>
+      </c>
+      <c r="J31" t="s">
+        <v>115</v>
+      </c>
+      <c r="K31" t="s">
+        <v>107</v>
+      </c>
+      <c r="L31" t="s">
+        <v>113</v>
+      </c>
+      <c r="M31" t="s">
         <v>142</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
       <c r="N31" t="s">
         <v>19</v>
       </c>
       <c r="O31" t="s">
         <v>19</v>
       </c>
       <c r="P31" t="s">
         <v>19</v>
       </c>
       <c r="Q31">
         <v>0</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go XLSX</Application>
 </Properties>
 </file>
 