--- v0 (2025-11-03)
+++ v1 (2026-04-03)
@@ -634,54 +634,54 @@
       </c>
       <c r="L1" t="s">
         <v>6</v>
       </c>
       <c r="M1" t="s">
         <v>7</v>
       </c>
       <c r="N1" t="s">
         <v>8</v>
       </c>
       <c r="O1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
-        <v>937</v>
+        <v>936</v>
       </c>
       <c r="E2">
-        <v>1003</v>
+        <v>1002</v>
       </c>
       <c r="F2">
         <v>0</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
       <c r="I2" t="s">
         <v>14</v>
       </c>
       <c r="J2" t="s">
         <v>15</v>
       </c>
       <c r="K2" t="s">
         <v>16</v>
       </c>
       <c r="L2" t="s">
         <v>17</v>
       </c>
       <c r="M2" t="s">
         <v>18</v>
       </c>