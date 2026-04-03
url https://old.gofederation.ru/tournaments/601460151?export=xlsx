--- v0 (2025-10-09)
+++ v1 (2026-04-03)
@@ -452,51 +452,51 @@
   <si>
     <t>19-</t>
   </si>
   <si>
     <t>Ситдиков Саид</t>
   </si>
   <si>
     <t>34+</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Пивоваров Роман</t>
   </si>
   <si>
     <t>27-</t>
   </si>
   <si>
     <t>28-</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>Степанов Никита</t>
+    <t>Степанов Никита_Е</t>
   </si>
   <si>
     <t>26-</t>
   </si>
   <si>
     <t>39+</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Терехин Сергей</t>
   </si>
   <si>
     <t>29-</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>29</t>
   </si>
@@ -1671,51 +1671,51 @@
       </c>
       <c r="M14" t="s">
         <v>71</v>
       </c>
       <c r="N14" t="s">
         <v>80</v>
       </c>
       <c r="O14">
         <v>13</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>81</v>
       </c>
       <c r="C15" t="s">
         <v>27</v>
       </c>
       <c r="D15">
         <v>1150</v>
       </c>
       <c r="E15">
-        <v>1220</v>
+        <v>1222</v>
       </c>
       <c r="F15">
         <v>5</v>
       </c>
       <c r="G15" t="s">
         <v>68</v>
       </c>
       <c r="H15" t="s">
         <v>82</v>
       </c>
       <c r="I15" t="s">
         <v>83</v>
       </c>
       <c r="J15" t="s">
         <v>84</v>
       </c>
       <c r="K15" t="s">
         <v>66</v>
       </c>
       <c r="L15" t="s">
         <v>58</v>
       </c>
       <c r="M15" t="s">
         <v>85</v>
       </c>
@@ -2235,98 +2235,98 @@
       </c>
       <c r="M26" t="s">
         <v>130</v>
       </c>
       <c r="N26" t="s">
         <v>17</v>
       </c>
       <c r="O26">
         <v>25</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>131</v>
       </c>
       <c r="C27" t="s">
         <v>73</v>
       </c>
       <c r="D27">
         <v>888</v>
       </c>
       <c r="E27">
-        <v>837</v>
+        <v>840</v>
       </c>
       <c r="F27">
         <v>4</v>
       </c>
       <c r="G27" t="s">
         <v>132</v>
       </c>
       <c r="H27" t="s">
         <v>84</v>
       </c>
       <c r="I27" t="s">
         <v>133</v>
       </c>
       <c r="J27" t="s">
         <v>78</v>
       </c>
       <c r="K27" t="s">
         <v>134</v>
       </c>
       <c r="L27" t="s">
         <v>125</v>
       </c>
       <c r="M27" t="s">
         <v>118</v>
       </c>
       <c r="N27" t="s">
         <v>24</v>
       </c>
       <c r="O27">
         <v>26</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>135</v>
       </c>
       <c r="C28" t="s">
         <v>20</v>
       </c>
       <c r="D28">
         <v>736</v>
       </c>
       <c r="E28">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="F28">
         <v>4</v>
       </c>
       <c r="G28" t="s">
         <v>101</v>
       </c>
       <c r="H28" t="s">
         <v>124</v>
       </c>
       <c r="I28" t="s">
         <v>129</v>
       </c>
       <c r="J28" t="s">
         <v>133</v>
       </c>
       <c r="K28" t="s">
         <v>136</v>
       </c>
       <c r="L28" t="s">
         <v>125</v>
       </c>
       <c r="M28" t="s">
         <v>118</v>
       </c>
@@ -2420,54 +2420,54 @@
       </c>
       <c r="L30" t="s">
         <v>125</v>
       </c>
       <c r="M30" t="s">
         <v>143</v>
       </c>
       <c r="N30" t="s">
         <v>24</v>
       </c>
       <c r="O30">
         <v>29</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>144</v>
       </c>
       <c r="C31" t="s">
         <v>73</v>
       </c>
       <c r="D31">
-        <v>611</v>
+        <v>540</v>
       </c>
       <c r="E31">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F31">
         <v>3</v>
       </c>
       <c r="G31" t="s">
         <v>133</v>
       </c>
       <c r="H31" t="s">
         <v>145</v>
       </c>
       <c r="I31" t="s">
         <v>146</v>
       </c>
       <c r="J31" t="s">
         <v>93</v>
       </c>
       <c r="K31" t="s">
         <v>117</v>
       </c>
       <c r="L31" t="s">
         <v>125</v>
       </c>
       <c r="M31" t="s">
         <v>147</v>
       </c>
@@ -2517,98 +2517,98 @@
       </c>
       <c r="M32" t="s">
         <v>152</v>
       </c>
       <c r="N32" t="s">
         <v>24</v>
       </c>
       <c r="O32">
         <v>31</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>153</v>
       </c>
       <c r="C33" t="s">
         <v>20</v>
       </c>
       <c r="D33">
         <v>616</v>
       </c>
       <c r="E33">
-        <v>597</v>
+        <v>605</v>
       </c>
       <c r="F33">
         <v>3</v>
       </c>
       <c r="G33" t="s">
         <v>113</v>
       </c>
       <c r="H33" t="s">
         <v>129</v>
       </c>
       <c r="I33" t="s">
         <v>154</v>
       </c>
       <c r="J33" t="s">
         <v>155</v>
       </c>
       <c r="K33" t="s">
         <v>156</v>
       </c>
       <c r="L33" t="s">
         <v>151</v>
       </c>
       <c r="M33" t="s">
         <v>143</v>
       </c>
       <c r="N33" t="s">
         <v>24</v>
       </c>
       <c r="O33">
         <v>32</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>157</v>
       </c>
       <c r="C34" t="s">
         <v>20</v>
       </c>
       <c r="D34">
         <v>695</v>
       </c>
       <c r="E34">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F34">
         <v>3</v>
       </c>
       <c r="G34" t="s">
         <v>154</v>
       </c>
       <c r="H34" t="s">
         <v>146</v>
       </c>
       <c r="I34" t="s">
         <v>155</v>
       </c>
       <c r="J34" t="s">
         <v>134</v>
       </c>
       <c r="K34" t="s">
         <v>142</v>
       </c>
       <c r="L34" t="s">
         <v>151</v>
       </c>
       <c r="M34" t="s">
         <v>147</v>
       </c>
@@ -2799,98 +2799,98 @@
       </c>
       <c r="M38" t="s">
         <v>86</v>
       </c>
       <c r="N38" t="s">
         <v>59</v>
       </c>
       <c r="O38">
         <v>37</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>174</v>
       </c>
       <c r="C39" t="s">
         <v>20</v>
       </c>
       <c r="D39">
         <v>391</v>
       </c>
       <c r="E39">
-        <v>429</v>
+        <v>446</v>
       </c>
       <c r="F39">
         <v>3</v>
       </c>
       <c r="G39" t="s">
         <v>156</v>
       </c>
       <c r="H39" t="s">
         <v>175</v>
       </c>
       <c r="I39" t="s">
         <v>145</v>
       </c>
       <c r="J39" t="s">
         <v>141</v>
       </c>
       <c r="K39" t="s">
         <v>176</v>
       </c>
       <c r="L39" t="s">
         <v>177</v>
       </c>
       <c r="M39" t="s">
         <v>162</v>
       </c>
       <c r="N39" t="s">
         <v>178</v>
       </c>
       <c r="O39">
         <v>38</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>179</v>
       </c>
       <c r="C40" t="s">
         <v>20</v>
       </c>
       <c r="D40">
         <v>268</v>
       </c>
       <c r="E40">
-        <v>353</v>
+        <v>361</v>
       </c>
       <c r="F40">
         <v>2</v>
       </c>
       <c r="G40" t="s">
         <v>169</v>
       </c>
       <c r="H40" t="s">
         <v>168</v>
       </c>
       <c r="I40" t="s">
         <v>156</v>
       </c>
       <c r="J40" t="s">
         <v>176</v>
       </c>
       <c r="K40" t="s">
         <v>180</v>
       </c>
       <c r="L40" t="s">
         <v>177</v>
       </c>
       <c r="M40" t="s">
         <v>170</v>
       </c>