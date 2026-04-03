--- v0 (2025-12-08)
+++ v1 (2026-04-03)
@@ -320,89 +320,89 @@
   <si>
     <t>40+</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>Романенко Ирина</t>
   </si>
   <si>
     <t>14-</t>
   </si>
   <si>
     <t>31-</t>
   </si>
   <si>
     <t>Удмуртия 2Б Удмуртия 2Б</t>
   </si>
   <si>
     <t>42+</t>
   </si>
   <si>
     <t>Гаптрахимова Майя</t>
   </si>
   <si>
+    <t>45+</t>
+  </si>
+  <si>
+    <t>Широбокова Анастасия</t>
+  </si>
+  <si>
+    <t>13-</t>
+  </si>
+  <si>
+    <t>46+</t>
+  </si>
+  <si>
+    <t>Давыдович Роман</t>
+  </si>
+  <si>
+    <t>43+</t>
+  </si>
+  <si>
+    <t>35+</t>
+  </si>
+  <si>
+    <t>Нижегородская обл. Д Нижегородская обл. Д</t>
+  </si>
+  <si>
+    <t>20-</t>
+  </si>
+  <si>
+    <t>Соболев Андрей</t>
+  </si>
+  <si>
+    <t>21-</t>
+  </si>
+  <si>
+    <t>Сейфетдинова Мария</t>
+  </si>
+  <si>
     <t>44+</t>
   </si>
   <si>
-    <t>Широбокова Анастасия</t>
-[...34 lines deleted...]
-  <si>
     <t>22-</t>
   </si>
   <si>
     <t>Морозов Андрей</t>
   </si>
   <si>
     <t>4-</t>
   </si>
   <si>
     <t>23-</t>
   </si>
   <si>
     <t>Нижегородская обл. Г Нижегородская обл. Г</t>
   </si>
   <si>
     <t>15-</t>
   </si>
   <si>
     <t>Шестеркин Александр</t>
   </si>
   <si>
     <t>16-</t>
   </si>
   <si>
     <t>Тонькин Артем</t>
@@ -476,60 +476,60 @@
   <si>
     <t>34-</t>
   </si>
   <si>
     <t>27-</t>
   </si>
   <si>
     <t>Логинов Артем</t>
   </si>
   <si>
     <t>35-</t>
   </si>
   <si>
     <t>Нижегородская обл. Ж Нижегородская обл. Ж</t>
   </si>
   <si>
     <t>37-</t>
   </si>
   <si>
     <t>Горюнов Артем</t>
   </si>
   <si>
     <t>41-</t>
   </si>
   <si>
+    <t>Вотрин Евгений</t>
+  </si>
+  <si>
+    <t>Арзамас</t>
+  </si>
+  <si>
+    <t>39-</t>
+  </si>
+  <si>
     <t>Гришин Родион</t>
-  </si>
-[...7 lines deleted...]
-    <t>39-</t>
   </si>
   <si>
     <t>Кабешев Арсений</t>
   </si>
   <si>
     <t>38-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
       <color theme="1"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -2955,116 +2955,116 @@
       </c>
       <c r="M44" t="s">
         <v>39</v>
       </c>
       <c r="N44" t="s">
         <v>93</v>
       </c>
       <c r="O44">
         <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>152</v>
       </c>
       <c r="C45" t="s">
         <v>153</v>
       </c>
       <c r="D45">
         <v>0</v>
       </c>
       <c r="E45">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F45">
         <v>0</v>
       </c>
       <c r="G45" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="H45" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="I45" t="s">
-        <v>110</v>
+        <v>27</v>
       </c>
       <c r="J45" t="s">
-        <v>27</v>
+        <v>154</v>
       </c>
       <c r="K45" t="s">
-        <v>27</v>
+        <v>141</v>
       </c>
       <c r="L45" t="s">
         <v>93</v>
       </c>
       <c r="M45" t="s">
         <v>65</v>
       </c>
       <c r="N45" t="s">
         <v>93</v>
       </c>
       <c r="O45">
         <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C46" t="s">
         <v>153</v>
       </c>
       <c r="D46">
         <v>0</v>
       </c>
       <c r="E46">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F46">
         <v>0</v>
       </c>
       <c r="G46" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
       <c r="H46" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="I46" t="s">
+        <v>110</v>
+      </c>
+      <c r="J46" t="s">
         <v>27</v>
       </c>
-      <c r="J46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K46" t="s">
-        <v>141</v>
+        <v>27</v>
       </c>
       <c r="L46" t="s">
         <v>93</v>
       </c>
       <c r="M46" t="s">
         <v>65</v>
       </c>
       <c r="N46" t="s">
         <v>93</v>
       </c>
       <c r="O46">
         <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>156</v>
       </c>
       <c r="C47" t="s">
         <v>153</v>
       </c>
       <c r="D47">