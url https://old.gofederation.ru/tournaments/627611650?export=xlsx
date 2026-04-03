--- v0 (2025-12-08)
+++ v1 (2026-04-03)
@@ -86,186 +86,186 @@
   <si>
     <t>6+</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Пешков Иван</t>
   </si>
   <si>
     <t>Тольятти</t>
   </si>
   <si>
     <t>20+</t>
   </si>
   <si>
     <t>14+</t>
   </si>
   <si>
     <t>7+</t>
   </si>
   <si>
     <t>Индерейкин Владислав</t>
   </si>
   <si>
+    <t>17+</t>
+  </si>
+  <si>
+    <t>12+</t>
+  </si>
+  <si>
+    <t>9+</t>
+  </si>
+  <si>
+    <t>Есин Семён</t>
+  </si>
+  <si>
     <t>18+</t>
   </si>
   <si>
+    <t>15+</t>
+  </si>
+  <si>
+    <t>10+</t>
+  </si>
+  <si>
+    <t>Горелов Иван</t>
+  </si>
+  <si>
+    <t>19+</t>
+  </si>
+  <si>
     <t>13+</t>
   </si>
   <si>
-    <t>9+</t>
-[...22 lines deleted...]
-  <si>
     <t>8-</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>Воины Неба 4</t>
   </si>
   <si>
     <t>1-</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Гудков Семён</t>
   </si>
   <si>
     <t>2-</t>
   </si>
   <si>
     <t>Бойченко Артём</t>
   </si>
   <si>
     <t>5+</t>
   </si>
   <si>
     <t>Семёнова Анастасия</t>
   </si>
   <si>
     <t>3-</t>
   </si>
   <si>
     <t>Круглов Ярослав</t>
   </si>
   <si>
-    <t>19-</t>
+    <t>18-</t>
   </si>
   <si>
     <t>4-</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Гроза 3</t>
   </si>
   <si>
     <t>6-</t>
   </si>
   <si>
+    <t>Ермолаев Алексей</t>
+  </si>
+  <si>
+    <t>9-</t>
+  </si>
+  <si>
+    <t>17-</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Хайретдинов Дамир</t>
+  </si>
+  <si>
+    <t>5-</t>
+  </si>
+  <si>
+    <t>Камалетдинов Марат</t>
+  </si>
+  <si>
+    <t>7-</t>
+  </si>
+  <si>
     <t>Галкин Михаил</t>
   </si>
   <si>
     <t>10-</t>
   </si>
   <si>
-    <t>Ермолаев Алексей</t>
-[...22 lines deleted...]
-  <si>
     <t>Чемпионы 2</t>
   </si>
   <si>
     <t>11-</t>
   </si>
   <si>
+    <t>Пшеничнов Святослав</t>
+  </si>
+  <si>
+    <t>Суворов Никита</t>
+  </si>
+  <si>
+    <t>15-</t>
+  </si>
+  <si>
     <t>Дудкин Сергей</t>
   </si>
   <si>
-    <t>15-</t>
-[...8 lines deleted...]
-    <t>12-</t>
+    <t>13-</t>
   </si>
   <si>
     <t>Посталюк Михаил</t>
   </si>
   <si>
     <t>14-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
       <color theme="1"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1124,101 +1124,101 @@
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" t="s">
         <v>17</v>
       </c>
       <c r="D13">
         <v>-1</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
         <v>0</v>
       </c>
       <c r="G13" t="s">
         <v>52</v>
       </c>
       <c r="H13" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="I13" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="J13" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="K13" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="L13" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="M13">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C14" t="s">
         <v>17</v>
       </c>
       <c r="D14">
         <v>-1</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
         <v>0</v>
       </c>
       <c r="G14" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="H14" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="I14" t="s">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="J14" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="K14" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="L14" t="s">
         <v>34</v>
       </c>
       <c r="M14">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" t="s">
         <v>17</v>
       </c>
       <c r="D15">
         <v>-1</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
@@ -1244,265 +1244,265 @@
       </c>
       <c r="M15">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" t="s">
         <v>17</v>
       </c>
       <c r="D16">
         <v>-1</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
         <v>0</v>
       </c>
       <c r="G16" t="s">
-        <v>32</v>
+        <v>60</v>
       </c>
       <c r="H16" t="s">
-        <v>60</v>
+        <v>47</v>
       </c>
       <c r="I16" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J16" t="s">
         <v>38</v>
       </c>
       <c r="K16" t="s">
         <v>48</v>
       </c>
       <c r="L16" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="M16">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17">
         <v>-1</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
         <v>0</v>
       </c>
       <c r="G17" t="s">
         <v>36</v>
       </c>
       <c r="H17" t="s">
         <v>50</v>
       </c>
       <c r="I17" t="s">
         <v>62</v>
       </c>
       <c r="J17" t="s">
         <v>34</v>
       </c>
       <c r="K17" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="L17" t="s">
         <v>34</v>
       </c>
       <c r="M17">
         <v>4</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" t="s">
         <v>17</v>
       </c>
       <c r="D18">
         <v>-1</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
         <v>0</v>
       </c>
       <c r="G18" t="s">
-        <v>60</v>
+        <v>44</v>
       </c>
       <c r="H18" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="I18" t="s">
-        <v>64</v>
+        <v>23</v>
       </c>
       <c r="J18" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="K18" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="L18" t="s">
         <v>34</v>
       </c>
       <c r="M18">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C19" t="s">
         <v>17</v>
       </c>
       <c r="D19">
         <v>-1</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="H19" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="I19" t="s">
-        <v>23</v>
+        <v>65</v>
       </c>
       <c r="J19" t="s">
         <v>38</v>
       </c>
       <c r="K19" t="s">
         <v>48</v>
       </c>
       <c r="L19" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="M19">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>66</v>
       </c>
       <c r="C20" t="s">
         <v>17</v>
       </c>
       <c r="D20">
         <v>-1</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
       <c r="G20" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="H20" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="I20" t="s">
         <v>67</v>
       </c>
       <c r="J20" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="K20" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="L20" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="M20">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>68</v>
       </c>
       <c r="C21" t="s">
         <v>17</v>
       </c>
       <c r="D21">
         <v>-1</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
       <c r="G21" t="s">
         <v>40</v>
       </c>
       <c r="H21" t="s">
         <v>58</v>
       </c>
       <c r="I21" t="s">
         <v>69</v>
       </c>
       <c r="J21" t="s">
         <v>34</v>
       </c>
       <c r="K21" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="L21" t="s">
         <v>34</v>
       </c>
       <c r="M21">
         <v>0</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go XLSX</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>