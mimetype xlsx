--- v0 (2025-11-03)
+++ v1 (2026-04-03)
@@ -805,51 +805,51 @@
       </c>
       <c r="M1" t="s">
         <v>7</v>
       </c>
       <c r="N1" t="s">
         <v>8</v>
       </c>
       <c r="O1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
         <v>499</v>
       </c>
       <c r="E2">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="F2">
         <v>3</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
       <c r="I2" t="s">
         <v>14</v>
       </c>
       <c r="J2" t="s">
         <v>15</v>
       </c>
       <c r="K2" t="s">
         <v>16</v>
       </c>
       <c r="L2" t="s">
         <v>17</v>
       </c>
       <c r="M2" t="s">
         <v>18</v>
       </c>
@@ -946,145 +946,145 @@
       </c>
       <c r="M4" t="s">
         <v>30</v>
       </c>
       <c r="N4" t="s">
         <v>31</v>
       </c>
       <c r="O4">
         <v>3</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>32</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5">
         <v>453</v>
       </c>
       <c r="E5">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="F5">
         <v>3</v>
       </c>
       <c r="G5" t="s">
         <v>33</v>
       </c>
       <c r="H5" t="s">
         <v>12</v>
       </c>
       <c r="I5" t="s">
         <v>34</v>
       </c>
       <c r="J5" t="s">
         <v>21</v>
       </c>
       <c r="K5" t="s">
         <v>35</v>
       </c>
       <c r="L5" t="s">
         <v>29</v>
       </c>
       <c r="M5" t="s">
         <v>25</v>
       </c>
       <c r="N5" t="s">
         <v>36</v>
       </c>
       <c r="O5">
         <v>4</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6">
         <v>100</v>
       </c>
       <c r="E6">
-        <v>613</v>
+        <v>618</v>
       </c>
       <c r="F6">
         <v>1</v>
       </c>
       <c r="G6" t="s">
         <v>38</v>
       </c>
       <c r="H6" t="s">
         <v>39</v>
       </c>
       <c r="I6" t="s">
         <v>40</v>
       </c>
       <c r="J6" t="s">
         <v>34</v>
       </c>
       <c r="K6" t="s">
         <v>12</v>
       </c>
       <c r="L6" t="s">
         <v>29</v>
       </c>
       <c r="M6" t="s">
         <v>41</v>
       </c>
       <c r="N6" t="s">
         <v>41</v>
       </c>
       <c r="O6">
         <v>5</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>42</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7">
-        <v>547</v>
+        <v>563</v>
       </c>
       <c r="E7">
-        <v>563</v>
+        <v>572</v>
       </c>
       <c r="F7">
         <v>3</v>
       </c>
       <c r="G7" t="s">
         <v>21</v>
       </c>
       <c r="H7" t="s">
         <v>43</v>
       </c>
       <c r="I7" t="s">
         <v>44</v>
       </c>
       <c r="J7" t="s">
         <v>16</v>
       </c>
       <c r="K7" t="s">
         <v>45</v>
       </c>
       <c r="L7" t="s">
         <v>46</v>
       </c>
       <c r="M7" t="s">
         <v>18</v>
       </c>
@@ -1510,51 +1510,51 @@
       </c>
       <c r="M16" t="s">
         <v>61</v>
       </c>
       <c r="N16" t="s">
         <v>17</v>
       </c>
       <c r="O16">
         <v>15</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>83</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17">
         <v>100</v>
       </c>
       <c r="E17">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="F17">
         <v>1</v>
       </c>
       <c r="G17" t="s">
         <v>84</v>
       </c>
       <c r="H17" t="s">
         <v>71</v>
       </c>
       <c r="I17" t="s">
         <v>49</v>
       </c>
       <c r="J17" t="s">
         <v>85</v>
       </c>
       <c r="K17" t="s">
         <v>39</v>
       </c>
       <c r="L17" t="s">
         <v>67</v>
       </c>
       <c r="M17" t="s">
         <v>26</v>
       </c>