--- v0 (2025-10-27)
+++ v1 (2026-04-03)
@@ -18,283 +18,295 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Go XLSX"/>
   <workbookPr showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" tabRatio="204" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1" state="visible"/>
   </sheets>
   <definedNames/>
   <calcPr iterateCount="100" refMode="A1" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="122">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Участник</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Р-г до</t>
   </si>
   <si>
     <t>Р-г после</t>
   </si>
   <si>
     <t>MM0</t>
   </si>
   <si>
     <t>Очки</t>
   </si>
   <si>
     <t>Бухг</t>
   </si>
   <si>
     <t>Берг</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
+    <t>Буняков Максим</t>
+  </si>
+  <si>
+    <t>Рязань</t>
+  </si>
+  <si>
+    <t>5+</t>
+  </si>
+  <si>
+    <t>4+</t>
+  </si>
+  <si>
+    <t>8+</t>
+  </si>
+  <si>
+    <t>10+</t>
+  </si>
+  <si>
+    <t>3+</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
     <t>Пирогов Владимир</t>
   </si>
   <si>
-    <t>Рязань</t>
-[...1 lines deleted...]
-  <si>
     <t>11+</t>
   </si>
   <si>
-    <t>10+</t>
-[...1 lines deleted...]
-  <si>
     <t>3-</t>
   </si>
   <si>
     <t>7+</t>
   </si>
   <si>
-    <t>4+</t>
-[...1 lines deleted...]
-  <si>
     <t>6</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>Буняков Максим</t>
-[...5 lines deleted...]
-    <t>8+</t>
+    <t>Четкин Дмитрий</t>
+  </si>
+  <si>
+    <t>17+</t>
+  </si>
+  <si>
+    <t>16+</t>
+  </si>
+  <si>
+    <t>2+</t>
+  </si>
+  <si>
+    <t>14+</t>
+  </si>
+  <si>
+    <t>1-</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Абанина Лилия</t>
+  </si>
+  <si>
+    <t>9+</t>
+  </si>
+  <si>
+    <t>25+</t>
+  </si>
+  <si>
+    <t>6+</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Исаков Алексей_В</t>
+  </si>
+  <si>
+    <t>2-</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Беглов Лев</t>
+  </si>
+  <si>
+    <t>12+</t>
+  </si>
+  <si>
+    <t>7-</t>
+  </si>
+  <si>
+    <t>15+</t>
+  </si>
+  <si>
+    <t>4-</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Попова Александра</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Жеренов Тимофей</t>
+  </si>
+  <si>
+    <t>5-</t>
+  </si>
+  <si>
     <t>18</t>
   </si>
   <si>
-    <t>Четкин Дмитрий</t>
-[...85 lines deleted...]
-  <si>
     <t>Боброва Екатерина</t>
   </si>
   <si>
     <t>18+</t>
   </si>
   <si>
+    <t>Лендел Арина</t>
+  </si>
+  <si>
+    <t>28+</t>
+  </si>
+  <si>
+    <t>Пронина Анастасия</t>
+  </si>
+  <si>
+    <t>20+</t>
+  </si>
+  <si>
+    <t>13-</t>
+  </si>
+  <si>
+    <t>19+</t>
+  </si>
+  <si>
+    <t>Лазуткин Иван</t>
+  </si>
+  <si>
+    <t>6-</t>
+  </si>
+  <si>
+    <t>15-</t>
+  </si>
+  <si>
+    <t>22+</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Мишарина Валерия</t>
+  </si>
+  <si>
+    <t>Найденов Игорь</t>
+  </si>
+  <si>
+    <t>8-</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Абанина Меланья</t>
+  </si>
+  <si>
+    <t>9-</t>
+  </si>
+  <si>
+    <t>Пахомов Никита</t>
+  </si>
+  <si>
+    <t>21+</t>
+  </si>
+  <si>
+    <t>10-</t>
+  </si>
+  <si>
     <t>16</t>
   </si>
   <si>
-    <t>Лендел Арина</t>
-[...58 lines deleted...]
-  <si>
     <t>2</t>
   </si>
   <si>
     <t>Исмаилова Арзу</t>
   </si>
   <si>
     <t>12-</t>
   </si>
   <si>
     <t>14-</t>
   </si>
   <si>
     <t>26+</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Абанина Арина</t>
   </si>
   <si>
     <t>24+</t>
   </si>
   <si>
     <t>27+</t>
@@ -309,53 +321,50 @@
     <t>29+</t>
   </si>
   <si>
     <t>11-</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Болотников Виктор</t>
   </si>
   <si>
     <t>Виклова Анна</t>
   </si>
   <si>
     <t>16-</t>
   </si>
   <si>
     <t>19-</t>
   </si>
   <si>
     <t>Макарова Эмилия_А</t>
   </si>
   <si>
     <t>27-</t>
-  </si>
-[...1 lines deleted...]
-    <t>7</t>
   </si>
   <si>
     <t>Киселева Екатерина</t>
   </si>
   <si>
     <t>+!</t>
   </si>
   <si>
     <t>26-</t>
   </si>
   <si>
     <t>18-</t>
   </si>
   <si>
     <t>6½</t>
   </si>
   <si>
     <t>2½</t>
   </si>
   <si>
     <t>Азимов Никита</t>
   </si>
   <si>
     <t>21-</t>
   </si>
@@ -814,1391 +823,1391 @@
       </c>
       <c r="L1" t="s">
         <v>6</v>
       </c>
       <c r="M1" t="s">
         <v>7</v>
       </c>
       <c r="N1" t="s">
         <v>8</v>
       </c>
       <c r="O1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
-        <v>459</v>
+        <v>354</v>
       </c>
       <c r="E2">
-        <v>459</v>
+        <v>797</v>
       </c>
       <c r="F2">
         <v>2</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
       <c r="I2" t="s">
         <v>14</v>
       </c>
       <c r="J2" t="s">
         <v>15</v>
       </c>
       <c r="K2" t="s">
         <v>16</v>
       </c>
       <c r="L2" t="s">
         <v>17</v>
       </c>
       <c r="M2" t="s">
         <v>18</v>
       </c>
       <c r="N2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3">
-        <v>354</v>
+        <v>459</v>
       </c>
       <c r="E3">
-        <v>354</v>
+        <v>695</v>
       </c>
       <c r="F3">
         <v>2</v>
       </c>
       <c r="G3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="H3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I3" t="s">
         <v>21</v>
       </c>
-      <c r="I3" t="s">
+      <c r="J3" t="s">
         <v>22</v>
       </c>
-      <c r="J3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K3" t="s">
+        <v>12</v>
+      </c>
+      <c r="L3" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="M3" t="s">
         <v>24</v>
       </c>
       <c r="N3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O3">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>691</v>
       </c>
       <c r="E4">
-        <v>691</v>
+        <v>762</v>
       </c>
       <c r="F4">
         <v>2</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="J4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="K4" t="s">
+        <v>31</v>
+      </c>
+      <c r="L4" t="s">
         <v>23</v>
       </c>
-      <c r="L4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="N4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="O4">
         <v>3</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5">
-        <v>591</v>
+        <v>246</v>
       </c>
       <c r="E5">
-        <v>591</v>
+        <v>589</v>
       </c>
       <c r="F5">
         <v>2</v>
       </c>
       <c r="G5" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="H5" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="I5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="J5" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="K5" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L5" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="M5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O5">
         <v>4</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6">
-        <v>246</v>
+        <v>591</v>
       </c>
       <c r="E6">
-        <v>246</v>
+        <v>646</v>
       </c>
       <c r="F6">
         <v>2</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="H6" t="s">
+        <v>14</v>
+      </c>
+      <c r="I6" t="s">
+        <v>36</v>
+      </c>
+      <c r="J6" t="s">
+        <v>35</v>
+      </c>
+      <c r="K6" t="s">
+        <v>41</v>
+      </c>
+      <c r="L6" t="s">
+        <v>42</v>
+      </c>
+      <c r="M6" t="s">
         <v>32</v>
       </c>
-      <c r="I6" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N6" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="O6">
         <v>5</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7">
         <v>491</v>
       </c>
       <c r="E7">
-        <v>491</v>
+        <v>610</v>
       </c>
       <c r="F7">
         <v>2</v>
       </c>
       <c r="G7" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="H7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I7" t="s">
+        <v>46</v>
+      </c>
+      <c r="J7" t="s">
+        <v>47</v>
+      </c>
+      <c r="K7" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" t="s">
         <v>42</v>
       </c>
-      <c r="J7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M7" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="N7" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="O7">
         <v>6</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8">
         <v>613</v>
       </c>
       <c r="E8">
-        <v>613</v>
+        <v>649</v>
       </c>
       <c r="F8">
         <v>2</v>
       </c>
       <c r="G8" t="s">
+        <v>48</v>
+      </c>
+      <c r="H8" t="s">
         <v>47</v>
       </c>
-      <c r="H8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I8" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="J8" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="K8" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="L8" t="s">
+        <v>53</v>
+      </c>
+      <c r="M8" t="s">
         <v>49</v>
       </c>
-      <c r="M8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="O8">
         <v>7</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9">
         <v>669</v>
       </c>
       <c r="E9">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="F9">
         <v>2</v>
       </c>
       <c r="G9" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H9" t="s">
+        <v>56</v>
+      </c>
+      <c r="I9" t="s">
+        <v>31</v>
+      </c>
+      <c r="J9" t="s">
+        <v>28</v>
+      </c>
+      <c r="K9" t="s">
+        <v>52</v>
+      </c>
+      <c r="L9" t="s">
         <v>53</v>
       </c>
-      <c r="I9" t="s">
-[...5 lines deleted...]
-      <c r="K9" t="s">
+      <c r="M9" t="s">
+        <v>57</v>
+      </c>
+      <c r="N9" t="s">
         <v>23</v>
-      </c>
-[...7 lines deleted...]
-        <v>17</v>
       </c>
       <c r="O9">
         <v>8</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10">
         <v>398</v>
       </c>
       <c r="E10">
-        <v>398</v>
+        <v>476</v>
       </c>
       <c r="F10">
         <v>2</v>
       </c>
       <c r="G10" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="H10" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="I10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J10" t="s">
+        <v>56</v>
+      </c>
+      <c r="K10" t="s">
+        <v>52</v>
+      </c>
+      <c r="L10" t="s">
         <v>53</v>
       </c>
-      <c r="K10" t="s">
+      <c r="M10" t="s">
+        <v>25</v>
+      </c>
+      <c r="N10" t="s">
         <v>23</v>
-      </c>
-[...7 lines deleted...]
-        <v>17</v>
       </c>
       <c r="O10">
         <v>9</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11">
         <v>547</v>
       </c>
       <c r="E11">
-        <v>547</v>
+        <v>584</v>
       </c>
       <c r="F11">
         <v>2</v>
       </c>
       <c r="G11" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="H11" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="I11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J11" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="K11" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="L11" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="M11" t="s">
-        <v>56</v>
+        <v>25</v>
       </c>
       <c r="N11" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="O11">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12">
         <v>544</v>
       </c>
       <c r="E12">
-        <v>544</v>
+        <v>550</v>
       </c>
       <c r="F12">
         <v>2</v>
       </c>
       <c r="G12" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="H12" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="I12" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="J12" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="K12" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="L12" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="M12" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="N12" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="O12">
         <v>11</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13">
         <v>551</v>
       </c>
       <c r="E13">
-        <v>551</v>
+        <v>586</v>
       </c>
       <c r="F13">
         <v>2</v>
       </c>
       <c r="G13" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="H13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I13" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="J13" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="K13" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="L13" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="M13" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="N13" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="O13">
         <v>12</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14">
         <v>514</v>
       </c>
       <c r="E14">
-        <v>514</v>
+        <v>618</v>
       </c>
       <c r="F14">
         <v>0</v>
       </c>
       <c r="G14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="H14" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="I14" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="J14" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="K14" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="L14" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="M14" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="N14" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="O14">
         <v>13</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15">
         <v>368</v>
       </c>
       <c r="E15">
-        <v>368</v>
+        <v>428</v>
       </c>
       <c r="F15">
         <v>2</v>
       </c>
       <c r="G15" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="H15" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="I15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="J15" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="K15" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="L15" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M15" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="N15" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="O15">
         <v>14</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16">
         <v>528</v>
       </c>
       <c r="E16">
-        <v>528</v>
+        <v>501</v>
       </c>
       <c r="F16">
         <v>2</v>
       </c>
       <c r="G16" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="H16" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="I16" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="J16" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="K16" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="L16" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M16" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="N16" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="O16">
         <v>15</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17">
         <v>482</v>
       </c>
       <c r="E17">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="F17">
         <v>2</v>
       </c>
       <c r="G17" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="H17" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="I17" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="J17" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="K17" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="L17" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M17" t="s">
-        <v>56</v>
+        <v>80</v>
       </c>
       <c r="N17" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="O17">
         <v>16</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="C18" t="s">
         <v>11</v>
       </c>
       <c r="D18">
         <v>520</v>
       </c>
       <c r="E18">
-        <v>520</v>
+        <v>495</v>
       </c>
       <c r="F18">
         <v>2</v>
       </c>
       <c r="G18" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="H18" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="I18" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="J18" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="K18" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="L18" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M18" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="N18" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="O18">
         <v>17</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19">
         <v>145</v>
       </c>
       <c r="E19">
-        <v>145</v>
+        <v>319</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="H19" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="I19" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="J19" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="K19" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="L19" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M19" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="N19" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="O19">
         <v>18</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20">
         <v>283</v>
       </c>
       <c r="E20">
-        <v>283</v>
+        <v>369</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
       <c r="G20" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="H20" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="I20" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="J20" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="K20" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="L20" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="M20" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="N20" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="O20">
         <v>19</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21">
         <v>274</v>
       </c>
       <c r="E21">
-        <v>274</v>
+        <v>337</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
       <c r="G21" t="s">
+        <v>89</v>
+      </c>
+      <c r="H21" t="s">
+        <v>93</v>
+      </c>
+      <c r="I21" t="s">
         <v>85</v>
       </c>
-      <c r="H21" t="s">
-[...2 lines deleted...]
-      <c r="I21" t="s">
+      <c r="J21" t="s">
+        <v>64</v>
+      </c>
+      <c r="K21" t="s">
+        <v>52</v>
+      </c>
+      <c r="L21" t="s">
         <v>81</v>
       </c>
-      <c r="J21" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M21" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="N21" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="O21">
         <v>20</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22">
         <v>373</v>
       </c>
       <c r="E22">
-        <v>373</v>
+        <v>407</v>
       </c>
       <c r="F22">
         <v>0</v>
       </c>
       <c r="G22" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="H22" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="I22" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="J22" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="K22" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="L22" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="M22" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="N22" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="O22">
         <v>21</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23">
         <v>450</v>
       </c>
       <c r="E23">
-        <v>450</v>
+        <v>478</v>
       </c>
       <c r="F23">
         <v>0</v>
       </c>
       <c r="G23" t="s">
+        <v>85</v>
+      </c>
+      <c r="H23" t="s">
+        <v>100</v>
+      </c>
+      <c r="I23" t="s">
+        <v>61</v>
+      </c>
+      <c r="J23" t="s">
+        <v>83</v>
+      </c>
+      <c r="K23" t="s">
+        <v>52</v>
+      </c>
+      <c r="L23" t="s">
         <v>81</v>
       </c>
-      <c r="H23" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M23" t="s">
-        <v>97</v>
+        <v>17</v>
       </c>
       <c r="N23" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="O23">
         <v>22</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24">
         <v>207</v>
       </c>
       <c r="E24">
-        <v>207</v>
+        <v>233</v>
       </c>
       <c r="F24">
         <v>0</v>
       </c>
       <c r="G24" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="H24" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="I24" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="J24" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="K24" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="L24" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="M24" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="N24" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="O24">
         <v>23</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="E25">
-        <v>0</v>
+        <v>160</v>
       </c>
       <c r="F25">
         <v>0</v>
       </c>
       <c r="G25" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="H25" t="s">
+        <v>108</v>
+      </c>
+      <c r="I25" t="s">
+        <v>102</v>
+      </c>
+      <c r="J25" t="s">
+        <v>61</v>
+      </c>
+      <c r="K25" t="s">
+        <v>52</v>
+      </c>
+      <c r="L25" t="s">
+        <v>81</v>
+      </c>
+      <c r="M25" t="s">
         <v>105</v>
       </c>
-      <c r="I25" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N25" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="O25">
         <v>24</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26">
         <v>0</v>
       </c>
       <c r="E26">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="F26">
         <v>0</v>
       </c>
       <c r="G26" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="H26" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="I26" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="J26" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K26" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="L26" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="M26" t="s">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="N26" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="O26">
         <v>25</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
       <c r="D27">
         <v>227</v>
       </c>
       <c r="E27">
-        <v>227</v>
+        <v>256</v>
       </c>
       <c r="F27">
         <v>0</v>
       </c>
       <c r="G27" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="H27" t="s">
+        <v>90</v>
+      </c>
+      <c r="I27" t="s">
+        <v>113</v>
+      </c>
+      <c r="J27" t="s">
+        <v>114</v>
+      </c>
+      <c r="K27" t="s">
+        <v>52</v>
+      </c>
+      <c r="L27" t="s">
         <v>86</v>
       </c>
-      <c r="I27" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M27" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="N27" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="O27">
         <v>26</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28">
         <v>198</v>
       </c>
       <c r="E28">
-        <v>198</v>
+        <v>269</v>
       </c>
       <c r="F28">
         <v>0</v>
       </c>
       <c r="G28" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="H28" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="I28" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="J28" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="K28" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="L28" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="M28" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="N28" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="O28">
         <v>27</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29">
         <v>303</v>
       </c>
       <c r="E29">
-        <v>303</v>
+        <v>323</v>
       </c>
       <c r="F29">
         <v>0</v>
       </c>
       <c r="G29" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="H29" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="I29" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="J29" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="K29" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="L29" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="M29" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="N29" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="O29">
         <v>28</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
       <c r="D30">
         <v>0</v>
       </c>
       <c r="E30">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="F30">
         <v>0</v>
       </c>
       <c r="G30" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="H30" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="I30" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="J30" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="K30" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="L30" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="M30" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="N30" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="O30">
         <v>29</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go XLSX</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>