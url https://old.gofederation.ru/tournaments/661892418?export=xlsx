--- v0 (2025-10-09)
+++ v1 (2026-04-03)
@@ -230,51 +230,51 @@
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Kim Huanghee</t>
   </si>
   <si>
     <t>13-</t>
   </si>
   <si>
     <t>14-</t>
   </si>
   <si>
     <t>20+</t>
   </si>
   <si>
     <t>23+</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>Khuanbay Merey</t>
+    <t>Huanbai Merei</t>
   </si>
   <si>
     <t>Казахстан</t>
   </si>
   <si>
     <t>38+</t>
   </si>
   <si>
     <t>6-</t>
   </si>
   <si>
     <t>8-</t>
   </si>
   <si>
     <t>24+</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Ganeyev Damir</t>
   </si>