--- v0 (2025-10-09)
+++ v1 (2026-04-03)
@@ -692,51 +692,51 @@
   <si>
     <t>56+</t>
   </si>
   <si>
     <t>ЛЭТИ-2 ЛЭТИ-2</t>
   </si>
   <si>
     <t>57=</t>
   </si>
   <si>
     <t>2½</t>
   </si>
   <si>
     <t>14½</t>
   </si>
   <si>
     <t>2¾</t>
   </si>
   <si>
     <t>Савинов Алексей</t>
   </si>
   <si>
     <t>Ижевск</t>
   </si>
   <si>
-    <t>Степанов Никита</t>
+    <t>Степанов Никита_Е</t>
   </si>
   <si>
     <t>58-</t>
   </si>
   <si>
     <t>ЛЭТИ 3-й Игрoк</t>
   </si>
   <si>
     <t>64-!</t>
   </si>
   <si>
     <t>40-!</t>
   </si>
   <si>
     <t>ИТМО-2 ИТМО-2</t>
   </si>
   <si>
     <t>49-</t>
   </si>
   <si>
     <t>29-</t>
   </si>
   <si>
     <t>Лебедева Виктория</t>
   </si>
@@ -1369,54 +1369,54 @@
       </c>
       <c r="L4" t="s">
         <v>35</v>
       </c>
       <c r="M4" t="s">
         <v>27</v>
       </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
       <c r="O4">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>36</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5">
-        <v>1220</v>
+        <v>1222</v>
       </c>
       <c r="E5">
-        <v>1237</v>
+        <v>1239</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
       <c r="G5" t="s">
         <v>37</v>
       </c>
       <c r="H5" t="s">
         <v>38</v>
       </c>
       <c r="I5" t="s">
         <v>39</v>
       </c>
       <c r="J5" t="s">
         <v>40</v>
       </c>
       <c r="K5" t="s">
         <v>41</v>
       </c>
       <c r="L5" t="s">
         <v>26</v>
       </c>
       <c r="M5" t="s">
         <v>42</v>
       </c>
@@ -1560,51 +1560,51 @@
       </c>
       <c r="M8" t="s">
         <v>42</v>
       </c>
       <c r="N8" t="s">
         <v>48</v>
       </c>
       <c r="O8">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>62</v>
       </c>
       <c r="C9" t="s">
         <v>63</v>
       </c>
       <c r="D9">
         <v>1258</v>
       </c>
       <c r="E9">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9" t="s">
         <v>39</v>
       </c>
       <c r="H9" t="s">
         <v>64</v>
       </c>
       <c r="I9" t="s">
         <v>65</v>
       </c>
       <c r="J9" t="s">
         <v>66</v>
       </c>
       <c r="K9" t="s">
         <v>67</v>
       </c>
       <c r="L9" t="s">
         <v>26</v>
       </c>
       <c r="M9" t="s">
         <v>68</v>
       </c>
@@ -2077,51 +2077,51 @@
       </c>
       <c r="M19" t="s">
         <v>43</v>
       </c>
       <c r="N19" t="s">
         <v>48</v>
       </c>
       <c r="O19">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>111</v>
       </c>
       <c r="C20" t="s">
         <v>108</v>
       </c>
       <c r="D20">
         <v>790</v>
       </c>
       <c r="E20">
-        <v>844</v>
+        <v>841</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
       <c r="G20" t="s">
         <v>58</v>
       </c>
       <c r="H20" t="s">
         <v>112</v>
       </c>
       <c r="I20" t="s">
         <v>113</v>
       </c>
       <c r="J20" t="s">
         <v>32</v>
       </c>
       <c r="K20" t="s">
         <v>114</v>
       </c>
       <c r="L20" t="s">
         <v>115</v>
       </c>
       <c r="M20" t="s">
         <v>68</v>
       </c>
@@ -2309,54 +2309,54 @@
       </c>
       <c r="L24" t="s">
         <v>61</v>
       </c>
       <c r="M24" t="s">
         <v>28</v>
       </c>
       <c r="N24" t="s">
         <v>35</v>
       </c>
       <c r="O24">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>137</v>
       </c>
       <c r="C25" t="s">
         <v>127</v>
       </c>
       <c r="D25">
-        <v>837</v>
+        <v>840</v>
       </c>
       <c r="E25">
-        <v>864</v>
+        <v>868</v>
       </c>
       <c r="F25">
         <v>0</v>
       </c>
       <c r="G25" t="s">
         <v>138</v>
       </c>
       <c r="H25" t="s">
         <v>100</v>
       </c>
       <c r="I25" t="s">
         <v>37</v>
       </c>
       <c r="J25" t="s">
         <v>67</v>
       </c>
       <c r="K25" t="s">
         <v>139</v>
       </c>
       <c r="L25" t="s">
         <v>26</v>
       </c>
       <c r="M25" t="s">
         <v>69</v>
       </c>
@@ -2782,51 +2782,51 @@
       </c>
       <c r="M34" t="s">
         <v>93</v>
       </c>
       <c r="N34" t="s">
         <v>181</v>
       </c>
       <c r="O34">
         <v>9</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>182</v>
       </c>
       <c r="C35" t="s">
         <v>52</v>
       </c>
       <c r="D35">
         <v>942</v>
       </c>
       <c r="E35">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F35">
         <v>0</v>
       </c>
       <c r="G35" t="s">
         <v>53</v>
       </c>
       <c r="H35" t="s">
         <v>183</v>
       </c>
       <c r="I35" t="s">
         <v>130</v>
       </c>
       <c r="J35" t="s">
         <v>184</v>
       </c>
       <c r="K35" t="s">
         <v>165</v>
       </c>
       <c r="L35" t="s">
         <v>61</v>
       </c>
       <c r="M35" t="s">
         <v>48</v>
       </c>
@@ -2876,51 +2876,51 @@
       </c>
       <c r="M36" t="s">
         <v>48</v>
       </c>
       <c r="N36" t="s">
         <v>115</v>
       </c>
       <c r="O36">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>189</v>
       </c>
       <c r="C37" t="s">
         <v>52</v>
       </c>
       <c r="D37">
         <v>444</v>
       </c>
       <c r="E37">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="F37">
         <v>0</v>
       </c>
       <c r="G37" t="s">
         <v>190</v>
       </c>
       <c r="H37" t="s">
         <v>118</v>
       </c>
       <c r="I37" t="s">
         <v>191</v>
       </c>
       <c r="J37" t="s">
         <v>192</v>
       </c>
       <c r="K37" t="s">
         <v>193</v>
       </c>
       <c r="L37" t="s">
         <v>115</v>
       </c>
       <c r="M37" t="s">
         <v>43</v>
       </c>
@@ -3017,98 +3017,98 @@
       </c>
       <c r="M39" t="s">
         <v>27</v>
       </c>
       <c r="N39" t="s">
         <v>74</v>
       </c>
       <c r="O39">
         <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>197</v>
       </c>
       <c r="C40" t="s">
         <v>52</v>
       </c>
       <c r="D40">
         <v>741</v>
       </c>
       <c r="E40">
-        <v>859</v>
+        <v>853</v>
       </c>
       <c r="F40">
         <v>0</v>
       </c>
       <c r="G40" t="s">
         <v>59</v>
       </c>
       <c r="H40" t="s">
         <v>136</v>
       </c>
       <c r="I40" t="s">
         <v>186</v>
       </c>
       <c r="J40" t="s">
         <v>114</v>
       </c>
       <c r="K40" t="s">
         <v>113</v>
       </c>
       <c r="L40" t="s">
         <v>115</v>
       </c>
       <c r="M40" t="s">
         <v>81</v>
       </c>
       <c r="N40" t="s">
         <v>115</v>
       </c>
       <c r="O40">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>198</v>
       </c>
       <c r="C41" t="s">
         <v>52</v>
       </c>
       <c r="D41">
         <v>442</v>
       </c>
       <c r="E41">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="F41">
         <v>0</v>
       </c>
       <c r="G41" t="s">
         <v>66</v>
       </c>
       <c r="H41" t="s">
         <v>139</v>
       </c>
       <c r="I41" t="s">
         <v>190</v>
       </c>
       <c r="J41" t="s">
         <v>119</v>
       </c>
       <c r="K41" t="s">
         <v>117</v>
       </c>
       <c r="L41" t="s">
         <v>115</v>
       </c>
       <c r="M41" t="s">
         <v>27</v>
       </c>
@@ -3343,148 +3343,148 @@
       </c>
       <c r="L46" t="s">
         <v>35</v>
       </c>
       <c r="M46" t="s">
         <v>208</v>
       </c>
       <c r="N46" t="s">
         <v>48</v>
       </c>
       <c r="O46">
         <v>12</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>209</v>
       </c>
       <c r="C47" t="s">
         <v>52</v>
       </c>
       <c r="D47">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="E47">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="F47">
         <v>0</v>
       </c>
       <c r="G47" t="s">
         <v>55</v>
       </c>
       <c r="H47" t="s">
         <v>129</v>
       </c>
       <c r="I47" t="s">
         <v>202</v>
       </c>
       <c r="J47" t="s">
         <v>166</v>
       </c>
       <c r="K47" t="s">
         <v>53</v>
       </c>
       <c r="L47" t="s">
         <v>61</v>
       </c>
       <c r="M47" t="s">
         <v>43</v>
       </c>
       <c r="N47" t="s">
         <v>26</v>
       </c>
       <c r="O47">
         <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>210</v>
       </c>
       <c r="C48" t="s">
         <v>52</v>
       </c>
       <c r="D48">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="E48">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="F48">
         <v>0</v>
       </c>
       <c r="G48" t="s">
         <v>135</v>
       </c>
       <c r="H48" t="s">
         <v>211</v>
       </c>
       <c r="I48" t="s">
         <v>212</v>
       </c>
       <c r="J48" t="s">
         <v>213</v>
       </c>
       <c r="K48" t="s">
         <v>186</v>
       </c>
       <c r="L48" t="s">
         <v>120</v>
       </c>
       <c r="M48" t="s">
         <v>81</v>
       </c>
       <c r="N48" t="s">
         <v>120</v>
       </c>
       <c r="O48">
         <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>214</v>
       </c>
       <c r="C49" t="s">
         <v>52</v>
       </c>
       <c r="D49">
-        <v>597</v>
+        <v>605</v>
       </c>
       <c r="E49">
-        <v>612</v>
+        <v>618</v>
       </c>
       <c r="F49">
         <v>0</v>
       </c>
       <c r="G49" t="s">
         <v>67</v>
       </c>
       <c r="H49" t="s">
         <v>215</v>
       </c>
       <c r="I49" t="s">
         <v>138</v>
       </c>
       <c r="J49" t="s">
         <v>216</v>
       </c>
       <c r="K49" t="s">
         <v>190</v>
       </c>
       <c r="L49" t="s">
         <v>61</v>
       </c>
       <c r="M49" t="s">
         <v>43</v>
       </c>
@@ -3578,54 +3578,54 @@
       </c>
       <c r="L51" t="s">
         <v>61</v>
       </c>
       <c r="M51" t="s">
         <v>82</v>
       </c>
       <c r="N51" t="s">
         <v>61</v>
       </c>
       <c r="O51">
         <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>224</v>
       </c>
       <c r="C52" t="s">
         <v>127</v>
       </c>
       <c r="D52">
-        <v>712</v>
+        <v>656</v>
       </c>
       <c r="E52">
-        <v>654</v>
+        <v>625</v>
       </c>
       <c r="F52">
         <v>0</v>
       </c>
       <c r="G52" t="s">
         <v>188</v>
       </c>
       <c r="H52" t="s">
         <v>169</v>
       </c>
       <c r="I52" t="s">
         <v>225</v>
       </c>
       <c r="J52" t="s">
         <v>211</v>
       </c>
       <c r="K52" t="s">
         <v>204</v>
       </c>
       <c r="L52" t="s">
         <v>115</v>
       </c>
       <c r="M52" t="s">
         <v>82</v>
       </c>
@@ -3719,101 +3719,101 @@
       </c>
       <c r="L54" t="s">
         <v>115</v>
       </c>
       <c r="M54" t="s">
         <v>220</v>
       </c>
       <c r="N54" t="s">
         <v>181</v>
       </c>
       <c r="O54">
         <v>14</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>232</v>
       </c>
       <c r="C55" t="s">
         <v>52</v>
       </c>
       <c r="D55">
-        <v>429</v>
+        <v>446</v>
       </c>
       <c r="E55">
-        <v>470</v>
+        <v>483</v>
       </c>
       <c r="F55">
         <v>0</v>
       </c>
       <c r="G55" t="s">
         <v>233</v>
       </c>
       <c r="H55" t="s">
         <v>234</v>
       </c>
       <c r="I55" t="s">
         <v>184</v>
       </c>
       <c r="J55" t="s">
         <v>130</v>
       </c>
       <c r="K55" t="s">
         <v>235</v>
       </c>
       <c r="L55" t="s">
         <v>97</v>
       </c>
       <c r="M55" t="s">
         <v>28</v>
       </c>
       <c r="N55" t="s">
         <v>120</v>
       </c>
       <c r="O55">
         <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>236</v>
       </c>
       <c r="C56" t="s">
         <v>52</v>
       </c>
       <c r="D56">
         <v>421</v>
       </c>
       <c r="E56">
-        <v>597</v>
+        <v>590</v>
       </c>
       <c r="F56">
         <v>0</v>
       </c>
       <c r="G56" t="s">
         <v>168</v>
       </c>
       <c r="H56" t="s">
         <v>237</v>
       </c>
       <c r="I56" t="s">
         <v>188</v>
       </c>
       <c r="J56" t="s">
         <v>136</v>
       </c>
       <c r="K56" t="s">
         <v>112</v>
       </c>
       <c r="L56" t="s">
         <v>61</v>
       </c>
       <c r="M56" t="s">
         <v>17</v>
       </c>
@@ -3910,98 +3910,98 @@
       </c>
       <c r="M58" t="s">
         <v>68</v>
       </c>
       <c r="N58" t="s">
         <v>243</v>
       </c>
       <c r="O58">
         <v>15</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>244</v>
       </c>
       <c r="C59" t="s">
         <v>52</v>
       </c>
       <c r="D59">
         <v>499</v>
       </c>
       <c r="E59">
-        <v>566</v>
+        <v>560</v>
       </c>
       <c r="F59">
         <v>0</v>
       </c>
       <c r="G59" t="s">
         <v>213</v>
       </c>
       <c r="H59" t="s">
         <v>188</v>
       </c>
       <c r="I59" t="s">
         <v>114</v>
       </c>
       <c r="J59" t="s">
         <v>112</v>
       </c>
       <c r="K59" t="s">
         <v>212</v>
       </c>
       <c r="L59" t="s">
         <v>115</v>
       </c>
       <c r="M59" t="s">
         <v>43</v>
       </c>
       <c r="N59" t="s">
         <v>115</v>
       </c>
       <c r="O59">
         <v>0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>245</v>
       </c>
       <c r="C60" t="s">
         <v>52</v>
       </c>
       <c r="D60">
-        <v>353</v>
+        <v>361</v>
       </c>
       <c r="E60">
-        <v>495</v>
+        <v>504</v>
       </c>
       <c r="F60">
         <v>0</v>
       </c>
       <c r="G60" t="s">
         <v>166</v>
       </c>
       <c r="H60" t="s">
         <v>184</v>
       </c>
       <c r="I60" t="s">
         <v>234</v>
       </c>
       <c r="J60" t="s">
         <v>235</v>
       </c>
       <c r="K60" t="s">
         <v>128</v>
       </c>
       <c r="L60" t="s">
         <v>115</v>
       </c>
       <c r="M60" t="s">
         <v>82</v>
       </c>
@@ -4098,98 +4098,98 @@
       </c>
       <c r="M62" t="s">
         <v>42</v>
       </c>
       <c r="N62" t="s">
         <v>120</v>
       </c>
       <c r="O62">
         <v>16</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
         <v>251</v>
       </c>
       <c r="C63" t="s">
         <v>52</v>
       </c>
       <c r="D63">
         <v>284</v>
       </c>
       <c r="E63">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F63">
         <v>0</v>
       </c>
       <c r="G63" t="s">
         <v>237</v>
       </c>
       <c r="H63" t="s">
         <v>225</v>
       </c>
       <c r="I63" t="s">
         <v>213</v>
       </c>
       <c r="J63" t="s">
         <v>212</v>
       </c>
       <c r="K63" t="s">
         <v>187</v>
       </c>
       <c r="L63" t="s">
         <v>120</v>
       </c>
       <c r="M63" t="s">
         <v>43</v>
       </c>
       <c r="N63" t="s">
         <v>120</v>
       </c>
       <c r="O63">
         <v>0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>252</v>
       </c>
       <c r="C64" t="s">
         <v>52</v>
       </c>
       <c r="D64">
         <v>215</v>
       </c>
       <c r="E64">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="F64">
         <v>0</v>
       </c>
       <c r="G64" t="s">
         <v>234</v>
       </c>
       <c r="H64" t="s">
         <v>233</v>
       </c>
       <c r="I64" t="s">
         <v>253</v>
       </c>
       <c r="J64" t="s">
         <v>128</v>
       </c>
       <c r="K64" t="s">
         <v>183</v>
       </c>
       <c r="L64" t="s">
         <v>120</v>
       </c>
       <c r="M64" t="s">
         <v>69</v>
       </c>