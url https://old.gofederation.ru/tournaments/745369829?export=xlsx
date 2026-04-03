--- v0 (2025-12-08)
+++ v1 (2026-04-03)
@@ -281,132 +281,132 @@
   <si>
     <t>Тимофеев Никита</t>
   </si>
   <si>
     <t>44-</t>
   </si>
   <si>
     <t>Ивашкин Владислав</t>
   </si>
   <si>
     <t>22-</t>
   </si>
   <si>
     <t>15+</t>
   </si>
   <si>
     <t>Сараскин Роман</t>
   </si>
   <si>
     <t>41+</t>
   </si>
   <si>
     <t>Панферов Александр</t>
   </si>
   <si>
+    <t>31+</t>
+  </si>
+  <si>
+    <t>43+</t>
+  </si>
+  <si>
+    <t>Прикарев Никита</t>
+  </si>
+  <si>
+    <t>41-</t>
+  </si>
+  <si>
+    <t>Толмачёв Александр</t>
+  </si>
+  <si>
+    <t>1-</t>
+  </si>
+  <si>
+    <t>Арсентьев Егор</t>
+  </si>
+  <si>
     <t>32+</t>
   </si>
   <si>
-    <t>43+</t>
-[...19 lines deleted...]
-  <si>
     <t>20+</t>
   </si>
   <si>
     <t>Корякин Алексей</t>
   </si>
   <si>
     <t>29-</t>
   </si>
   <si>
     <t>28-</t>
   </si>
   <si>
     <t>35-</t>
   </si>
   <si>
     <t>51+</t>
   </si>
   <si>
     <t>Полищук Дмитрий</t>
   </si>
   <si>
-    <t>31-</t>
+    <t>32-</t>
   </si>
   <si>
     <t>27+</t>
   </si>
   <si>
     <t>37+</t>
   </si>
   <si>
     <t>Лазарев Александр</t>
   </si>
   <si>
     <t>Койков Станислав</t>
   </si>
   <si>
     <t>16+</t>
   </si>
   <si>
     <t>23-</t>
   </si>
   <si>
     <t>42-</t>
   </si>
   <si>
+    <t>Абросимов Евгений</t>
+  </si>
+  <si>
+    <t>24-</t>
+  </si>
+  <si>
+    <t>34-</t>
+  </si>
+  <si>
     <t>Платонов Евгений</t>
   </si>
   <si>
     <t>36+</t>
-  </si>
-[...7 lines deleted...]
-    <t>34-</t>
   </si>
   <si>
     <t>Затонский Владимир</t>
   </si>
   <si>
     <t>Мезин Савва</t>
   </si>
   <si>
     <t>48-</t>
   </si>
   <si>
     <t>38+</t>
   </si>
   <si>
     <t>Маркова Мария</t>
   </si>
   <si>
     <t>40+</t>
   </si>
   <si>
     <t>56+</t>
   </si>
   <si>
     <t>39+</t>
   </si>
@@ -2485,122 +2485,122 @@
       </c>
       <c r="N31" t="s">
         <v>16</v>
       </c>
       <c r="O31" t="s">
         <v>16</v>
       </c>
       <c r="P31">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>110</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
       <c r="D32">
         <v>1100</v>
       </c>
       <c r="E32">
-        <v>969</v>
+        <v>801</v>
       </c>
       <c r="F32">
         <v>0</v>
       </c>
       <c r="G32" t="s">
-        <v>15</v>
+        <v>111</v>
       </c>
       <c r="H32" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="I32" t="s">
-        <v>74</v>
+        <v>108</v>
       </c>
       <c r="J32" t="s">
-        <v>99</v>
+        <v>112</v>
       </c>
       <c r="K32" t="s">
-        <v>109</v>
+        <v>13</v>
       </c>
       <c r="L32" t="s">
-        <v>111</v>
+        <v>13</v>
       </c>
       <c r="M32" t="s">
         <v>16</v>
       </c>
       <c r="N32" t="s">
         <v>16</v>
       </c>
       <c r="O32" t="s">
         <v>16</v>
       </c>
       <c r="P32">
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C33" t="s">
         <v>11</v>
       </c>
       <c r="D33">
         <v>1100</v>
       </c>
       <c r="E33">
-        <v>801</v>
+        <v>969</v>
       </c>
       <c r="F33">
         <v>0</v>
       </c>
       <c r="G33" t="s">
-        <v>113</v>
+        <v>15</v>
       </c>
       <c r="H33" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="I33" t="s">
-        <v>108</v>
+        <v>74</v>
       </c>
       <c r="J33" t="s">
+        <v>99</v>
+      </c>
+      <c r="K33" t="s">
+        <v>109</v>
+      </c>
+      <c r="L33" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="M33" t="s">
         <v>16</v>
       </c>
       <c r="N33" t="s">
         <v>16</v>
       </c>
       <c r="O33" t="s">
         <v>16</v>
       </c>
       <c r="P33">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>115</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34">
@@ -2647,51 +2647,51 @@
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>116</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35">
         <v>1070</v>
       </c>
       <c r="E35">
         <v>1072</v>
       </c>
       <c r="F35">
         <v>0</v>
       </c>
       <c r="G35" t="s">
         <v>117</v>
       </c>
       <c r="H35" t="s">
         <v>118</v>
       </c>
       <c r="I35" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="J35" t="s">
         <v>87</v>
       </c>
       <c r="K35" t="s">
         <v>13</v>
       </c>
       <c r="L35" t="s">
         <v>90</v>
       </c>
       <c r="M35" t="s">
         <v>16</v>
       </c>
       <c r="N35" t="s">
         <v>16</v>
       </c>
       <c r="O35" t="s">
         <v>16</v>
       </c>
       <c r="P35">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
@@ -2747,51 +2747,51 @@
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>123</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37">
         <v>1003</v>
       </c>
       <c r="E37">
         <v>937</v>
       </c>
       <c r="F37">
         <v>0</v>
       </c>
       <c r="G37" t="s">
         <v>118</v>
       </c>
       <c r="H37" t="s">
         <v>117</v>
       </c>
       <c r="I37" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="J37" t="s">
         <v>124</v>
       </c>
       <c r="K37" t="s">
         <v>100</v>
       </c>
       <c r="L37" t="s">
         <v>102</v>
       </c>
       <c r="M37" t="s">
         <v>16</v>
       </c>
       <c r="N37" t="s">
         <v>16</v>
       </c>
       <c r="O37" t="s">
         <v>16</v>
       </c>
       <c r="P37">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
@@ -2844,51 +2844,51 @@
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>126</v>
       </c>
       <c r="C39" t="s">
         <v>11</v>
       </c>
       <c r="D39">
         <v>949</v>
       </c>
       <c r="E39">
         <v>913</v>
       </c>
       <c r="F39">
         <v>0</v>
       </c>
       <c r="G39" t="s">
         <v>127</v>
       </c>
       <c r="H39" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="I39" t="s">
         <v>128</v>
       </c>
       <c r="J39" t="s">
         <v>129</v>
       </c>
       <c r="K39" t="s">
         <v>13</v>
       </c>
       <c r="L39" t="s">
         <v>124</v>
       </c>
       <c r="M39" t="s">
         <v>16</v>
       </c>
       <c r="N39" t="s">
         <v>16</v>
       </c>
       <c r="O39" t="s">
         <v>16</v>
       </c>
       <c r="P39">
         <v>0</v>
       </c>
@@ -3344,51 +3344,51 @@
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>151</v>
       </c>
       <c r="C49" t="s">
         <v>11</v>
       </c>
       <c r="D49">
         <v>525</v>
       </c>
       <c r="E49">
         <v>710</v>
       </c>
       <c r="F49">
         <v>0</v>
       </c>
       <c r="G49" t="s">
         <v>137</v>
       </c>
       <c r="H49" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="I49" t="s">
         <v>142</v>
       </c>
       <c r="J49" t="s">
         <v>100</v>
       </c>
       <c r="K49" t="s">
         <v>148</v>
       </c>
       <c r="L49" t="s">
         <v>121</v>
       </c>
       <c r="M49" t="s">
         <v>16</v>
       </c>
       <c r="N49" t="s">
         <v>16</v>
       </c>
       <c r="O49" t="s">
         <v>16</v>
       </c>
       <c r="P49">
         <v>0</v>
       </c>