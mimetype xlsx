--- v0 (2025-12-08)
+++ v1 (2026-04-03)
@@ -299,68 +299,68 @@
   <si>
     <t>Лидер ОС Лидер ОС</t>
   </si>
   <si>
     <t>61+</t>
   </si>
   <si>
     <t>8½</t>
   </si>
   <si>
     <t>4½</t>
   </si>
   <si>
     <t>Сгибнева Софья</t>
   </si>
   <si>
     <t>62-</t>
   </si>
   <si>
     <t>38-</t>
   </si>
   <si>
     <t>Оттясова Виктория</t>
   </si>
   <si>
+    <t>64+</t>
+  </si>
+  <si>
+    <t>Сгибнева Юлия</t>
+  </si>
+  <si>
+    <t>63+</t>
+  </si>
+  <si>
+    <t>34+</t>
+  </si>
+  <si>
+    <t>Сгибнева Екатерина</t>
+  </si>
+  <si>
     <t>65+</t>
   </si>
   <si>
-    <t>Сгибнева Юлия</t>
-[...13 lines deleted...]
-  <si>
     <t>35-</t>
   </si>
   <si>
     <t>5-</t>
   </si>
   <si>
     <t>Оттясова Вера</t>
   </si>
   <si>
     <t>66+</t>
   </si>
   <si>
     <t>36-</t>
   </si>
   <si>
     <t>6-</t>
   </si>
   <si>
     <t>42-</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>Каисса Каисса</t>
@@ -653,117 +653,117 @@
   <si>
     <t>Школа 15 Школа 15</t>
   </si>
   <si>
     <t>43-</t>
   </si>
   <si>
     <t>0½</t>
   </si>
   <si>
     <t>Шкаева Софья</t>
   </si>
   <si>
     <t>Жураев Бауман</t>
   </si>
   <si>
     <t>Кузнецов Даниил</t>
   </si>
   <si>
     <t>44-</t>
   </si>
   <si>
     <t>Геращенко Анна</t>
   </si>
   <si>
-    <t>64-</t>
+    <t>65-</t>
   </si>
   <si>
     <t>Найденышева Любовь</t>
   </si>
   <si>
     <t>27-</t>
   </si>
   <si>
     <t>45-</t>
   </si>
   <si>
     <t>Школа 19-2 Школа 19-2</t>
   </si>
   <si>
     <t>55-</t>
   </si>
   <si>
     <t>67=</t>
   </si>
   <si>
     <t>0¼</t>
   </si>
   <si>
     <t>Фирсанов Александр</t>
   </si>
   <si>
     <t>20-</t>
   </si>
   <si>
     <t>Скрупский Олег</t>
   </si>
   <si>
+    <t>Лихненко Велизар</t>
+  </si>
+  <si>
+    <t>60-</t>
+  </si>
+  <si>
+    <t>69-!</t>
+  </si>
+  <si>
     <t>Демин Иван</t>
   </si>
   <si>
     <t>71-</t>
   </si>
   <si>
-    <t>Лихненко Велизар</t>
-[...7 lines deleted...]
-  <si>
     <t>Тарасова Полина</t>
   </si>
   <si>
     <t>18-</t>
   </si>
   <si>
     <t>Школа 1205-2 Школа 1205-2</t>
   </si>
   <si>
     <t>61=</t>
   </si>
   <si>
     <t>Добрин Павел</t>
   </si>
   <si>
     <t>Курганский Сергей</t>
   </si>
   <si>
-    <t>65-!</t>
+    <t>64-!</t>
   </si>
   <si>
     <t>Саргунас Анна</t>
   </si>
   <si>
     <t>Худабашева Элеонора</t>
   </si>
   <si>
     <t>Васильченко Тимофей</t>
   </si>
   <si>
     <t>63-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
       <color theme="1"/>
       <scheme val="minor"/>
@@ -3943,113 +3943,113 @@
       </c>
       <c r="L64" t="s">
         <v>37</v>
       </c>
       <c r="M64" t="s">
         <v>106</v>
       </c>
       <c r="N64">
         <v>0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>222</v>
       </c>
       <c r="C65" t="s">
         <v>19</v>
       </c>
       <c r="D65">
         <v>-900</v>
       </c>
       <c r="E65">
-        <v>-860</v>
+        <v>-870</v>
       </c>
       <c r="F65">
         <v>0</v>
       </c>
       <c r="G65" t="s">
-        <v>171</v>
+        <v>155</v>
       </c>
       <c r="H65" t="s">
-        <v>148</v>
+        <v>223</v>
       </c>
       <c r="I65" t="s">
-        <v>67</v>
+        <v>137</v>
       </c>
       <c r="J65" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="K65" t="s">
-        <v>71</v>
+        <v>106</v>
       </c>
       <c r="L65" t="s">
         <v>44</v>
       </c>
       <c r="M65" t="s">
         <v>106</v>
       </c>
       <c r="N65">
         <v>0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C66" t="s">
         <v>19</v>
       </c>
       <c r="D66">
         <v>-900</v>
       </c>
       <c r="E66">
-        <v>-870</v>
+        <v>-860</v>
       </c>
       <c r="F66">
         <v>0</v>
       </c>
       <c r="G66" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="H66" t="s">
-        <v>225</v>
+        <v>148</v>
       </c>
       <c r="I66" t="s">
-        <v>137</v>
+        <v>67</v>
       </c>
       <c r="J66" t="s">
         <v>226</v>
       </c>
       <c r="K66" t="s">
-        <v>106</v>
+        <v>71</v>
       </c>
       <c r="L66" t="s">
         <v>44</v>
       </c>
       <c r="M66" t="s">
         <v>106</v>
       </c>
       <c r="N66">
         <v>0</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>227</v>
       </c>
       <c r="C67" t="s">
         <v>19</v>
       </c>
       <c r="D67">
         <v>-900</v>
       </c>
       <c r="E67">