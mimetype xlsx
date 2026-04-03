--- v0 (2025-10-19)
+++ v1 (2026-04-03)
@@ -5811,51 +5811,51 @@
       </c>
       <c r="L80" t="s">
         <v>430</v>
       </c>
       <c r="M80" t="s">
         <v>17</v>
       </c>
       <c r="N80" t="s">
         <v>521</v>
       </c>
       <c r="O80">
         <v>78</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
         <v>528</v>
       </c>
       <c r="C81" t="s">
         <v>449</v>
       </c>
       <c r="D81">
-        <v>40</v>
+        <v>435</v>
       </c>
       <c r="E81">
         <v>140</v>
       </c>
       <c r="F81">
         <v>0</v>
       </c>
       <c r="G81" t="s">
         <v>529</v>
       </c>
       <c r="H81" t="s">
         <v>530</v>
       </c>
       <c r="I81" t="s">
         <v>531</v>
       </c>
       <c r="J81" t="s">
         <v>532</v>
       </c>
       <c r="K81" t="s">
         <v>533</v>
       </c>
       <c r="L81" t="s">
         <v>521</v>
       </c>