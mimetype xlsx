--- v0 (2025-12-08)
+++ v1 (2026-04-03)
@@ -2662,51 +2662,51 @@
       </c>
       <c r="M34" t="s">
         <v>171</v>
       </c>
       <c r="N34" t="s">
         <v>59</v>
       </c>
       <c r="O34" t="s">
         <v>172</v>
       </c>
       <c r="P34">
         <v>33</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>173</v>
       </c>
       <c r="C35" t="s">
         <v>174</v>
       </c>
       <c r="D35">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="E35">
         <v>40</v>
       </c>
       <c r="F35">
         <v>0</v>
       </c>
       <c r="G35" t="s">
         <v>164</v>
       </c>
       <c r="H35" t="s">
         <v>175</v>
       </c>
       <c r="I35" t="s">
         <v>162</v>
       </c>
       <c r="J35" t="s">
         <v>127</v>
       </c>
       <c r="K35" t="s">
         <v>127</v>
       </c>
       <c r="L35" t="s">
         <v>127</v>
       </c>