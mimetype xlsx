--- v0 (2025-11-23)
+++ v1 (2026-04-03)
@@ -56,186 +56,186 @@
   <si>
     <t>Р-г после</t>
   </si>
   <si>
     <t>MM0</t>
   </si>
   <si>
     <t>Очки</t>
   </si>
   <si>
     <t>Бухг</t>
   </si>
   <si>
     <t>Берг</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>Шикшин Илья</t>
   </si>
   <si>
     <t>Россия</t>
   </si>
   <si>
+    <t>9+</t>
+  </si>
+  <si>
+    <t>4+</t>
+  </si>
+  <si>
+    <t>5+</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>Динерштейн Александр</t>
+  </si>
+  <si>
+    <t>8+</t>
+  </si>
+  <si>
+    <t>12+</t>
+  </si>
+  <si>
+    <t>7+</t>
+  </si>
+  <si>
+    <t>Сурин Дмитрий</t>
+  </si>
+  <si>
+    <t>17+</t>
+  </si>
+  <si>
+    <t>14-</t>
+  </si>
+  <si>
+    <t>11-</t>
+  </si>
+  <si>
+    <t>Kachanovskyj Artem</t>
+  </si>
+  <si>
+    <t>5-</t>
+  </si>
+  <si>
+    <t>1-</t>
+  </si>
+  <si>
+    <t>Silt Ondrej</t>
+  </si>
+  <si>
+    <t>9-</t>
+  </si>
+  <si>
+    <t>Bogatskyy Dmytro</t>
+  </si>
+  <si>
+    <t>10-</t>
+  </si>
+  <si>
+    <t>15+</t>
+  </si>
+  <si>
+    <t>18+</t>
+  </si>
+  <si>
+    <t>Hora Jan</t>
+  </si>
+  <si>
+    <t>2-</t>
+  </si>
+  <si>
+    <t>Balogh Pal</t>
+  </si>
+  <si>
+    <t>7-</t>
+  </si>
+  <si>
+    <t>12-</t>
+  </si>
+  <si>
+    <t>Mero Csaba</t>
+  </si>
+  <si>
+    <t>4-</t>
+  </si>
+  <si>
+    <t>Prokop Jan</t>
+  </si>
+  <si>
     <t>6+</t>
   </si>
   <si>
-    <t>5+</t>
-[...23 lines deleted...]
-    <t>18+</t>
+    <t/>
+  </si>
+  <si>
+    <t>16+</t>
+  </si>
+  <si>
+    <t>Podpera Lukas</t>
+  </si>
+  <si>
+    <t>3+</t>
+  </si>
+  <si>
+    <t>Zhurakovskyj Bohdan</t>
+  </si>
+  <si>
+    <t>Danek Vladimir</t>
+  </si>
+  <si>
+    <t>Kravec Andrij</t>
+  </si>
+  <si>
+    <t>11+</t>
+  </si>
+  <si>
+    <t>Вашуров Александр</t>
+  </si>
+  <si>
+    <t>6-</t>
+  </si>
+  <si>
+    <t>Лазарев Алексей</t>
+  </si>
+  <si>
+    <t>Marko Peter</t>
+  </si>
+  <si>
+    <t>3-</t>
+  </si>
+  <si>
+    <t>Csizmadia Gyorgy</t>
+  </si>
+  <si>
+    <t>16-</t>
   </si>
   <si>
     <t>13-</t>
-  </si>
-[...103 lines deleted...]
-    <t>3-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
       <color theme="1"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -757,631 +757,631 @@
       </c>
       <c r="M4">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>24</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5">
         <v>2700</v>
       </c>
       <c r="E5">
         <v>0</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
       <c r="G5" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="H5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I5" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="J5" t="s">
         <v>15</v>
       </c>
       <c r="K5" t="s">
         <v>15</v>
       </c>
       <c r="L5" t="s">
         <v>15</v>
       </c>
       <c r="M5">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>27</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6">
         <v>2700</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
       <c r="G6" t="s">
+        <v>13</v>
+      </c>
+      <c r="H6" t="s">
         <v>28</v>
       </c>
-      <c r="H6" t="s">
+      <c r="I6" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="J6" t="s">
         <v>15</v>
       </c>
       <c r="K6" t="s">
         <v>15</v>
       </c>
       <c r="L6" t="s">
         <v>15</v>
       </c>
       <c r="M6">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>29</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7">
         <v>2650</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="H7" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="I7" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="J7" t="s">
         <v>15</v>
       </c>
       <c r="K7" t="s">
         <v>15</v>
       </c>
       <c r="L7" t="s">
         <v>15</v>
       </c>
       <c r="M7">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8">
         <v>2650</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="H8" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="I8" t="s">
         <v>34</v>
       </c>
       <c r="J8" t="s">
         <v>15</v>
       </c>
       <c r="K8" t="s">
         <v>15</v>
       </c>
       <c r="L8" t="s">
         <v>15</v>
       </c>
       <c r="M8">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>35</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9">
         <v>2650</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="H9" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="I9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J9" t="s">
         <v>15</v>
       </c>
       <c r="K9" t="s">
         <v>15</v>
       </c>
       <c r="L9" t="s">
         <v>15</v>
       </c>
       <c r="M9">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10">
         <v>2650</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="H10" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="I10" t="s">
         <v>39</v>
       </c>
       <c r="J10" t="s">
         <v>15</v>
       </c>
       <c r="K10" t="s">
         <v>15</v>
       </c>
       <c r="L10" t="s">
         <v>15</v>
       </c>
       <c r="M10">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>40</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11">
         <v>2600</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
       <c r="G11" t="s">
         <v>41</v>
       </c>
       <c r="H11" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="I11" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="J11" t="s">
         <v>15</v>
       </c>
       <c r="K11" t="s">
         <v>15</v>
       </c>
       <c r="L11" t="s">
         <v>15</v>
       </c>
       <c r="M11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12">
         <v>2600</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="J12" t="s">
         <v>15</v>
       </c>
       <c r="K12" t="s">
         <v>15</v>
       </c>
       <c r="L12" t="s">
         <v>15</v>
       </c>
       <c r="M12">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13">
         <v>2600</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
         <v>0</v>
       </c>
       <c r="G13" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="H13" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="I13" t="s">
         <v>17</v>
       </c>
       <c r="J13" t="s">
         <v>15</v>
       </c>
       <c r="K13" t="s">
         <v>15</v>
       </c>
       <c r="L13" t="s">
         <v>15</v>
       </c>
       <c r="M13">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14">
         <v>2600</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
         <v>0</v>
       </c>
       <c r="G14" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H14" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="I14" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="J14" t="s">
         <v>15</v>
       </c>
       <c r="K14" t="s">
         <v>15</v>
       </c>
       <c r="L14" t="s">
         <v>15</v>
       </c>
       <c r="M14">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15">
         <v>2600</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
       <c r="G15" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H15" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="I15" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="J15" t="s">
         <v>15</v>
       </c>
       <c r="K15" t="s">
         <v>15</v>
       </c>
       <c r="L15" t="s">
         <v>15</v>
       </c>
       <c r="M15">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>50</v>
       </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16">
         <v>2597</v>
       </c>
       <c r="E16">
         <v>2591</v>
       </c>
       <c r="F16">
         <v>0</v>
       </c>
       <c r="G16" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H16" t="s">
         <v>51</v>
       </c>
       <c r="I16" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="J16" t="s">
         <v>15</v>
       </c>
       <c r="K16" t="s">
         <v>15</v>
       </c>
       <c r="L16" t="s">
         <v>15</v>
       </c>
       <c r="M16">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>52</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17">
         <v>2592</v>
       </c>
       <c r="E17">
         <v>2591</v>
       </c>
       <c r="F17">
         <v>0</v>
       </c>
       <c r="G17" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="H17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I17" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="J17" t="s">
         <v>15</v>
       </c>
       <c r="K17" t="s">
         <v>15</v>
       </c>
       <c r="L17" t="s">
         <v>15</v>
       </c>
       <c r="M17">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>53</v>
       </c>
       <c r="C18" t="s">
         <v>11</v>
       </c>
       <c r="D18">
         <v>2500</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
         <v>0</v>
       </c>
       <c r="G18" t="s">
         <v>54</v>
       </c>
       <c r="H18" t="s">
-        <v>55</v>
+        <v>23</v>
       </c>
       <c r="I18" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="J18" t="s">
         <v>15</v>
       </c>
       <c r="K18" t="s">
         <v>15</v>
       </c>
       <c r="L18" t="s">
         <v>15</v>
       </c>
       <c r="M18">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19">
         <v>2500</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19" t="s">
+        <v>56</v>
+      </c>
+      <c r="H19" t="s">
         <v>57</v>
       </c>
-      <c r="H19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I19" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="J19" t="s">
         <v>15</v>
       </c>
       <c r="K19" t="s">
         <v>15</v>
       </c>
       <c r="L19" t="s">
         <v>15</v>
       </c>
       <c r="M19">
         <v>0</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go XLSX</Application>
 </Properties>
 </file>
 