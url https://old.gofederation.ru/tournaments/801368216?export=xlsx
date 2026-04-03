--- v0 (2025-12-08)
+++ v1 (2026-04-03)
@@ -65,150 +65,150 @@
   <si>
     <t>Бухг</t>
   </si>
   <si>
     <t>Берг</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>Кажанов Тимофей</t>
   </si>
   <si>
     <t>Санкт-Петербург</t>
   </si>
   <si>
     <t>8+/b1</t>
   </si>
   <si>
     <t>2+/b5</t>
   </si>
   <si>
     <t>6+/b1</t>
   </si>
   <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Матвеев Евгений</t>
+  </si>
+  <si>
+    <t>7+</t>
+  </si>
+  <si>
+    <t>1-/w5</t>
+  </si>
+  <si>
+    <t>5+/w3</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Иванов Николай_Ю</t>
+  </si>
+  <si>
+    <t>6+/w3</t>
+  </si>
+  <si>
+    <t>4+</t>
+  </si>
+  <si>
+    <t>-!</t>
+  </si>
+  <si>
+    <t>Тулин Иван</t>
+  </si>
+  <si>
+    <t>5+/w2</t>
+  </si>
+  <si>
+    <t>3-</t>
+  </si>
+  <si>
+    <t>8+/w3</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>Смирнова Алиса</t>
+  </si>
+  <si>
+    <t>4-/b2</t>
+  </si>
+  <si>
+    <t>7+/w4</t>
+  </si>
+  <si>
+    <t>2-/b3</t>
+  </si>
+  <si>
+    <t>Орлова Александра_Е</t>
+  </si>
+  <si>
+    <t>3-/b3</t>
+  </si>
+  <si>
+    <t>1-/w1</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>Павлушин Мефодий</t>
+  </si>
+  <si>
+    <t>2-</t>
+  </si>
+  <si>
+    <t>5-/b4</t>
+  </si>
+  <si>
+    <t>9+/w7</t>
+  </si>
+  <si>
+    <t>Затицкий Михаил</t>
+  </si>
+  <si>
+    <t>6-/w1</t>
+  </si>
+  <si>
+    <t>4-/b3</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Кажанов Николай</t>
+  </si>
+  <si>
     <t/>
-  </si>
-[...97 lines deleted...]
-    <t>Кажанов Николай</t>
   </si>
   <si>
     <t>7-/b7</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
       <color theme="1"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -541,517 +541,457 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:O10"/>
+  <dimension ref="A1:M10"/>
   <sheetViews>
     <sheetView windowProtection="false" showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" activeCellId="0" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.85"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1">
         <v>1</v>
       </c>
       <c r="H1">
         <v>2</v>
       </c>
       <c r="I1">
         <v>3</v>
       </c>
-      <c r="J1">
-[...3 lines deleted...]
-        <v>5</v>
+      <c r="J1" t="s">
+        <v>6</v>
+      </c>
+      <c r="K1" t="s">
+        <v>7</v>
       </c>
       <c r="L1" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="M1" t="s">
-        <v>7</v>
-[...4 lines deleted...]
-      <c r="O1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
         <v>1465</v>
       </c>
       <c r="E2">
         <v>1465</v>
       </c>
       <c r="F2">
         <v>0</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
       <c r="I2" t="s">
         <v>14</v>
       </c>
       <c r="J2" t="s">
         <v>15</v>
       </c>
       <c r="K2" t="s">
         <v>15</v>
       </c>
       <c r="L2" t="s">
-        <v>16</v>
-[...7 lines deleted...]
-      <c r="O2">
+        <v>15</v>
+      </c>
+      <c r="M2">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3">
         <v>2378</v>
       </c>
       <c r="E3">
         <v>2378</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H3" t="s">
         <v>18</v>
       </c>
-      <c r="H3" t="s">
+      <c r="I3" t="s">
         <v>19</v>
       </c>
-      <c r="I3" t="s">
+      <c r="J3" t="s">
         <v>20</v>
       </c>
-      <c r="J3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K3" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="L3" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="O3">
+        <v>20</v>
+      </c>
+      <c r="M3">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>2146</v>
       </c>
       <c r="E4">
         <v>2146</v>
       </c>
       <c r="F4">
         <v>0</v>
       </c>
       <c r="G4" t="s">
+        <v>23</v>
+      </c>
+      <c r="H4" t="s">
         <v>24</v>
       </c>
-      <c r="H4" t="s">
+      <c r="I4" t="s">
         <v>25</v>
       </c>
-      <c r="I4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K4" t="s">
         <v>15</v>
       </c>
       <c r="L4" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="O4">
+        <v>15</v>
+      </c>
+      <c r="M4">
         <v>3</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5">
         <v>2172</v>
       </c>
       <c r="E5">
         <v>2172</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
       <c r="G5" t="s">
+        <v>27</v>
+      </c>
+      <c r="H5" t="s">
         <v>28</v>
       </c>
-      <c r="H5" t="s">
+      <c r="I5" t="s">
         <v>29</v>
       </c>
-      <c r="I5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K5" t="s">
         <v>15</v>
       </c>
       <c r="L5" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="O5">
+        <v>30</v>
+      </c>
+      <c r="M5">
         <v>4</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6">
         <v>1843</v>
       </c>
       <c r="E6">
         <v>1843</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
       <c r="G6" t="s">
+        <v>32</v>
+      </c>
+      <c r="H6" t="s">
         <v>33</v>
       </c>
-      <c r="H6" t="s">
+      <c r="I6" t="s">
         <v>34</v>
       </c>
-      <c r="I6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J6" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="K6" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="L6" t="s">
-        <v>31</v>
-[...7 lines deleted...]
-      <c r="O6">
+        <v>30</v>
+      </c>
+      <c r="M6">
         <v>5</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7">
         <v>1638</v>
       </c>
       <c r="E7">
         <v>1638</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="H7" t="s">
         <v>12</v>
       </c>
       <c r="I7" t="s">
+        <v>37</v>
+      </c>
+      <c r="J7" t="s">
+        <v>30</v>
+      </c>
+      <c r="K7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L7" t="s">
         <v>38</v>
       </c>
-      <c r="J7" t="s">
-[...14 lines deleted...]
-      <c r="O7">
+      <c r="M7">
         <v>6</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8">
         <v>1270</v>
       </c>
       <c r="E8">
         <v>1270</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8" t="s">
+        <v>40</v>
+      </c>
+      <c r="H8" t="s">
         <v>41</v>
       </c>
-      <c r="H8" t="s">
+      <c r="I8" t="s">
         <v>42</v>
       </c>
-      <c r="I8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J8" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="K8" t="s">
         <v>15</v>
       </c>
       <c r="L8" t="s">
-        <v>31</v>
-[...7 lines deleted...]
-      <c r="O8">
+        <v>38</v>
+      </c>
+      <c r="M8">
         <v>7</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9">
         <v>1738</v>
       </c>
       <c r="E9">
         <v>1738</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9" t="s">
+        <v>37</v>
+      </c>
+      <c r="H9" t="s">
+        <v>44</v>
+      </c>
+      <c r="I9" t="s">
+        <v>45</v>
+      </c>
+      <c r="J9" t="s">
         <v>38</v>
       </c>
-      <c r="H9" t="s">
-[...2 lines deleted...]
-      <c r="I9" t="s">
+      <c r="K9" t="s">
         <v>46</v>
       </c>
-      <c r="J9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L9" t="s">
-        <v>39</v>
-[...7 lines deleted...]
-      <c r="O9">
+        <v>38</v>
+      </c>
+      <c r="M9">
         <v>8</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10">
         <v>714</v>
       </c>
       <c r="E10">
         <v>714</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="H10" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="I10" t="s">
         <v>49</v>
       </c>
       <c r="J10" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="K10" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="L10" t="s">
-        <v>39</v>
-[...7 lines deleted...]
-      <c r="O10">
+        <v>38</v>
+      </c>
+      <c r="M10">
         <v>9</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go XLSX</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>