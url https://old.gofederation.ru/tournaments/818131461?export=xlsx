--- v0 (2025-11-23)
+++ v1 (2026-04-03)
@@ -944,51 +944,51 @@
       </c>
       <c r="N6" t="s">
         <v>36</v>
       </c>
       <c r="O6" t="s">
         <v>42</v>
       </c>
       <c r="P6" t="s">
         <v>31</v>
       </c>
       <c r="Q6">
         <v>5</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7">
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="E7">
         <v>51</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7" t="s">
         <v>29</v>
       </c>
       <c r="H7" t="s">
         <v>44</v>
       </c>
       <c r="I7" t="s">
         <v>34</v>
       </c>
       <c r="J7" t="s">
         <v>45</v>
       </c>
       <c r="K7" t="s">
         <v>41</v>
       </c>
       <c r="L7" t="s">
         <v>41</v>
       </c>