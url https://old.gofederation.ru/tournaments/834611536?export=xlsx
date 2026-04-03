--- v0 (2025-11-23)
+++ v1 (2026-04-03)
@@ -18,51 +18,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Go XLSX"/>
   <workbookPr showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" tabRatio="204" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1" state="visible"/>
   </sheets>
   <definedNames/>
   <calcPr iterateCount="100" refMode="A1" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="212" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="211" uniqueCount="211">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Участник</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Р-г до</t>
   </si>
   <si>
     <t>Р-г после</t>
   </si>
   <si>
     <t>MM0</t>
   </si>
   <si>
     <t>Очки</t>
   </si>
   <si>
     <t>Бухг</t>
   </si>
   <si>
@@ -450,53 +450,50 @@
     <t>27-</t>
   </si>
   <si>
     <t>Пятаков Роман</t>
   </si>
   <si>
     <t>8-</t>
   </si>
   <si>
     <t>40+</t>
   </si>
   <si>
     <t>28-</t>
   </si>
   <si>
     <t>Девчата Девчата</t>
   </si>
   <si>
     <t>21-</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Самойлова Алена</t>
-  </si>
-[...1 lines deleted...]
-    <t>Магадан</t>
   </si>
   <si>
     <t>38+</t>
   </si>
   <si>
     <t>Раменская Зоя</t>
   </si>
   <si>
     <t>23-</t>
   </si>
   <si>
     <t>Раменская Евгения</t>
   </si>
   <si>
     <t>24-</t>
   </si>
   <si>
     <t>Путь камня Путь камня</t>
   </si>
   <si>
     <t>33-</t>
   </si>
   <si>
     <t>53+</t>
   </si>
@@ -1137,139 +1134,139 @@
       </c>
       <c r="L2" t="s">
         <v>17</v>
       </c>
       <c r="M2" t="s">
         <v>17</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>18</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3">
         <v>2012</v>
       </c>
       <c r="E3">
-        <v>0</v>
+        <v>2012</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
       <c r="I3" t="s">
         <v>21</v>
       </c>
       <c r="J3" t="s">
         <v>22</v>
       </c>
       <c r="K3" t="s">
         <v>23</v>
       </c>
       <c r="L3" t="s">
         <v>24</v>
       </c>
       <c r="M3" t="s">
         <v>24</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>25</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>1702</v>
       </c>
       <c r="E4">
-        <v>0</v>
+        <v>1703</v>
       </c>
       <c r="F4">
         <v>0</v>
       </c>
       <c r="G4" t="s">
         <v>26</v>
       </c>
       <c r="H4" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" t="s">
         <v>23</v>
       </c>
       <c r="L4" t="s">
         <v>30</v>
       </c>
       <c r="M4" t="s">
         <v>30</v>
       </c>
       <c r="N4">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5">
         <v>1122</v>
       </c>
       <c r="E5">
-        <v>0</v>
+        <v>1131</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
       <c r="G5" t="s">
         <v>32</v>
       </c>
       <c r="H5" t="s">
         <v>33</v>
       </c>
       <c r="I5" t="s">
         <v>34</v>
       </c>
       <c r="J5" t="s">
         <v>35</v>
       </c>
       <c r="K5" t="s">
         <v>36</v>
       </c>
       <c r="L5" t="s">
         <v>30</v>
       </c>
       <c r="M5" t="s">
         <v>37</v>
       </c>
@@ -1313,139 +1310,139 @@
       </c>
       <c r="L6" t="s">
         <v>17</v>
       </c>
       <c r="M6" t="s">
         <v>42</v>
       </c>
       <c r="N6">
         <v>2</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7">
         <v>1309</v>
       </c>
       <c r="E7">
-        <v>0</v>
+        <v>1331</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7" t="s">
         <v>44</v>
       </c>
       <c r="H7" t="s">
         <v>45</v>
       </c>
       <c r="I7" t="s">
         <v>46</v>
       </c>
       <c r="J7" t="s">
         <v>20</v>
       </c>
       <c r="K7" t="s">
         <v>36</v>
       </c>
       <c r="L7" t="s">
         <v>47</v>
       </c>
       <c r="M7" t="s">
         <v>16</v>
       </c>
       <c r="N7">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8">
         <v>1123</v>
       </c>
       <c r="E8">
-        <v>0</v>
+        <v>1175</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8" t="s">
         <v>49</v>
       </c>
       <c r="H8" t="s">
         <v>50</v>
       </c>
       <c r="I8" t="s">
         <v>51</v>
       </c>
       <c r="J8" t="s">
         <v>27</v>
       </c>
       <c r="K8" t="s">
         <v>36</v>
       </c>
       <c r="L8" t="s">
         <v>24</v>
       </c>
       <c r="M8" t="s">
         <v>36</v>
       </c>
       <c r="N8">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>52</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9">
         <v>1036</v>
       </c>
       <c r="E9">
-        <v>0</v>
+        <v>936</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9" t="s">
         <v>53</v>
       </c>
       <c r="H9" t="s">
         <v>54</v>
       </c>
       <c r="I9" t="s">
         <v>55</v>
       </c>
       <c r="J9" t="s">
         <v>33</v>
       </c>
       <c r="K9" t="s">
         <v>56</v>
       </c>
       <c r="L9" t="s">
         <v>57</v>
       </c>
       <c r="M9" t="s">
         <v>58</v>
       </c>
@@ -1489,139 +1486,139 @@
       </c>
       <c r="L10" t="s">
         <v>61</v>
       </c>
       <c r="M10" t="s">
         <v>62</v>
       </c>
       <c r="N10">
         <v>3</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>63</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11">
         <v>1188</v>
       </c>
       <c r="E11">
-        <v>0</v>
+        <v>1124</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
       <c r="G11" t="s">
         <v>22</v>
       </c>
       <c r="H11" t="s">
         <v>46</v>
       </c>
       <c r="I11" t="s">
         <v>64</v>
       </c>
       <c r="J11" t="s">
         <v>65</v>
       </c>
       <c r="K11" t="s">
         <v>56</v>
       </c>
       <c r="L11" t="s">
         <v>57</v>
       </c>
       <c r="M11" t="s">
         <v>58</v>
       </c>
       <c r="N11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>66</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12">
         <v>1184</v>
       </c>
       <c r="E12">
-        <v>0</v>
+        <v>1084</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
       <c r="G12" t="s">
         <v>67</v>
       </c>
       <c r="H12" t="s">
         <v>51</v>
       </c>
       <c r="I12" t="s">
         <v>49</v>
       </c>
       <c r="J12" t="s">
         <v>68</v>
       </c>
       <c r="K12" t="s">
         <v>56</v>
       </c>
       <c r="L12" t="s">
         <v>42</v>
       </c>
       <c r="M12" t="s">
         <v>56</v>
       </c>
       <c r="N12">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>69</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13">
         <v>1000</v>
       </c>
       <c r="E13">
-        <v>0</v>
+        <v>1094</v>
       </c>
       <c r="F13">
         <v>0</v>
       </c>
       <c r="G13" t="s">
         <v>35</v>
       </c>
       <c r="H13" t="s">
         <v>70</v>
       </c>
       <c r="I13" t="s">
         <v>71</v>
       </c>
       <c r="J13" t="s">
         <v>34</v>
       </c>
       <c r="K13" t="s">
         <v>23</v>
       </c>
       <c r="L13" t="s">
         <v>30</v>
       </c>
       <c r="M13" t="s">
         <v>30</v>
       </c>
@@ -1665,139 +1662,139 @@
       </c>
       <c r="L14" t="s">
         <v>17</v>
       </c>
       <c r="M14" t="s">
         <v>24</v>
       </c>
       <c r="N14">
         <v>4</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>75</v>
       </c>
       <c r="C15" t="s">
         <v>76</v>
       </c>
       <c r="D15">
         <v>952</v>
       </c>
       <c r="E15">
-        <v>0</v>
+        <v>976</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
       <c r="G15" t="s">
         <v>77</v>
       </c>
       <c r="H15" t="s">
         <v>78</v>
       </c>
       <c r="I15" t="s">
         <v>19</v>
       </c>
       <c r="J15" t="s">
         <v>46</v>
       </c>
       <c r="K15" t="s">
         <v>58</v>
       </c>
       <c r="L15" t="s">
         <v>62</v>
       </c>
       <c r="M15" t="s">
         <v>36</v>
       </c>
       <c r="N15">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>79</v>
       </c>
       <c r="C16" t="s">
         <v>80</v>
       </c>
       <c r="D16">
         <v>875</v>
       </c>
       <c r="E16">
-        <v>0</v>
+        <v>960</v>
       </c>
       <c r="F16">
         <v>0</v>
       </c>
       <c r="G16" t="s">
         <v>27</v>
       </c>
       <c r="H16" t="s">
         <v>81</v>
       </c>
       <c r="I16" t="s">
         <v>26</v>
       </c>
       <c r="J16" t="s">
         <v>51</v>
       </c>
       <c r="K16" t="s">
         <v>36</v>
       </c>
       <c r="L16" t="s">
         <v>30</v>
       </c>
       <c r="M16" t="s">
         <v>37</v>
       </c>
       <c r="N16">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>82</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17">
         <v>824</v>
       </c>
       <c r="E17">
-        <v>0</v>
+        <v>835</v>
       </c>
       <c r="F17">
         <v>0</v>
       </c>
       <c r="G17" t="s">
         <v>33</v>
       </c>
       <c r="H17" t="s">
         <v>83</v>
       </c>
       <c r="I17" t="s">
         <v>32</v>
       </c>
       <c r="J17" t="s">
         <v>55</v>
       </c>
       <c r="K17" t="s">
         <v>58</v>
       </c>
       <c r="L17" t="s">
         <v>47</v>
       </c>
       <c r="M17" t="s">
         <v>36</v>
       </c>
@@ -1841,139 +1838,139 @@
       </c>
       <c r="L18" t="s">
         <v>87</v>
       </c>
       <c r="M18" t="s">
         <v>24</v>
       </c>
       <c r="N18">
         <v>5</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>88</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19">
         <v>977</v>
       </c>
       <c r="E19">
-        <v>0</v>
+        <v>1026</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19" t="s">
         <v>65</v>
       </c>
       <c r="H19" t="s">
         <v>89</v>
       </c>
       <c r="I19" t="s">
         <v>20</v>
       </c>
       <c r="J19" t="s">
         <v>90</v>
       </c>
       <c r="K19" t="s">
         <v>36</v>
       </c>
       <c r="L19" t="s">
         <v>24</v>
       </c>
       <c r="M19" t="s">
         <v>23</v>
       </c>
       <c r="N19">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>91</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20">
         <v>895</v>
       </c>
       <c r="E20">
-        <v>0</v>
+        <v>848</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
       <c r="G20" t="s">
         <v>68</v>
       </c>
       <c r="H20" t="s">
         <v>92</v>
       </c>
       <c r="I20" t="s">
         <v>93</v>
       </c>
       <c r="J20" t="s">
         <v>94</v>
       </c>
       <c r="K20" t="s">
         <v>56</v>
       </c>
       <c r="L20" t="s">
         <v>47</v>
       </c>
       <c r="M20" t="s">
         <v>36</v>
       </c>
       <c r="N20">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>95</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21">
         <v>854</v>
       </c>
       <c r="E21">
-        <v>0</v>
+        <v>894</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
       <c r="G21" t="s">
         <v>34</v>
       </c>
       <c r="H21" t="s">
         <v>96</v>
       </c>
       <c r="I21" t="s">
         <v>33</v>
       </c>
       <c r="J21" t="s">
         <v>97</v>
       </c>
       <c r="K21" t="s">
         <v>36</v>
       </c>
       <c r="L21" t="s">
         <v>47</v>
       </c>
       <c r="M21" t="s">
         <v>16</v>
       </c>
@@ -2017,139 +2014,139 @@
       </c>
       <c r="L22" t="s">
         <v>87</v>
       </c>
       <c r="M22" t="s">
         <v>16</v>
       </c>
       <c r="N22">
         <v>6</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>101</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23">
         <v>1027</v>
       </c>
       <c r="E23">
-        <v>0</v>
+        <v>963</v>
       </c>
       <c r="F23">
         <v>0</v>
       </c>
       <c r="G23" t="s">
         <v>46</v>
       </c>
       <c r="H23" t="s">
         <v>102</v>
       </c>
       <c r="I23" t="s">
         <v>103</v>
       </c>
       <c r="J23" t="s">
         <v>104</v>
       </c>
       <c r="K23" t="s">
         <v>56</v>
       </c>
       <c r="L23" t="s">
         <v>57</v>
       </c>
       <c r="M23" t="s">
         <v>36</v>
       </c>
       <c r="N23">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>105</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24">
         <v>993</v>
       </c>
       <c r="E24">
-        <v>0</v>
+        <v>972</v>
       </c>
       <c r="F24">
         <v>0</v>
       </c>
       <c r="G24" t="s">
         <v>51</v>
       </c>
       <c r="H24" t="s">
         <v>106</v>
       </c>
       <c r="I24" t="s">
         <v>67</v>
       </c>
       <c r="J24" t="s">
         <v>107</v>
       </c>
       <c r="K24" t="s">
         <v>58</v>
       </c>
       <c r="L24" t="s">
         <v>57</v>
       </c>
       <c r="M24" t="s">
         <v>37</v>
       </c>
       <c r="N24">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>108</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25">
         <v>788</v>
       </c>
       <c r="E25">
-        <v>0</v>
+        <v>781</v>
       </c>
       <c r="F25">
         <v>0</v>
       </c>
       <c r="G25" t="s">
         <v>55</v>
       </c>
       <c r="H25" t="s">
         <v>97</v>
       </c>
       <c r="I25" t="s">
         <v>109</v>
       </c>
       <c r="J25" t="s">
         <v>110</v>
       </c>
       <c r="K25" t="s">
         <v>58</v>
       </c>
       <c r="L25" t="s">
         <v>30</v>
       </c>
       <c r="M25" t="s">
         <v>23</v>
       </c>
@@ -2193,139 +2190,139 @@
       </c>
       <c r="L26" t="s">
         <v>114</v>
       </c>
       <c r="M26" t="s">
         <v>30</v>
       </c>
       <c r="N26">
         <v>7</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>115</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
       <c r="D27">
         <v>672</v>
       </c>
       <c r="E27">
-        <v>0</v>
+        <v>608</v>
       </c>
       <c r="F27">
         <v>0</v>
       </c>
       <c r="G27" t="s">
         <v>116</v>
       </c>
       <c r="H27" t="s">
         <v>64</v>
       </c>
       <c r="I27" t="s">
         <v>117</v>
       </c>
       <c r="J27" t="s">
         <v>118</v>
       </c>
       <c r="K27" t="s">
         <v>119</v>
       </c>
       <c r="L27" t="s">
         <v>42</v>
       </c>
       <c r="M27" t="s">
         <v>119</v>
       </c>
       <c r="N27">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>120</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28">
         <v>530</v>
       </c>
       <c r="E28">
-        <v>0</v>
+        <v>655</v>
       </c>
       <c r="F28">
         <v>0</v>
       </c>
       <c r="G28" t="s">
         <v>107</v>
       </c>
       <c r="H28" t="s">
         <v>121</v>
       </c>
       <c r="I28" t="s">
         <v>122</v>
       </c>
       <c r="J28" t="s">
         <v>50</v>
       </c>
       <c r="K28" t="s">
         <v>36</v>
       </c>
       <c r="L28" t="s">
         <v>16</v>
       </c>
       <c r="M28" t="s">
         <v>37</v>
       </c>
       <c r="N28">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>123</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29">
         <v>498</v>
       </c>
       <c r="E29">
-        <v>0</v>
+        <v>601</v>
       </c>
       <c r="F29">
         <v>0</v>
       </c>
       <c r="G29" t="s">
         <v>110</v>
       </c>
       <c r="H29" t="s">
         <v>53</v>
       </c>
       <c r="I29" t="s">
         <v>124</v>
       </c>
       <c r="J29" t="s">
         <v>54</v>
       </c>
       <c r="K29" t="s">
         <v>36</v>
       </c>
       <c r="L29" t="s">
         <v>62</v>
       </c>
       <c r="M29" t="s">
         <v>37</v>
       </c>
@@ -2369,139 +2366,139 @@
       </c>
       <c r="L30" t="s">
         <v>128</v>
       </c>
       <c r="M30" t="s">
         <v>16</v>
       </c>
       <c r="N30">
         <v>8</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>129</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31">
         <v>790</v>
       </c>
       <c r="E31">
-        <v>0</v>
+        <v>814</v>
       </c>
       <c r="F31">
         <v>0</v>
       </c>
       <c r="G31" t="s">
         <v>130</v>
       </c>
       <c r="H31" t="s">
         <v>65</v>
       </c>
       <c r="I31" t="s">
         <v>131</v>
       </c>
       <c r="J31" t="s">
         <v>89</v>
       </c>
       <c r="K31" t="s">
         <v>58</v>
       </c>
       <c r="L31" t="s">
         <v>30</v>
       </c>
       <c r="M31" t="s">
         <v>36</v>
       </c>
       <c r="N31">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>132</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
       <c r="D32">
         <v>638</v>
       </c>
       <c r="E32">
-        <v>0</v>
+        <v>624</v>
       </c>
       <c r="F32">
         <v>0</v>
       </c>
       <c r="G32" t="s">
         <v>133</v>
       </c>
       <c r="H32" t="s">
         <v>68</v>
       </c>
       <c r="I32" t="s">
         <v>134</v>
       </c>
       <c r="J32" t="s">
         <v>135</v>
       </c>
       <c r="K32" t="s">
         <v>56</v>
       </c>
       <c r="L32" t="s">
         <v>47</v>
       </c>
       <c r="M32" t="s">
         <v>58</v>
       </c>
       <c r="N32">
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>136</v>
       </c>
       <c r="C33" t="s">
         <v>11</v>
       </c>
       <c r="D33">
         <v>460</v>
       </c>
       <c r="E33">
-        <v>0</v>
+        <v>522</v>
       </c>
       <c r="F33">
         <v>0</v>
       </c>
       <c r="G33" t="s">
         <v>124</v>
       </c>
       <c r="H33" t="s">
         <v>137</v>
       </c>
       <c r="I33" t="s">
         <v>138</v>
       </c>
       <c r="J33" t="s">
         <v>139</v>
       </c>
       <c r="K33" t="s">
         <v>58</v>
       </c>
       <c r="L33" t="s">
         <v>24</v>
       </c>
       <c r="M33" t="s">
         <v>36</v>
       </c>
@@ -2539,1175 +2536,1175 @@
       </c>
       <c r="J34" t="s">
         <v>112</v>
       </c>
       <c r="K34" t="s">
         <v>36</v>
       </c>
       <c r="L34" t="s">
         <v>142</v>
       </c>
       <c r="M34" t="s">
         <v>16</v>
       </c>
       <c r="N34">
         <v>9</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>143</v>
       </c>
       <c r="C35" t="s">
-        <v>144</v>
+        <v>11</v>
       </c>
       <c r="D35">
         <v>711</v>
       </c>
       <c r="E35">
-        <v>0</v>
+        <v>810</v>
       </c>
       <c r="F35">
         <v>0</v>
       </c>
       <c r="G35" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="H35" t="s">
         <v>19</v>
       </c>
       <c r="I35" t="s">
         <v>78</v>
       </c>
       <c r="J35" t="s">
         <v>64</v>
       </c>
       <c r="K35" t="s">
         <v>36</v>
       </c>
       <c r="L35" t="s">
         <v>30</v>
       </c>
       <c r="M35" t="s">
         <v>16</v>
       </c>
       <c r="N35">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36">
         <v>696</v>
       </c>
       <c r="E36">
-        <v>0</v>
+        <v>772</v>
       </c>
       <c r="F36">
         <v>0</v>
       </c>
       <c r="G36" t="s">
         <v>134</v>
       </c>
       <c r="H36" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="I36" t="s">
         <v>81</v>
       </c>
       <c r="J36" t="s">
         <v>49</v>
       </c>
       <c r="K36" t="s">
         <v>36</v>
       </c>
       <c r="L36" t="s">
         <v>24</v>
       </c>
       <c r="M36" t="s">
         <v>37</v>
       </c>
       <c r="N36">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37">
         <v>438</v>
       </c>
       <c r="E37">
-        <v>0</v>
+        <v>511</v>
       </c>
       <c r="F37">
         <v>0</v>
       </c>
       <c r="G37" t="s">
         <v>138</v>
       </c>
       <c r="H37" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="I37" t="s">
         <v>83</v>
       </c>
       <c r="J37" t="s">
         <v>53</v>
       </c>
       <c r="K37" t="s">
         <v>58</v>
       </c>
       <c r="L37" t="s">
         <v>62</v>
       </c>
       <c r="M37" t="s">
         <v>36</v>
       </c>
       <c r="N37">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38">
         <v>0</v>
       </c>
       <c r="E38">
         <v>0</v>
       </c>
       <c r="F38">
         <v>1</v>
       </c>
       <c r="G38" t="s">
+        <v>150</v>
+      </c>
+      <c r="H38" t="s">
         <v>151</v>
       </c>
-      <c r="H38" t="s">
+      <c r="I38" t="s">
         <v>152</v>
       </c>
-      <c r="I38" t="s">
+      <c r="J38" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="K38" t="s">
         <v>36</v>
       </c>
       <c r="L38" t="s">
         <v>47</v>
       </c>
       <c r="M38" t="s">
         <v>23</v>
       </c>
       <c r="N38">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C39" t="s">
         <v>11</v>
       </c>
       <c r="D39">
         <v>629</v>
       </c>
       <c r="E39">
-        <v>0</v>
+        <v>723</v>
       </c>
       <c r="F39">
         <v>0</v>
       </c>
       <c r="G39" t="s">
         <v>102</v>
       </c>
       <c r="H39" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="I39" t="s">
         <v>45</v>
       </c>
       <c r="J39" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="K39" t="s">
         <v>36</v>
       </c>
       <c r="L39" t="s">
         <v>62</v>
       </c>
       <c r="M39" t="s">
         <v>37</v>
       </c>
       <c r="N39">
         <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="C40" t="s">
         <v>11</v>
       </c>
       <c r="D40">
         <v>404</v>
       </c>
       <c r="E40">
-        <v>0</v>
+        <v>463</v>
       </c>
       <c r="F40">
         <v>0</v>
       </c>
       <c r="G40" t="s">
         <v>94</v>
       </c>
       <c r="H40" t="s">
+        <v>158</v>
+      </c>
+      <c r="I40" t="s">
         <v>159</v>
       </c>
-      <c r="I40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J40" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="K40" t="s">
         <v>58</v>
       </c>
       <c r="L40" t="s">
         <v>16</v>
       </c>
       <c r="M40" t="s">
         <v>58</v>
       </c>
       <c r="N40">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C41" t="s">
         <v>11</v>
       </c>
       <c r="D41">
         <v>313</v>
       </c>
       <c r="E41">
-        <v>0</v>
+        <v>365</v>
       </c>
       <c r="F41">
         <v>0</v>
       </c>
       <c r="G41" t="s">
+        <v>161</v>
+      </c>
+      <c r="H41" t="s">
         <v>162</v>
       </c>
-      <c r="H41" t="s">
+      <c r="I41" t="s">
         <v>163</v>
       </c>
-      <c r="I41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J41" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="K41" t="s">
         <v>58</v>
       </c>
       <c r="L41" t="s">
         <v>62</v>
       </c>
       <c r="M41" t="s">
         <v>23</v>
       </c>
       <c r="N41">
         <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="C42" t="s">
         <v>11</v>
       </c>
       <c r="D42">
         <v>0</v>
       </c>
       <c r="E42">
         <v>0</v>
       </c>
       <c r="F42">
         <v>1</v>
       </c>
       <c r="G42" t="s">
         <v>127</v>
       </c>
       <c r="H42" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="I42" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="J42" t="s">
         <v>141</v>
       </c>
       <c r="K42" t="s">
         <v>36</v>
       </c>
       <c r="L42" t="s">
         <v>47</v>
       </c>
       <c r="M42" t="s">
         <v>58</v>
       </c>
       <c r="N42">
         <v>11</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="C43" t="s">
         <v>11</v>
       </c>
       <c r="D43">
         <v>600</v>
       </c>
       <c r="E43">
-        <v>0</v>
+        <v>696</v>
       </c>
       <c r="F43">
         <v>0</v>
       </c>
       <c r="G43" t="s">
         <v>89</v>
       </c>
       <c r="H43" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="I43" t="s">
+        <v>167</v>
+      </c>
+      <c r="J43" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="K43" t="s">
         <v>36</v>
       </c>
       <c r="L43" t="s">
         <v>36</v>
       </c>
       <c r="M43" t="s">
         <v>58</v>
       </c>
       <c r="N43">
         <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="C44" t="s">
         <v>11</v>
       </c>
       <c r="D44">
         <v>479</v>
       </c>
       <c r="E44">
-        <v>0</v>
+        <v>510</v>
       </c>
       <c r="F44">
         <v>0</v>
       </c>
       <c r="G44" t="s">
         <v>135</v>
       </c>
       <c r="H44" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="I44" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="J44" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="K44" t="s">
         <v>58</v>
       </c>
       <c r="L44" t="s">
         <v>24</v>
       </c>
       <c r="M44" t="s">
         <v>58</v>
       </c>
       <c r="N44">
         <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="C45" t="s">
         <v>11</v>
       </c>
       <c r="D45">
         <v>475</v>
       </c>
       <c r="E45">
-        <v>0</v>
+        <v>449</v>
       </c>
       <c r="F45">
         <v>0</v>
       </c>
       <c r="G45" t="s">
         <v>139</v>
       </c>
       <c r="H45" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="I45" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="J45" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="K45" t="s">
         <v>58</v>
       </c>
       <c r="L45" t="s">
+        <v>172</v>
+      </c>
+      <c r="M45" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="N45">
         <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="C46" t="s">
         <v>11</v>
       </c>
       <c r="D46">
         <v>0</v>
       </c>
       <c r="E46">
         <v>0</v>
       </c>
       <c r="F46">
         <v>1</v>
       </c>
       <c r="G46" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="H46" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="I46" t="s">
         <v>127</v>
       </c>
       <c r="J46" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="K46" t="s">
         <v>36</v>
       </c>
       <c r="L46" t="s">
         <v>30</v>
       </c>
       <c r="M46" t="s">
         <v>58</v>
       </c>
       <c r="N46">
         <v>12</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C47" t="s">
         <v>11</v>
       </c>
       <c r="D47">
         <v>645</v>
       </c>
       <c r="E47">
-        <v>0</v>
+        <v>749</v>
       </c>
       <c r="F47">
         <v>0</v>
       </c>
       <c r="G47" t="s">
         <v>118</v>
       </c>
       <c r="H47" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="I47" t="s">
         <v>89</v>
       </c>
       <c r="J47" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="K47" t="s">
         <v>36</v>
       </c>
       <c r="L47" t="s">
         <v>36</v>
       </c>
       <c r="M47" t="s">
         <v>56</v>
       </c>
       <c r="N47">
         <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C48" t="s">
         <v>11</v>
       </c>
       <c r="D48">
         <v>580</v>
       </c>
       <c r="E48">
-        <v>0</v>
+        <v>624</v>
       </c>
       <c r="F48">
         <v>0</v>
       </c>
       <c r="G48" t="s">
         <v>50</v>
       </c>
       <c r="H48" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="I48" t="s">
         <v>135</v>
       </c>
       <c r="J48" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="K48" t="s">
         <v>58</v>
       </c>
       <c r="L48" t="s">
         <v>16</v>
       </c>
       <c r="M48" t="s">
         <v>58</v>
       </c>
       <c r="N48">
         <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="C49" t="s">
         <v>11</v>
       </c>
       <c r="D49">
         <v>432</v>
       </c>
       <c r="E49">
-        <v>0</v>
+        <v>391</v>
       </c>
       <c r="F49">
         <v>0</v>
       </c>
       <c r="G49" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="H49" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="I49" t="s">
         <v>139</v>
       </c>
       <c r="J49" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="K49" t="s">
         <v>56</v>
       </c>
       <c r="L49" t="s">
         <v>30</v>
       </c>
       <c r="M49" t="s">
         <v>56</v>
       </c>
       <c r="N49">
         <v>0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C50" t="s">
         <v>11</v>
       </c>
       <c r="D50">
         <v>0</v>
       </c>
       <c r="E50">
         <v>0</v>
       </c>
       <c r="F50">
         <v>1</v>
       </c>
       <c r="G50" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="H50" t="s">
         <v>99</v>
       </c>
       <c r="I50" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="J50" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="K50" t="s">
         <v>36</v>
       </c>
       <c r="L50" t="s">
         <v>30</v>
       </c>
       <c r="M50" t="s">
         <v>58</v>
       </c>
       <c r="N50">
         <v>13</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C51" t="s">
         <v>11</v>
       </c>
       <c r="D51">
         <v>574</v>
       </c>
       <c r="E51">
-        <v>0</v>
+        <v>635</v>
       </c>
       <c r="F51">
         <v>0</v>
       </c>
       <c r="G51" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="H51" t="s">
         <v>103</v>
       </c>
       <c r="I51" t="s">
         <v>102</v>
       </c>
       <c r="J51" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="K51" t="s">
         <v>58</v>
       </c>
       <c r="L51" t="s">
         <v>16</v>
       </c>
       <c r="M51" t="s">
         <v>56</v>
       </c>
       <c r="N51">
         <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C52" t="s">
         <v>11</v>
       </c>
       <c r="D52">
         <v>530</v>
       </c>
       <c r="E52">
-        <v>0</v>
+        <v>589</v>
       </c>
       <c r="F52">
         <v>0</v>
       </c>
       <c r="G52" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="H52" t="s">
         <v>67</v>
       </c>
       <c r="I52" t="s">
         <v>94</v>
       </c>
       <c r="J52" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="K52" t="s">
         <v>58</v>
       </c>
       <c r="L52" t="s">
         <v>62</v>
       </c>
       <c r="M52" t="s">
         <v>58</v>
       </c>
       <c r="N52">
         <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="C53" t="s">
         <v>11</v>
       </c>
       <c r="D53">
         <v>350</v>
       </c>
       <c r="E53">
-        <v>0</v>
+        <v>351</v>
       </c>
       <c r="F53">
         <v>0</v>
       </c>
       <c r="G53" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="H53" t="s">
         <v>109</v>
       </c>
       <c r="I53" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="J53" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="K53" t="s">
         <v>56</v>
       </c>
       <c r="L53" t="s">
         <v>24</v>
       </c>
       <c r="M53" t="s">
         <v>119</v>
       </c>
       <c r="N53">
         <v>0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C54" t="s">
         <v>11</v>
       </c>
       <c r="D54">
         <v>0</v>
       </c>
       <c r="E54">
         <v>0</v>
       </c>
       <c r="F54">
         <v>1</v>
       </c>
       <c r="G54" t="s">
+        <v>185</v>
+      </c>
+      <c r="H54" t="s">
         <v>186</v>
       </c>
-      <c r="H54" t="s">
+      <c r="I54" t="s">
+        <v>153</v>
+      </c>
+      <c r="J54" t="s">
         <v>187</v>
-      </c>
-[...4 lines deleted...]
-        <v>188</v>
       </c>
       <c r="K54" t="s">
         <v>58</v>
       </c>
       <c r="L54" t="s">
+        <v>188</v>
+      </c>
+      <c r="M54" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="N54">
         <v>14</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="C55" t="s">
         <v>11</v>
       </c>
       <c r="D55">
         <v>592</v>
       </c>
       <c r="E55">
-        <v>0</v>
+        <v>538</v>
       </c>
       <c r="F55">
         <v>0</v>
       </c>
       <c r="G55" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="H55" t="s">
         <v>131</v>
       </c>
       <c r="I55" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="J55" t="s">
         <v>117</v>
       </c>
       <c r="K55" t="s">
         <v>56</v>
       </c>
       <c r="L55" t="s">
+        <v>192</v>
+      </c>
+      <c r="M55" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="N55">
         <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C56" t="s">
         <v>11</v>
       </c>
       <c r="D56">
         <v>551</v>
       </c>
       <c r="E56">
-        <v>0</v>
+        <v>493</v>
       </c>
       <c r="F56">
         <v>0</v>
       </c>
       <c r="G56" t="s">
+        <v>195</v>
+      </c>
+      <c r="H56" t="s">
         <v>196</v>
       </c>
-      <c r="H56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I56" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="J56" t="s">
         <v>133</v>
       </c>
       <c r="K56" t="s">
         <v>56</v>
       </c>
       <c r="L56" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="M56" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="N56">
         <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="C57" t="s">
         <v>11</v>
       </c>
       <c r="D57">
         <v>534</v>
       </c>
       <c r="E57">
-        <v>0</v>
+        <v>572</v>
       </c>
       <c r="F57">
         <v>0</v>
       </c>
       <c r="G57" t="s">
         <v>83</v>
       </c>
       <c r="H57" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="I57" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="J57" t="s">
         <v>124</v>
       </c>
       <c r="K57" t="s">
         <v>36</v>
       </c>
       <c r="L57" t="s">
+        <v>200</v>
+      </c>
+      <c r="M57" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="N57">
         <v>0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
+        <v>202</v>
+      </c>
+      <c r="C58" t="s">
         <v>203</v>
       </c>
-      <c r="C58" t="s">
+      <c r="D58">
+        <v>0</v>
+      </c>
+      <c r="E58">
+        <v>0</v>
+      </c>
+      <c r="F58">
+        <v>0</v>
+      </c>
+      <c r="G58" t="s">
         <v>204</v>
       </c>
-      <c r="D58">
-[...8 lines deleted...]
-      <c r="G58" t="s">
+      <c r="H58" t="s">
+        <v>187</v>
+      </c>
+      <c r="I58" t="s">
         <v>205</v>
       </c>
-      <c r="H58" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J58" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="K58" t="s">
         <v>119</v>
       </c>
       <c r="L58" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="M58" t="s">
         <v>119</v>
       </c>
       <c r="N58">
         <v>15</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="C59" t="s">
         <v>11</v>
       </c>
       <c r="D59">
         <v>468</v>
       </c>
       <c r="E59">
-        <v>0</v>
+        <v>413</v>
       </c>
       <c r="F59">
         <v>0</v>
       </c>
       <c r="G59" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="H59" t="s">
         <v>117</v>
       </c>
       <c r="I59" t="s">
         <v>116</v>
       </c>
       <c r="J59" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="K59" t="s">
         <v>119</v>
       </c>
       <c r="L59" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="M59" t="s">
         <v>119</v>
       </c>
       <c r="N59">
         <v>0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="C60" t="s">
         <v>11</v>
       </c>
       <c r="D60">
         <v>419</v>
       </c>
       <c r="E60">
-        <v>0</v>
+        <v>452</v>
       </c>
       <c r="F60">
         <v>0</v>
       </c>
       <c r="G60" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="H60" t="s">
         <v>122</v>
       </c>
       <c r="I60" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="J60" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="K60" t="s">
         <v>56</v>
       </c>
       <c r="L60" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="M60" t="s">
         <v>58</v>
       </c>
       <c r="N60">
         <v>0</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go XLSX</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>