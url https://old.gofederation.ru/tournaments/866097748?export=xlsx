--- v0 (2025-10-09)
+++ v1 (2026-04-03)
@@ -685,51 +685,51 @@
       </c>
       <c r="M1" t="s">
         <v>6</v>
       </c>
       <c r="N1" t="s">
         <v>7</v>
       </c>
       <c r="O1" t="s">
         <v>8</v>
       </c>
       <c r="P1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="E2">
         <v>1914</v>
       </c>
       <c r="F2">
         <v>0</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
       <c r="I2" t="s">
         <v>14</v>
       </c>
       <c r="J2" t="s">
         <v>15</v>
       </c>
       <c r="K2" t="s">
         <v>16</v>
       </c>
       <c r="L2" t="s">
         <v>17</v>
       </c>
@@ -835,54 +835,54 @@
       </c>
       <c r="M4" t="s">
         <v>33</v>
       </c>
       <c r="N4" t="s">
         <v>34</v>
       </c>
       <c r="O4" t="s">
         <v>35</v>
       </c>
       <c r="P4">
         <v>3</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>36</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5">
-        <v>1237</v>
+        <v>1239</v>
       </c>
       <c r="E5">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
       <c r="G5" t="s">
         <v>37</v>
       </c>
       <c r="H5" t="s">
         <v>38</v>
       </c>
       <c r="I5" t="s">
         <v>39</v>
       </c>
       <c r="J5" t="s">
         <v>32</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5" t="s">
         <v>40</v>
       </c>
       <c r="M5" t="s">
         <v>41</v>
       </c>