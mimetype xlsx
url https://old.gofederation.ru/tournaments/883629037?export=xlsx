--- v0 (2025-11-23)
+++ v1 (2026-04-03)
@@ -74,51 +74,51 @@
   <si>
     <t>Завражнов Роман</t>
   </si>
   <si>
     <t>Владимир</t>
   </si>
   <si>
     <t>8+</t>
   </si>
   <si>
     <t>3+</t>
   </si>
   <si>
     <t>13+</t>
   </si>
   <si>
     <t>14+</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>Ожогова Наталья</t>
+    <t>Ожогова Наталия</t>
   </si>
   <si>
     <t>Ярославль</t>
   </si>
   <si>
     <t>9+</t>
   </si>
   <si>
     <t>17+</t>
   </si>
   <si>
     <t>6+</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Маслов Андрей</t>
   </si>
   <si>
     <t>Москва</t>
   </si>
   <si>
     <t>12+</t>
   </si>