--- v0 (2025-11-23)
+++ v1 (2026-04-03)
@@ -18,641 +18,542 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Go XLSX"/>
   <workbookPr showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" tabRatio="204" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1" state="visible"/>
   </sheets>
   <definedNames/>
   <calcPr iterateCount="100" refMode="A1" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="197" uniqueCount="197">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="164">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Участник</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Р-г до</t>
   </si>
   <si>
     <t>Р-г после</t>
   </si>
   <si>
     <t>MM0</t>
   </si>
   <si>
     <t>Очки</t>
   </si>
   <si>
     <t>Бухг</t>
   </si>
   <si>
     <t>Берг</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
+    <t>Галиев Тимур</t>
+  </si>
+  <si>
+    <t>Невьянск</t>
+  </si>
+  <si>
+    <t>13+</t>
+  </si>
+  <si>
+    <t>10+</t>
+  </si>
+  <si>
+    <t>6+</t>
+  </si>
+  <si>
+    <t>8+</t>
+  </si>
+  <si>
+    <t>14+</t>
+  </si>
+  <si>
+    <t>3+</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
     <t>Пшеничный Алексей</t>
   </si>
   <si>
     <t>Москва</t>
   </si>
   <si>
+    <t>12+</t>
+  </si>
+  <si>
+    <t>19+</t>
+  </si>
+  <si>
+    <t>4+</t>
+  </si>
+  <si>
+    <t>5+</t>
+  </si>
+  <si>
+    <t>3-</t>
+  </si>
+  <si>
+    <t>7+</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Жервэ Николай</t>
+  </si>
+  <si>
+    <t>11+</t>
+  </si>
+  <si>
+    <t>9+</t>
+  </si>
+  <si>
+    <t>20+</t>
+  </si>
+  <si>
+    <t>2+</t>
+  </si>
+  <si>
+    <t>1-</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Матвеева Дарья</t>
+  </si>
+  <si>
+    <t>Санкт-Петербург</t>
+  </si>
+  <si>
+    <t>27+</t>
+  </si>
+  <si>
+    <t>29+</t>
+  </si>
+  <si>
+    <t>2-</t>
+  </si>
+  <si>
+    <t>18+</t>
+  </si>
+  <si>
+    <t>16+</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Бакиров Рафаэль</t>
+  </si>
+  <si>
+    <t>Уфа</t>
+  </si>
+  <si>
+    <t>+!</t>
+  </si>
+  <si>
+    <t>28+</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Чупров Александр</t>
+  </si>
+  <si>
+    <t>21+</t>
+  </si>
+  <si>
+    <t>26+</t>
+  </si>
+  <si>
+    <t>4-</t>
+  </si>
+  <si>
+    <t>17+</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Курганский Артём</t>
+  </si>
+  <si>
+    <t>31+</t>
+  </si>
+  <si>
+    <t>5-</t>
+  </si>
+  <si>
     <t>15+</t>
   </si>
   <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>Исламова Камиля</t>
+  </si>
+  <si>
     <t>24+</t>
   </si>
   <si>
-    <t>6+</t>
-[...11 lines deleted...]
-    <t>4</t>
+    <t>32+</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Королева Таисия</t>
+  </si>
+  <si>
+    <t>7-</t>
+  </si>
+  <si>
+    <t>Бобровник Даниил</t>
+  </si>
+  <si>
+    <t>Темников</t>
+  </si>
+  <si>
+    <t>25+</t>
+  </si>
+  <si>
+    <t>6-</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Диденко Валерия</t>
+  </si>
+  <si>
+    <t>23+</t>
+  </si>
+  <si>
+    <t>13-</t>
+  </si>
+  <si>
+    <t>35+!</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>Галиев Тимур</t>
-[...56 lines deleted...]
-    <t>12?</t>
+    <t>Деревнина Светлана</t>
+  </si>
+  <si>
+    <t>30+</t>
+  </si>
+  <si>
+    <t>34+</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Глущенко Анастасия</t>
+  </si>
+  <si>
+    <t>37+</t>
+  </si>
+  <si>
+    <t>15-</t>
+  </si>
+  <si>
+    <t>9-</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>5</t>
-[...2 lines deleted...]
-    <t>Чупров Александр</t>
+    <t>20½</t>
+  </si>
+  <si>
+    <t>7½</t>
+  </si>
+  <si>
+    <t>Курагина Дарья</t>
+  </si>
+  <si>
+    <t>33+</t>
+  </si>
+  <si>
+    <t>8-</t>
+  </si>
+  <si>
+    <t>Петрунина Полина</t>
+  </si>
+  <si>
+    <t>10-</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Сидорук Егор</t>
+  </si>
+  <si>
+    <t>26-</t>
+  </si>
+  <si>
+    <t>Поляков Антон</t>
+  </si>
+  <si>
+    <t>25-</t>
   </si>
   <si>
     <t>22+</t>
   </si>
   <si>
-    <t>26+</t>
-[...68 lines deleted...]
-    <t>2?</t>
+    <t>Увачан Мария</t>
+  </si>
+  <si>
+    <t>-!</t>
+  </si>
+  <si>
+    <t>36+</t>
+  </si>
+  <si>
+    <t>11-</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Марушевский Максим</t>
+  </si>
+  <si>
+    <t>17-</t>
   </si>
   <si>
     <t>Давыдов Денис</t>
   </si>
   <si>
-    <t>30+</t>
-[...47 lines deleted...]
-    <t>18?</t>
+    <t>12-</t>
+  </si>
+  <si>
+    <t>Назарова Екатерина</t>
+  </si>
+  <si>
+    <t>16-</t>
+  </si>
+  <si>
+    <t>16½</t>
+  </si>
+  <si>
+    <t>5½</t>
+  </si>
+  <si>
+    <t>Даценко Ульяна</t>
+  </si>
+  <si>
+    <t>35-!</t>
+  </si>
+  <si>
+    <t>Буюк Анна</t>
+  </si>
+  <si>
+    <t>36-</t>
+  </si>
+  <si>
+    <t>19-</t>
+  </si>
+  <si>
+    <t>Глаголев Роман</t>
+  </si>
+  <si>
+    <t>34-</t>
+  </si>
+  <si>
+    <t>22-</t>
+  </si>
+  <si>
+    <t>35+</t>
+  </si>
+  <si>
+    <t>Кан Алиса</t>
+  </si>
+  <si>
+    <t>Ростов-на-Дону</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>12</t>
-[...20 lines deleted...]
-    <t>17?</t>
+    <t>Калинина Софья</t>
+  </si>
+  <si>
+    <t>Новиков Андрей</t>
+  </si>
+  <si>
+    <t>16</t>
   </si>
   <si>
     <t>Дацкевич Тимофей</t>
   </si>
   <si>
-    <t>39+!</t>
-[...8 lines deleted...]
-    <t>+!</t>
+    <t>14-</t>
+  </si>
+  <si>
+    <t>21-</t>
+  </si>
+  <si>
+    <t>15½</t>
+  </si>
+  <si>
+    <t>1½</t>
+  </si>
+  <si>
+    <t>Иванов Андрей_В</t>
+  </si>
+  <si>
+    <t>15</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>Кан Алиса</t>
-[...26 lines deleted...]
-    <t>33+</t>
+    <t>Олейников Андрей</t>
   </si>
   <si>
     <t>18-</t>
   </si>
   <si>
-    <t>31+!</t>
-[...35 lines deleted...]
-    <t>19?</t>
+    <t>27-</t>
+  </si>
+  <si>
+    <t>23-</t>
+  </si>
+  <si>
+    <t>14½</t>
+  </si>
+  <si>
+    <t>2½</t>
+  </si>
+  <si>
+    <t>Сакаева Рената</t>
+  </si>
+  <si>
+    <t>Пушкарева Анна</t>
+  </si>
+  <si>
+    <t>37-</t>
+  </si>
+  <si>
+    <t>13½</t>
   </si>
   <si>
     <t>Макарова Ольга</t>
   </si>
   <si>
-    <t>42+!</t>
-[...44 lines deleted...]
-    <t>26?</t>
+    <t>20-</t>
+  </si>
+  <si>
+    <t>24-</t>
+  </si>
+  <si>
+    <t>Литвинов Кирилл</t>
+  </si>
+  <si>
+    <t>32-</t>
+  </si>
+  <si>
+    <t>Лашкина София</t>
+  </si>
+  <si>
+    <t>22+!</t>
+  </si>
+  <si>
+    <t>33-!</t>
+  </si>
+  <si>
+    <t>11-!</t>
   </si>
   <si>
     <t>Якуба Екатерина</t>
   </si>
   <si>
-    <t>20-</t>
-[...74 lines deleted...]
-    <t>Глаголев Роман</t>
+    <t>29-</t>
   </si>
   <si>
     <t>30-</t>
   </si>
   <si>
-    <t>35-</t>
-[...23 lines deleted...]
-    <t>28?</t>
+    <t>31-</t>
   </si>
   <si>
     <t>Батоев Дамдин</t>
   </si>
   <si>
     <t>Магадан</t>
-  </si>
-[...46 lines deleted...]
-    <t>29-!</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
       <color theme="1"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -982,51 +883,51 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:P44"/>
+  <dimension ref="A1:P38"/>
   <sheetViews>
     <sheetView windowProtection="false" showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" activeCellId="0" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.85"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1051,2178 +952,1878 @@
       </c>
       <c r="M1" t="s">
         <v>6</v>
       </c>
       <c r="N1" t="s">
         <v>7</v>
       </c>
       <c r="O1" t="s">
         <v>8</v>
       </c>
       <c r="P1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
-        <v>301</v>
+        <v>200</v>
       </c>
       <c r="E2">
-        <v>0</v>
+        <v>647</v>
       </c>
       <c r="F2">
         <v>0</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
       <c r="I2" t="s">
         <v>14</v>
       </c>
       <c r="J2" t="s">
         <v>15</v>
       </c>
       <c r="K2" t="s">
         <v>16</v>
       </c>
       <c r="L2" t="s">
         <v>17</v>
       </c>
       <c r="M2" t="s">
         <v>18</v>
       </c>
       <c r="N2" t="s">
         <v>19</v>
       </c>
       <c r="O2" t="s">
         <v>19</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>20</v>
       </c>
       <c r="C3" t="s">
         <v>21</v>
       </c>
       <c r="D3">
-        <v>0</v>
+        <v>301</v>
       </c>
       <c r="E3">
-        <v>0</v>
+        <v>379</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3" t="s">
         <v>22</v>
       </c>
       <c r="H3" t="s">
         <v>23</v>
       </c>
       <c r="I3" t="s">
         <v>24</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3" t="s">
         <v>26</v>
       </c>
       <c r="L3" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="M3" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="N3" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="O3" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="P3">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D4">
-        <v>399</v>
+        <v>569</v>
       </c>
       <c r="E4">
-        <v>0</v>
+        <v>610</v>
       </c>
       <c r="F4">
         <v>0</v>
       </c>
       <c r="G4" t="s">
+        <v>32</v>
+      </c>
+      <c r="H4" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" t="s">
+        <v>22</v>
+      </c>
+      <c r="K4" t="s">
+        <v>35</v>
+      </c>
+      <c r="L4" t="s">
+        <v>36</v>
+      </c>
+      <c r="M4" t="s">
         <v>28</v>
       </c>
-      <c r="H4" t="s">
+      <c r="N4" t="s">
         <v>29</v>
       </c>
-      <c r="I4" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="O4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="P4">
         <v>3</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="C5" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D5">
-        <v>0</v>
+        <v>200</v>
       </c>
       <c r="E5">
-        <v>0</v>
+        <v>455</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
       <c r="G5" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="H5" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="I5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="J5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="K5" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="L5" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="M5" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="N5" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="O5" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="P5">
         <v>4</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
+        <v>47</v>
+      </c>
+      <c r="C6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D6">
+        <v>200</v>
+      </c>
+      <c r="E6">
+        <v>415</v>
+      </c>
+      <c r="F6">
+        <v>0</v>
+      </c>
+      <c r="G6" t="s">
+        <v>49</v>
+      </c>
+      <c r="H6" t="s">
+        <v>50</v>
+      </c>
+      <c r="I6" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" t="s">
         <v>42</v>
       </c>
-      <c r="C6" t="s">
-[...14 lines deleted...]
-      <c r="H6" t="s">
+      <c r="K6" t="s">
         <v>44</v>
       </c>
-      <c r="I6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L6" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="M6" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="N6" t="s">
-        <v>32</v>
+        <v>51</v>
       </c>
       <c r="O6" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="P6">
         <v>5</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="C7" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="D7">
-        <v>0</v>
+        <v>200</v>
       </c>
       <c r="E7">
-        <v>0</v>
+        <v>410</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="H7" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="I7" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J7" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="K7" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="L7" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="M7" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="N7" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="O7" t="s">
-        <v>41</v>
+        <v>59</v>
       </c>
       <c r="P7">
         <v>6</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="C8" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="D8">
-        <v>366</v>
+        <v>200</v>
       </c>
       <c r="E8">
-        <v>0</v>
+        <v>371</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H8" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="I8" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="J8" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="K8" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="L8" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="M8" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="N8" t="s">
-        <v>32</v>
+        <v>64</v>
       </c>
       <c r="O8" t="s">
-        <v>41</v>
+        <v>59</v>
       </c>
       <c r="P8">
         <v>7</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9">
+        <v>366</v>
+      </c>
+      <c r="E9">
+        <v>438</v>
+      </c>
+      <c r="F9">
+        <v>0</v>
+      </c>
+      <c r="G9" t="s">
+        <v>66</v>
+      </c>
+      <c r="H9" t="s">
+        <v>67</v>
+      </c>
+      <c r="I9" t="s">
+        <v>16</v>
+      </c>
+      <c r="J9" t="s">
+        <v>36</v>
+      </c>
+      <c r="K9" t="s">
+        <v>34</v>
+      </c>
+      <c r="L9" t="s">
+        <v>62</v>
+      </c>
+      <c r="M9" t="s">
         <v>58</v>
       </c>
-      <c r="C9" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="N9" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O9" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="P9">
         <v>8</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="C10" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="D10">
-        <v>285</v>
+        <v>200</v>
       </c>
       <c r="E10">
-        <v>0</v>
+        <v>393</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="H10" t="s">
-        <v>65</v>
+        <v>26</v>
       </c>
       <c r="I10" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="J10" t="s">
-        <v>36</v>
+        <v>70</v>
       </c>
       <c r="K10" t="s">
-        <v>67</v>
+        <v>12</v>
       </c>
       <c r="L10" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="M10" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="N10" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
       <c r="O10" t="s">
-        <v>41</v>
+        <v>59</v>
       </c>
       <c r="P10">
         <v>9</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C11" t="s">
-        <v>11</v>
+        <v>72</v>
       </c>
       <c r="D11">
-        <v>240</v>
+        <v>200</v>
       </c>
       <c r="E11">
-        <v>0</v>
+        <v>399</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
       <c r="G11" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="H11" t="s">
-        <v>70</v>
+        <v>36</v>
       </c>
       <c r="I11" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="J11" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="K11" t="s">
-        <v>72</v>
+        <v>41</v>
       </c>
       <c r="L11" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="M11" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="N11" t="s">
-        <v>63</v>
+        <v>45</v>
       </c>
       <c r="O11" t="s">
-        <v>18</v>
+        <v>75</v>
       </c>
       <c r="P11">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C12" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D12">
-        <v>280</v>
+        <v>339</v>
       </c>
       <c r="E12">
-        <v>0</v>
+        <v>391</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
       <c r="G12" t="s">
-        <v>74</v>
+        <v>26</v>
       </c>
       <c r="H12" t="s">
-        <v>49</v>
+        <v>77</v>
       </c>
       <c r="I12" t="s">
-        <v>36</v>
+        <v>78</v>
       </c>
       <c r="J12" t="s">
-        <v>22</v>
+        <v>79</v>
       </c>
       <c r="K12" t="s">
-        <v>75</v>
+        <v>54</v>
       </c>
       <c r="L12" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="M12" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="N12" t="s">
-        <v>76</v>
+        <v>51</v>
       </c>
       <c r="O12" t="s">
-        <v>41</v>
+        <v>80</v>
       </c>
       <c r="P12">
         <v>11</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="C13" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="D13">
-        <v>0</v>
+        <v>200</v>
       </c>
       <c r="E13">
-        <v>0</v>
+        <v>349</v>
       </c>
       <c r="F13">
         <v>0</v>
       </c>
       <c r="G13" t="s">
-        <v>78</v>
+        <v>42</v>
       </c>
       <c r="H13" t="s">
-        <v>43</v>
+        <v>82</v>
       </c>
       <c r="I13" t="s">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="J13" t="s">
-        <v>79</v>
+        <v>26</v>
       </c>
       <c r="K13" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="L13" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="M13" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="N13" t="s">
-        <v>81</v>
+        <v>51</v>
       </c>
       <c r="O13" t="s">
-        <v>41</v>
+        <v>84</v>
       </c>
       <c r="P13">
         <v>12</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C14" t="s">
         <v>48</v>
       </c>
       <c r="D14">
-        <v>0</v>
+        <v>200</v>
       </c>
       <c r="E14">
-        <v>0</v>
+        <v>303</v>
       </c>
       <c r="F14">
         <v>0</v>
       </c>
       <c r="G14" t="s">
-        <v>83</v>
+        <v>36</v>
       </c>
       <c r="H14" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="I14" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="J14" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="K14" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="L14" t="s">
-        <v>17</v>
+        <v>73</v>
       </c>
       <c r="M14" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="N14" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="O14" t="s">
-        <v>41</v>
+        <v>91</v>
       </c>
       <c r="P14">
         <v>13</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
+        <v>92</v>
+      </c>
+      <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15">
+        <v>285</v>
+      </c>
+      <c r="E15">
+        <v>337</v>
+      </c>
+      <c r="F15">
+        <v>0</v>
+      </c>
+      <c r="G15" t="s">
+        <v>67</v>
+      </c>
+      <c r="H15" t="s">
+        <v>93</v>
+      </c>
+      <c r="I15" t="s">
+        <v>94</v>
+      </c>
+      <c r="J15" t="s">
+        <v>50</v>
+      </c>
+      <c r="K15" t="s">
+        <v>36</v>
+      </c>
+      <c r="L15" t="s">
         <v>88</v>
       </c>
-      <c r="C15" t="s">
+      <c r="M15" t="s">
         <v>89</v>
       </c>
-      <c r="D15">
-[...28 lines deleted...]
-      </c>
       <c r="N15" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="O15" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="P15">
         <v>14</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C16" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="D16">
-        <v>0</v>
+        <v>280</v>
       </c>
       <c r="E16">
-        <v>0</v>
+        <v>336</v>
       </c>
       <c r="F16">
         <v>0</v>
       </c>
       <c r="G16" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="H16" t="s">
-        <v>93</v>
+        <v>40</v>
       </c>
       <c r="I16" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="J16" t="s">
-        <v>71</v>
+        <v>12</v>
       </c>
       <c r="K16" t="s">
-        <v>94</v>
+        <v>70</v>
       </c>
       <c r="L16" t="s">
-        <v>17</v>
+        <v>96</v>
       </c>
       <c r="M16" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="N16" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="O16" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="P16">
         <v>15</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C17" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="D17">
-        <v>0</v>
+        <v>200</v>
       </c>
       <c r="E17">
-        <v>0</v>
+        <v>292</v>
       </c>
       <c r="F17">
         <v>0</v>
       </c>
       <c r="G17" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="H17" t="s">
+        <v>54</v>
+      </c>
+      <c r="I17" t="s">
         <v>61</v>
       </c>
-      <c r="I17" t="s">
+      <c r="J17" t="s">
+        <v>73</v>
+      </c>
+      <c r="K17" t="s">
+        <v>62</v>
+      </c>
+      <c r="L17" t="s">
+        <v>56</v>
+      </c>
+      <c r="M17" t="s">
+        <v>89</v>
+      </c>
+      <c r="N17" t="s">
+        <v>45</v>
+      </c>
+      <c r="O17" t="s">
         <v>97</v>
-      </c>
-[...16 lines deleted...]
-        <v>100</v>
       </c>
       <c r="P17">
         <v>16</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
+        <v>100</v>
+      </c>
+      <c r="C18" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18">
+        <v>304</v>
+      </c>
+      <c r="E18">
+        <v>358</v>
+      </c>
+      <c r="F18">
+        <v>0</v>
+      </c>
+      <c r="G18" t="s">
+        <v>70</v>
+      </c>
+      <c r="H18" t="s">
         <v>101</v>
       </c>
-      <c r="C18" t="s">
+      <c r="I18" t="s">
         <v>102</v>
       </c>
-      <c r="D18">
-[...16 lines deleted...]
-      </c>
       <c r="J18" t="s">
-        <v>104</v>
+        <v>40</v>
       </c>
       <c r="K18" t="s">
-        <v>105</v>
+        <v>23</v>
       </c>
       <c r="L18" t="s">
-        <v>17</v>
+        <v>74</v>
       </c>
       <c r="M18" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="N18" t="s">
-        <v>32</v>
+        <v>51</v>
       </c>
       <c r="O18" t="s">
-        <v>18</v>
+        <v>84</v>
       </c>
       <c r="P18">
         <v>17</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
+        <v>103</v>
+      </c>
+      <c r="C19" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19">
+        <v>279</v>
+      </c>
+      <c r="E19">
+        <v>322</v>
+      </c>
+      <c r="F19">
+        <v>0</v>
+      </c>
+      <c r="G19" t="s">
+        <v>82</v>
+      </c>
+      <c r="H19" t="s">
+        <v>104</v>
+      </c>
+      <c r="I19" t="s">
+        <v>105</v>
+      </c>
+      <c r="J19" t="s">
+        <v>56</v>
+      </c>
+      <c r="K19" t="s">
+        <v>93</v>
+      </c>
+      <c r="L19" t="s">
         <v>106</v>
       </c>
-      <c r="C19" t="s">
-[...14 lines deleted...]
-      <c r="H19" t="s">
+      <c r="M19" t="s">
+        <v>89</v>
+      </c>
+      <c r="N19" t="s">
         <v>107</v>
       </c>
-      <c r="I19" t="s">
+      <c r="O19" t="s">
         <v>28</v>
-      </c>
-[...16 lines deleted...]
-        <v>86</v>
       </c>
       <c r="P19">
         <v>18</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
+        <v>108</v>
+      </c>
+      <c r="C20" t="s">
+        <v>39</v>
+      </c>
+      <c r="D20">
+        <v>200</v>
+      </c>
+      <c r="E20">
+        <v>254</v>
+      </c>
+      <c r="F20">
+        <v>0</v>
+      </c>
+      <c r="G20" t="s">
+        <v>49</v>
+      </c>
+      <c r="H20" t="s">
+        <v>42</v>
+      </c>
+      <c r="I20" t="s">
+        <v>88</v>
+      </c>
+      <c r="J20" t="s">
+        <v>77</v>
+      </c>
+      <c r="K20" t="s">
         <v>109</v>
       </c>
-      <c r="C20" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="L20" t="s">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="M20" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="N20" t="s">
-        <v>63</v>
+        <v>107</v>
       </c>
       <c r="O20" t="s">
-        <v>86</v>
+        <v>28</v>
       </c>
       <c r="P20">
         <v>19</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="C21" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D21">
-        <v>279</v>
+        <v>240</v>
       </c>
       <c r="E21">
-        <v>0</v>
+        <v>303</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
       <c r="G21" t="s">
+        <v>83</v>
+      </c>
+      <c r="H21" t="s">
+        <v>105</v>
+      </c>
+      <c r="I21" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" t="s">
         <v>93</v>
       </c>
-      <c r="H21" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K21" t="s">
-        <v>117</v>
+        <v>94</v>
       </c>
       <c r="L21" t="s">
-        <v>17</v>
+        <v>111</v>
       </c>
       <c r="M21" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="N21" t="s">
-        <v>118</v>
+        <v>107</v>
       </c>
       <c r="O21" t="s">
-        <v>86</v>
+        <v>58</v>
       </c>
       <c r="P21">
         <v>20</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="C22" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D22">
-        <v>304</v>
+        <v>316</v>
       </c>
       <c r="E22">
-        <v>0</v>
+        <v>353</v>
       </c>
       <c r="F22">
         <v>0</v>
       </c>
       <c r="G22" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="H22" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="I22" t="s">
-        <v>121</v>
+        <v>86</v>
       </c>
       <c r="J22" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="K22" t="s">
-        <v>122</v>
+        <v>106</v>
       </c>
       <c r="L22" t="s">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="M22" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="N22" t="s">
-        <v>76</v>
+        <v>114</v>
       </c>
       <c r="O22" t="s">
-        <v>86</v>
+        <v>115</v>
       </c>
       <c r="P22">
         <v>21</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
       <c r="C23" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="D23">
-        <v>316</v>
+        <v>200</v>
       </c>
       <c r="E23">
-        <v>0</v>
+        <v>378</v>
       </c>
       <c r="F23">
         <v>0</v>
       </c>
       <c r="G23" t="s">
-        <v>90</v>
+        <v>117</v>
       </c>
       <c r="H23" t="s">
         <v>104</v>
       </c>
       <c r="I23" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="J23" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="K23" t="s">
-        <v>124</v>
+        <v>61</v>
       </c>
       <c r="L23" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="M23" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="N23" t="s">
-        <v>76</v>
+        <v>52</v>
       </c>
       <c r="O23" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="P23">
         <v>22</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="C24" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="D24">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="E24">
-        <v>0</v>
+        <v>317</v>
       </c>
       <c r="F24">
         <v>0</v>
       </c>
       <c r="G24" t="s">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="H24" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="I24" t="s">
-        <v>112</v>
+        <v>67</v>
       </c>
       <c r="J24" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="K24" t="s">
-        <v>128</v>
+        <v>83</v>
       </c>
       <c r="L24" t="s">
-        <v>17</v>
+        <v>82</v>
       </c>
       <c r="M24" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="N24" t="s">
-        <v>76</v>
+        <v>52</v>
       </c>
       <c r="O24" t="s">
-        <v>100</v>
+        <v>28</v>
       </c>
       <c r="P24">
         <v>23</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="C25" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="D25">
-        <v>0</v>
+        <v>384</v>
       </c>
       <c r="E25">
-        <v>0</v>
+        <v>400</v>
       </c>
       <c r="F25">
         <v>0</v>
       </c>
       <c r="G25" t="s">
-        <v>130</v>
+        <v>94</v>
       </c>
       <c r="H25" t="s">
-        <v>38</v>
+        <v>122</v>
       </c>
       <c r="I25" t="s">
-        <v>74</v>
+        <v>49</v>
       </c>
       <c r="J25" t="s">
-        <v>110</v>
+        <v>123</v>
       </c>
       <c r="K25" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="L25" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
       <c r="M25" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="N25" t="s">
-        <v>76</v>
+        <v>52</v>
       </c>
       <c r="O25" t="s">
-        <v>100</v>
+        <v>28</v>
       </c>
       <c r="P25">
         <v>24</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>132</v>
+        <v>125</v>
       </c>
       <c r="C26" t="s">
-        <v>11</v>
+        <v>126</v>
       </c>
       <c r="D26">
-        <v>253</v>
+        <v>200</v>
       </c>
       <c r="E26">
-        <v>0</v>
+        <v>227</v>
       </c>
       <c r="F26">
         <v>0</v>
       </c>
       <c r="G26" t="s">
-        <v>133</v>
+        <v>96</v>
       </c>
       <c r="H26" t="s">
-        <v>116</v>
+        <v>57</v>
       </c>
       <c r="I26" t="s">
-        <v>120</v>
+        <v>41</v>
       </c>
       <c r="J26" t="s">
-        <v>70</v>
+        <v>113</v>
       </c>
       <c r="K26" t="s">
-        <v>134</v>
+        <v>111</v>
       </c>
       <c r="L26" t="s">
-        <v>17</v>
+        <v>78</v>
       </c>
       <c r="M26" t="s">
-        <v>86</v>
+        <v>127</v>
       </c>
       <c r="N26" t="s">
-        <v>81</v>
+        <v>45</v>
       </c>
       <c r="O26" t="s">
-        <v>100</v>
+        <v>28</v>
       </c>
       <c r="P26">
         <v>25</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="C27" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="D27">
         <v>393</v>
       </c>
       <c r="E27">
-        <v>0</v>
+        <v>419</v>
       </c>
       <c r="F27">
         <v>0</v>
       </c>
       <c r="G27" t="s">
-        <v>136</v>
+        <v>44</v>
       </c>
       <c r="H27" t="s">
-        <v>90</v>
+        <v>74</v>
       </c>
       <c r="I27" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="J27" t="s">
-        <v>115</v>
+        <v>104</v>
       </c>
       <c r="K27" t="s">
-        <v>137</v>
+        <v>40</v>
       </c>
       <c r="L27" t="s">
-        <v>17</v>
+        <v>120</v>
       </c>
       <c r="M27" t="s">
-        <v>100</v>
+        <v>127</v>
       </c>
       <c r="N27" t="s">
-        <v>138</v>
+        <v>51</v>
       </c>
       <c r="O27" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="P27">
         <v>26</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>139</v>
+        <v>129</v>
       </c>
       <c r="C28" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D28">
-        <v>0</v>
+        <v>200</v>
       </c>
       <c r="E28">
-        <v>0</v>
+        <v>183</v>
       </c>
       <c r="F28">
         <v>0</v>
       </c>
       <c r="G28" t="s">
-        <v>116</v>
+        <v>56</v>
       </c>
       <c r="H28" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="I28" t="s">
-        <v>93</v>
+        <v>82</v>
       </c>
       <c r="J28" t="s">
-        <v>140</v>
+        <v>109</v>
       </c>
       <c r="K28" t="s">
-        <v>141</v>
+        <v>99</v>
       </c>
       <c r="L28" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="M28" t="s">
-        <v>100</v>
+        <v>127</v>
       </c>
       <c r="N28" t="s">
-        <v>32</v>
+        <v>130</v>
       </c>
       <c r="O28" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="P28">
         <v>27</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>142</v>
+        <v>131</v>
       </c>
       <c r="C29" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="D29">
-        <v>0</v>
+        <v>200</v>
       </c>
       <c r="E29">
-        <v>0</v>
+        <v>164</v>
       </c>
       <c r="F29">
         <v>0</v>
       </c>
       <c r="G29" t="s">
-        <v>110</v>
+        <v>49</v>
       </c>
       <c r="H29" t="s">
+        <v>62</v>
+      </c>
+      <c r="I29" t="s">
+        <v>87</v>
+      </c>
+      <c r="J29" t="s">
+        <v>132</v>
+      </c>
+      <c r="K29" t="s">
+        <v>49</v>
+      </c>
+      <c r="L29" t="s">
+        <v>133</v>
+      </c>
+      <c r="M29" t="s">
         <v>127</v>
       </c>
-      <c r="I29" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N29" t="s">
-        <v>63</v>
+        <v>134</v>
       </c>
       <c r="O29" t="s">
-        <v>100</v>
+        <v>135</v>
       </c>
       <c r="P29">
         <v>28</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>146</v>
+        <v>136</v>
       </c>
       <c r="C30" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="D30">
-        <v>0</v>
+        <v>253</v>
       </c>
       <c r="E30">
-        <v>0</v>
+        <v>283</v>
       </c>
       <c r="F30">
         <v>0</v>
       </c>
       <c r="G30" t="s">
-        <v>147</v>
+        <v>49</v>
       </c>
       <c r="H30" t="s">
-        <v>84</v>
+        <v>56</v>
       </c>
       <c r="I30" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="J30" t="s">
-        <v>148</v>
+        <v>105</v>
       </c>
       <c r="K30" t="s">
-        <v>149</v>
+        <v>96</v>
       </c>
       <c r="L30" t="s">
-        <v>17</v>
+        <v>123</v>
       </c>
       <c r="M30" t="s">
-        <v>100</v>
+        <v>127</v>
       </c>
       <c r="N30" t="s">
-        <v>63</v>
+        <v>137</v>
       </c>
       <c r="O30" t="s">
-        <v>150</v>
+        <v>138</v>
       </c>
       <c r="P30">
         <v>29</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>151</v>
+        <v>139</v>
       </c>
       <c r="C31" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="D31">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="E31">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="F31">
         <v>0</v>
       </c>
       <c r="G31" t="s">
+        <v>140</v>
+      </c>
+      <c r="H31" t="s">
+        <v>111</v>
+      </c>
+      <c r="I31" t="s">
+        <v>141</v>
+      </c>
+      <c r="J31" t="s">
+        <v>86</v>
+      </c>
+      <c r="K31" t="s">
+        <v>105</v>
+      </c>
+      <c r="L31" t="s">
+        <v>142</v>
+      </c>
+      <c r="M31" t="s">
         <v>127</v>
       </c>
-      <c r="H31" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="N31" t="s">
-        <v>118</v>
+        <v>143</v>
       </c>
       <c r="O31" t="s">
-        <v>100</v>
+        <v>144</v>
       </c>
       <c r="P31">
         <v>30</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>154</v>
+        <v>145</v>
       </c>
       <c r="C32" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="D32">
-        <v>180</v>
+        <v>200</v>
       </c>
       <c r="E32">
-        <v>0</v>
+        <v>191</v>
       </c>
       <c r="F32">
         <v>0</v>
       </c>
       <c r="G32" t="s">
-        <v>155</v>
+        <v>49</v>
       </c>
       <c r="H32" t="s">
-        <v>115</v>
+        <v>70</v>
       </c>
       <c r="I32" t="s">
-        <v>156</v>
+        <v>113</v>
       </c>
       <c r="J32" t="s">
-        <v>157</v>
+        <v>133</v>
       </c>
       <c r="K32" t="s">
-        <v>158</v>
+        <v>123</v>
       </c>
       <c r="L32" t="s">
-        <v>17</v>
+        <v>105</v>
       </c>
       <c r="M32" t="s">
-        <v>100</v>
+        <v>127</v>
       </c>
       <c r="N32" t="s">
-        <v>118</v>
+        <v>46</v>
       </c>
       <c r="O32" t="s">
-        <v>100</v>
+        <v>138</v>
       </c>
       <c r="P32">
         <v>31</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>159</v>
+        <v>146</v>
       </c>
       <c r="C33" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D33">
-        <v>0</v>
+        <v>200</v>
       </c>
       <c r="E33">
-        <v>0</v>
+        <v>194</v>
       </c>
       <c r="F33">
         <v>0</v>
       </c>
       <c r="G33" t="s">
-        <v>98</v>
+        <v>132</v>
       </c>
       <c r="H33" t="s">
-        <v>66</v>
+        <v>94</v>
       </c>
       <c r="I33" t="s">
-        <v>160</v>
+        <v>142</v>
       </c>
       <c r="J33" t="s">
-        <v>99</v>
+        <v>49</v>
       </c>
       <c r="K33" t="s">
-        <v>161</v>
+        <v>147</v>
       </c>
       <c r="L33" t="s">
-        <v>17</v>
+        <v>83</v>
       </c>
       <c r="M33" t="s">
-        <v>100</v>
+        <v>127</v>
       </c>
       <c r="N33" t="s">
-        <v>118</v>
+        <v>148</v>
       </c>
       <c r="O33" t="s">
-        <v>162</v>
+        <v>127</v>
       </c>
       <c r="P33">
         <v>32</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>163</v>
+        <v>149</v>
       </c>
       <c r="C34" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="D34">
-        <v>282</v>
+        <v>274</v>
       </c>
       <c r="E34">
-        <v>0</v>
+        <v>261</v>
       </c>
       <c r="F34">
         <v>0</v>
       </c>
       <c r="G34" t="s">
-        <v>164</v>
+        <v>49</v>
       </c>
       <c r="H34" t="s">
-        <v>165</v>
+        <v>132</v>
       </c>
       <c r="I34" t="s">
-        <v>55</v>
+        <v>79</v>
       </c>
       <c r="J34" t="s">
-        <v>166</v>
+        <v>150</v>
       </c>
       <c r="K34" t="s">
-        <v>167</v>
+        <v>140</v>
       </c>
       <c r="L34" t="s">
-        <v>17</v>
+        <v>151</v>
       </c>
       <c r="M34" t="s">
-        <v>100</v>
+        <v>127</v>
       </c>
       <c r="N34" t="s">
-        <v>81</v>
+        <v>52</v>
       </c>
       <c r="O34" t="s">
-        <v>100</v>
+        <v>138</v>
       </c>
       <c r="P34">
         <v>33</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>168</v>
+        <v>152</v>
       </c>
       <c r="C35" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="D35">
-        <v>384</v>
+        <v>200</v>
       </c>
       <c r="E35">
-        <v>0</v>
+        <v>195</v>
       </c>
       <c r="F35">
         <v>0</v>
       </c>
       <c r="G35" t="s">
+        <v>150</v>
+      </c>
+      <c r="H35" t="s">
         <v>66</v>
       </c>
-      <c r="H35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I35" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="J35" t="s">
-        <v>170</v>
+        <v>104</v>
       </c>
       <c r="K35" t="s">
-        <v>171</v>
+        <v>142</v>
       </c>
       <c r="L35" t="s">
-        <v>17</v>
+        <v>153</v>
       </c>
       <c r="M35" t="s">
-        <v>100</v>
+        <v>138</v>
       </c>
       <c r="N35" t="s">
-        <v>81</v>
+        <v>107</v>
       </c>
       <c r="O35" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="P35">
         <v>34</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>172</v>
+        <v>154</v>
       </c>
       <c r="C36" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="D36">
-        <v>0</v>
+        <v>180</v>
       </c>
       <c r="E36">
-        <v>0</v>
+        <v>183</v>
       </c>
       <c r="F36">
         <v>0</v>
       </c>
       <c r="G36" t="s">
-        <v>173</v>
+        <v>155</v>
       </c>
       <c r="H36" t="s">
-        <v>115</v>
+        <v>104</v>
       </c>
       <c r="I36" t="s">
-        <v>140</v>
+        <v>156</v>
       </c>
       <c r="J36" t="s">
-        <v>54</v>
+        <v>157</v>
       </c>
       <c r="K36" t="s">
-        <v>174</v>
+        <v>151</v>
       </c>
       <c r="L36" t="s">
-        <v>17</v>
+        <v>104</v>
       </c>
       <c r="M36" t="s">
-        <v>100</v>
+        <v>138</v>
       </c>
       <c r="N36" t="s">
-        <v>175</v>
+        <v>130</v>
       </c>
       <c r="O36" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="P36">
         <v>35</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>176</v>
+        <v>158</v>
       </c>
       <c r="C37" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D37">
-        <v>40</v>
+        <v>200</v>
       </c>
       <c r="E37">
-        <v>0</v>
+        <v>205</v>
       </c>
       <c r="F37">
         <v>0</v>
       </c>
       <c r="G37" t="s">
-        <v>143</v>
+        <v>77</v>
       </c>
       <c r="H37" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="I37" t="s">
-        <v>177</v>
+        <v>140</v>
       </c>
       <c r="J37" t="s">
-        <v>107</v>
+        <v>159</v>
       </c>
       <c r="K37" t="s">
-        <v>178</v>
+        <v>160</v>
       </c>
       <c r="L37" t="s">
-        <v>17</v>
+        <v>161</v>
       </c>
       <c r="M37" t="s">
-        <v>100</v>
+        <v>138</v>
       </c>
       <c r="N37" t="s">
-        <v>41</v>
+        <v>137</v>
       </c>
       <c r="O37" t="s">
-        <v>150</v>
+        <v>89</v>
       </c>
       <c r="P37">
         <v>36</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>179</v>
+        <v>162</v>
       </c>
       <c r="C38" t="s">
-        <v>180</v>
+        <v>163</v>
       </c>
       <c r="D38">
-        <v>0</v>
+        <v>200</v>
       </c>
       <c r="E38">
-        <v>0</v>
+        <v>215</v>
       </c>
       <c r="F38">
         <v>0</v>
       </c>
       <c r="G38" t="s">
-        <v>115</v>
+        <v>104</v>
       </c>
       <c r="H38" t="s">
-        <v>111</v>
+        <v>78</v>
       </c>
       <c r="I38" t="s">
+        <v>133</v>
+      </c>
+      <c r="J38" t="s">
+        <v>160</v>
+      </c>
+      <c r="K38" t="s">
+        <v>67</v>
+      </c>
+      <c r="L38" t="s">
+        <v>104</v>
+      </c>
+      <c r="M38" t="s">
+        <v>138</v>
+      </c>
+      <c r="N38" t="s">
         <v>148</v>
       </c>
-      <c r="J38" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="O38" t="s">
-        <v>150</v>
+        <v>127</v>
       </c>
       <c r="P38">
         <v>37</v>
-      </c>
-[...298 lines deleted...]
-        <v>43</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go XLSX</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>