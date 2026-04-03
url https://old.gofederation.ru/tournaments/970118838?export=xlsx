--- v0 (2025-10-20)
+++ v1 (2026-04-03)
@@ -110,594 +110,594 @@
   <si>
     <t>37-</t>
   </si>
   <si>
     <t>15+</t>
   </si>
   <si>
     <t>32+</t>
   </si>
   <si>
     <t>10+</t>
   </si>
   <si>
     <t>20+</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Померанцев Руслан</t>
   </si>
   <si>
+    <t>40+</t>
+  </si>
+  <si>
+    <t>12+</t>
+  </si>
+  <si>
+    <t>33+</t>
+  </si>
+  <si>
+    <t>8+</t>
+  </si>
+  <si>
+    <t>19+</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Трофимов Александр</t>
+  </si>
+  <si>
     <t>38+</t>
   </si>
   <si>
-    <t>12+</t>
-[...5 lines deleted...]
-    <t>8+</t>
+    <t>13+</t>
+  </si>
+  <si>
+    <t>34+</t>
+  </si>
+  <si>
+    <t>7-</t>
+  </si>
+  <si>
+    <t>18-</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Бакунов Михаил</t>
+  </si>
+  <si>
+    <t>39+</t>
+  </si>
+  <si>
+    <t>14-</t>
+  </si>
+  <si>
+    <t>35+</t>
+  </si>
+  <si>
+    <t>9-</t>
+  </si>
+  <si>
+    <t>17-</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Лидер-д/с Лидер-д/с</t>
+  </si>
+  <si>
+    <t>41+</t>
+  </si>
+  <si>
+    <t>16+</t>
+  </si>
+  <si>
+    <t>11=</t>
+  </si>
+  <si>
+    <t>1=</t>
+  </si>
+  <si>
+    <t>26=</t>
+  </si>
+  <si>
+    <t>3½</t>
+  </si>
+  <si>
+    <t>14½</t>
+  </si>
+  <si>
+    <t>9¾</t>
+  </si>
+  <si>
+    <t>Садовский Владислав</t>
+  </si>
+  <si>
+    <t>43+</t>
   </si>
   <si>
     <t>18+</t>
   </si>
   <si>
-    <t>5</t>
-[...17 lines deleted...]
-    <t>7-</t>
+    <t>4+</t>
+  </si>
+  <si>
+    <t>28+</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Сгибнева Екатерина</t>
+  </si>
+  <si>
+    <t>44+</t>
+  </si>
+  <si>
+    <t>12-</t>
+  </si>
+  <si>
+    <t>3-</t>
+  </si>
+  <si>
+    <t>27-</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Арсентьев Григорий</t>
+  </si>
+  <si>
+    <t>45+</t>
+  </si>
+  <si>
+    <t>14+</t>
+  </si>
+  <si>
+    <t>5+</t>
+  </si>
+  <si>
+    <t>30+</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Оттясова Вера</t>
+  </si>
+  <si>
+    <t>42+</t>
+  </si>
+  <si>
+    <t>2-</t>
+  </si>
+  <si>
+    <t>29-</t>
+  </si>
+  <si>
+    <t>Школа 1945-1 Школа 1945-1</t>
+  </si>
+  <si>
+    <t>21+</t>
+  </si>
+  <si>
+    <t>1-</t>
+  </si>
+  <si>
+    <t>46+</t>
+  </si>
+  <si>
+    <t>12½</t>
+  </si>
+  <si>
+    <t>6¾</t>
+  </si>
+  <si>
+    <t>Каринский Георгий</t>
+  </si>
+  <si>
+    <t>23+</t>
+  </si>
+  <si>
+    <t>47+</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Гончаров Елисей</t>
+  </si>
+  <si>
+    <t>22+</t>
+  </si>
+  <si>
+    <t>4-</t>
+  </si>
+  <si>
+    <t>48+</t>
+  </si>
+  <si>
+    <t>Майстер Петр</t>
+  </si>
+  <si>
+    <t>25+</t>
+  </si>
+  <si>
+    <t>49+</t>
+  </si>
+  <si>
+    <t>Нагорный Александр</t>
+  </si>
+  <si>
+    <t>24+</t>
+  </si>
+  <si>
+    <t>10-</t>
+  </si>
+  <si>
+    <t>50+</t>
+  </si>
+  <si>
+    <t>32-</t>
+  </si>
+  <si>
+    <t>Школа 2089 Школа 2089</t>
+  </si>
+  <si>
+    <t>26+</t>
+  </si>
+  <si>
+    <t>6-</t>
+  </si>
+  <si>
+    <t>51+</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>6½</t>
+  </si>
+  <si>
+    <t>Чирков Андрей</t>
+  </si>
+  <si>
+    <t>9+</t>
+  </si>
+  <si>
+    <t>53+</t>
+  </si>
+  <si>
+    <t>Мордакин Артем</t>
+  </si>
+  <si>
+    <t>Красково</t>
+  </si>
+  <si>
+    <t>28-</t>
+  </si>
+  <si>
+    <t>52+</t>
+  </si>
+  <si>
+    <t>Тихонов Макар</t>
+  </si>
+  <si>
+    <t>27+</t>
+  </si>
+  <si>
+    <t>8-</t>
+  </si>
+  <si>
+    <t>54+</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Калистратов Илья</t>
+  </si>
+  <si>
+    <t>29+</t>
+  </si>
+  <si>
+    <t>55+</t>
+  </si>
+  <si>
+    <t>Школа 1945-3 Школа 1945-3</t>
+  </si>
+  <si>
+    <t>11-</t>
+  </si>
+  <si>
+    <t>46=</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>2½</t>
+  </si>
+  <si>
+    <t>2¾</t>
+  </si>
+  <si>
+    <t>Бабкин Владимир</t>
+  </si>
+  <si>
+    <t>13-</t>
+  </si>
+  <si>
+    <t>48-</t>
+  </si>
+  <si>
+    <t>+!</t>
+  </si>
+  <si>
+    <t>11½</t>
+  </si>
+  <si>
+    <t>1½</t>
+  </si>
+  <si>
+    <t>Скрипниченко Андрей</t>
+  </si>
+  <si>
+    <t>Калинина Станислава</t>
+  </si>
+  <si>
+    <t>15-</t>
+  </si>
+  <si>
+    <t>9½</t>
+  </si>
+  <si>
+    <t>4½</t>
+  </si>
+  <si>
+    <t>Гладкова Виктория</t>
+  </si>
+  <si>
+    <t>49-</t>
+  </si>
+  <si>
+    <t>53-</t>
+  </si>
+  <si>
+    <t>Школа 19 Школа 19</t>
+  </si>
+  <si>
+    <t>16-</t>
+  </si>
+  <si>
+    <t>21-</t>
+  </si>
+  <si>
+    <t>36=</t>
+  </si>
+  <si>
+    <t>Войнов Даниил</t>
   </si>
   <si>
     <t>19-</t>
   </si>
   <si>
-    <t>3</t>
-[...328 lines deleted...]
-  <si>
     <t>10</t>
   </si>
   <si>
     <t>Жданов Кирилл</t>
   </si>
   <si>
     <t>Жданова Арина</t>
   </si>
   <si>
     <t>20-</t>
   </si>
   <si>
     <t>Борозинец Софья</t>
   </si>
   <si>
     <t>25-</t>
   </si>
   <si>
+    <t>39-</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>Лидер-2 Лидер-2</t>
+  </si>
+  <si>
+    <t>Солодников Владимир</t>
+  </si>
+  <si>
+    <t>Прибылов Леонид</t>
+  </si>
+  <si>
+    <t>Дружинин Егор</t>
+  </si>
+  <si>
+    <t>Алексеев Денис</t>
+  </si>
+  <si>
+    <t>5-</t>
+  </si>
+  <si>
+    <t>Школа 1945-4 Школа 1945-4</t>
+  </si>
+  <si>
+    <t>41-</t>
+  </si>
+  <si>
+    <t>Ткаченко Игорь</t>
+  </si>
+  <si>
+    <t>2+</t>
+  </si>
+  <si>
+    <t>42-</t>
+  </si>
+  <si>
+    <t>Майстер Анастасия</t>
+  </si>
+  <si>
+    <t>43-</t>
+  </si>
+  <si>
+    <t>Гончарова Эллина</t>
+  </si>
+  <si>
+    <t>45-</t>
+  </si>
+  <si>
+    <t>Дерюгин Иван</t>
+  </si>
+  <si>
+    <t>44-</t>
+  </si>
+  <si>
+    <t>Школа 22 Школа 22</t>
+  </si>
+  <si>
+    <t>26-</t>
+  </si>
+  <si>
+    <t>51=</t>
+  </si>
+  <si>
+    <t>7½</t>
+  </si>
+  <si>
+    <t>1¾</t>
+  </si>
+  <si>
+    <t>Травкин Дмитрий</t>
+  </si>
+  <si>
+    <t>55-</t>
+  </si>
+  <si>
+    <t>37+</t>
+  </si>
+  <si>
+    <t>Михайлов Андрей</t>
+  </si>
+  <si>
+    <t>Кокшина Анастасия</t>
+  </si>
+  <si>
+    <t>Казаков Борис</t>
+  </si>
+  <si>
+    <t>30-</t>
+  </si>
+  <si>
+    <t>Школа 1945-2 Школа 1945-2</t>
+  </si>
+  <si>
+    <t>31-</t>
+  </si>
+  <si>
+    <t>21=</t>
+  </si>
+  <si>
+    <t>36-</t>
+  </si>
+  <si>
+    <t>0½</t>
+  </si>
+  <si>
+    <t>1¼</t>
+  </si>
+  <si>
+    <t>Гавриленко Егор</t>
+  </si>
+  <si>
+    <t>33-</t>
+  </si>
+  <si>
+    <t>23-</t>
+  </si>
+  <si>
     <t>40-</t>
   </si>
   <si>
-    <t>1</t>
-[...113 lines deleted...]
-    <t>23-</t>
+    <t>0</t>
+  </si>
+  <si>
+    <t>Королев Дмитрий</t>
   </si>
   <si>
     <t>38-</t>
   </si>
   <si>
-    <t>0</t>
-[...7 lines deleted...]
-  <si>
     <t>Шимаров Данила</t>
   </si>
   <si>
+    <t>35-</t>
+  </si>
+  <si>
+    <t>Малаховский Александр</t>
+  </si>
+  <si>
+    <t>24-</t>
+  </si>
+  <si>
+    <t>Школа 1945-д/с Школа 1945-д/с</t>
+  </si>
+  <si>
+    <t>41=</t>
+  </si>
+  <si>
+    <t>0¾</t>
+  </si>
+  <si>
+    <t>Крайнова Злата</t>
+  </si>
+  <si>
     <t>34-</t>
-  </si>
-[...19 lines deleted...]
-    <t>35-</t>
   </si>
   <si>
     <t>22-</t>
   </si>
   <si>
     <t>Зинченко Ника</t>
   </si>
   <si>
     <t>Ордынский Дмитрий</t>
   </si>
   <si>
     <t>Каракулина Екатерина</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
       <color theme="1"/>
       <scheme val="minor"/>
@@ -1907,125 +1907,125 @@
       </c>
       <c r="M18" t="s">
         <v>110</v>
       </c>
       <c r="N18" t="s">
         <v>110</v>
       </c>
       <c r="O18">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>115</v>
       </c>
       <c r="C19" t="s">
         <v>116</v>
       </c>
       <c r="D19">
         <v>-860</v>
       </c>
       <c r="E19">
-        <v>-636</v>
+        <v>-658</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19" t="s">
         <v>117</v>
       </c>
       <c r="H19" t="s">
+        <v>41</v>
+      </c>
+      <c r="I19" t="s">
         <v>118</v>
       </c>
-      <c r="I19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J19" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="K19" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="L19" t="s">
         <v>43</v>
       </c>
       <c r="M19" t="s">
         <v>18</v>
       </c>
       <c r="N19" t="s">
-        <v>120</v>
+        <v>35</v>
       </c>
       <c r="O19">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="C20" t="s">
         <v>116</v>
       </c>
       <c r="D20">
         <v>-860</v>
       </c>
       <c r="E20">
-        <v>-658</v>
+        <v>-636</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
       <c r="G20" t="s">
+        <v>120</v>
+      </c>
+      <c r="H20" t="s">
+        <v>121</v>
+      </c>
+      <c r="I20" t="s">
         <v>122</v>
       </c>
-      <c r="H20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J20" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="K20" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="L20" t="s">
         <v>43</v>
       </c>
       <c r="M20" t="s">
         <v>18</v>
       </c>
       <c r="N20" t="s">
-        <v>35</v>
+        <v>123</v>
       </c>
       <c r="O20">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>124</v>
       </c>
       <c r="C21" t="s">
         <v>116</v>
       </c>
       <c r="D21">
         <v>-870</v>
       </c>
       <c r="E21">
         <v>-750</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
       <c r="G21" t="s">
@@ -2107,104 +2107,104 @@
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>133</v>
       </c>
       <c r="C23" t="s">
         <v>21</v>
       </c>
       <c r="D23">
         <v>-840</v>
       </c>
       <c r="E23">
         <v>-800</v>
       </c>
       <c r="F23">
         <v>0</v>
       </c>
       <c r="G23" t="s">
         <v>134</v>
       </c>
       <c r="H23" t="s">
         <v>135</v>
       </c>
       <c r="I23" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="J23" t="s">
         <v>136</v>
       </c>
       <c r="K23" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="L23" t="s">
         <v>51</v>
       </c>
       <c r="M23" t="s">
         <v>137</v>
       </c>
       <c r="N23" t="s">
         <v>138</v>
       </c>
       <c r="O23">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>139</v>
       </c>
       <c r="C24" t="s">
         <v>21</v>
       </c>
       <c r="D24">
         <v>-840</v>
       </c>
       <c r="E24">
         <v>-729</v>
       </c>
       <c r="F24">
         <v>0</v>
       </c>
       <c r="G24" t="s">
         <v>70</v>
       </c>
       <c r="H24" t="s">
         <v>92</v>
       </c>
       <c r="I24" t="s">
         <v>72</v>
       </c>
       <c r="J24" t="s">
         <v>136</v>
       </c>
       <c r="K24" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="L24" t="s">
         <v>43</v>
       </c>
       <c r="M24" t="s">
         <v>137</v>
       </c>
       <c r="N24" t="s">
         <v>59</v>
       </c>
       <c r="O24">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>140</v>
       </c>
       <c r="C25" t="s">
         <v>21</v>
       </c>
       <c r="D25">
@@ -2592,192 +2592,192 @@
       <c r="F33">
         <v>0</v>
       </c>
       <c r="G33" t="s">
         <v>104</v>
       </c>
       <c r="H33" t="s">
         <v>126</v>
       </c>
       <c r="I33" t="s">
         <v>82</v>
       </c>
       <c r="J33" t="s">
         <v>26</v>
       </c>
       <c r="K33" t="s">
         <v>23</v>
       </c>
       <c r="L33" t="s">
         <v>17</v>
       </c>
       <c r="M33" t="s">
         <v>28</v>
       </c>
       <c r="N33" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="O33">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>163</v>
       </c>
       <c r="C34" t="s">
         <v>21</v>
       </c>
       <c r="D34">
         <v>-783</v>
       </c>
       <c r="E34">
         <v>-732</v>
       </c>
       <c r="F34">
         <v>0</v>
       </c>
       <c r="G34" t="s">
         <v>92</v>
       </c>
       <c r="H34" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="I34" t="s">
         <v>71</v>
       </c>
       <c r="J34" t="s">
         <v>152</v>
       </c>
       <c r="K34" t="s">
         <v>70</v>
       </c>
       <c r="L34" t="s">
         <v>51</v>
       </c>
       <c r="M34" t="s">
         <v>18</v>
       </c>
       <c r="N34" t="s">
         <v>51</v>
       </c>
       <c r="O34">
         <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>164</v>
       </c>
       <c r="C35" t="s">
         <v>21</v>
       </c>
       <c r="D35">
         <v>-900</v>
       </c>
       <c r="E35">
         <v>-850</v>
       </c>
       <c r="F35">
         <v>0</v>
       </c>
       <c r="G35" t="s">
-        <v>100</v>
+        <v>135</v>
       </c>
       <c r="H35" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="I35" t="s">
-        <v>165</v>
+        <v>96</v>
       </c>
       <c r="J35" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="K35" t="s">
-        <v>47</v>
+        <v>134</v>
       </c>
       <c r="L35" t="s">
-        <v>51</v>
+        <v>160</v>
       </c>
       <c r="M35" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="N35" t="s">
-        <v>44</v>
+        <v>160</v>
       </c>
       <c r="O35">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="C36" t="s">
         <v>21</v>
       </c>
       <c r="D36">
         <v>-900</v>
       </c>
       <c r="E36">
         <v>-850</v>
       </c>
       <c r="F36">
         <v>0</v>
       </c>
       <c r="G36" t="s">
-        <v>135</v>
+        <v>100</v>
       </c>
       <c r="H36" t="s">
-        <v>123</v>
+        <v>114</v>
       </c>
       <c r="I36" t="s">
-        <v>96</v>
+        <v>166</v>
       </c>
       <c r="J36" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="K36" t="s">
-        <v>134</v>
+        <v>47</v>
       </c>
       <c r="L36" t="s">
-        <v>160</v>
+        <v>51</v>
       </c>
       <c r="M36" t="s">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="N36" t="s">
-        <v>160</v>
+        <v>44</v>
       </c>
       <c r="O36">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>167</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37">
         <v>-1</v>
       </c>
       <c r="E37">
         <v>0</v>
       </c>
       <c r="F37">
         <v>0</v>
       </c>
       <c r="G37" t="s">
@@ -2853,163 +2853,163 @@
       </c>
       <c r="O38">
         <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>172</v>
       </c>
       <c r="C39" t="s">
         <v>21</v>
       </c>
       <c r="D39">
         <v>-900</v>
       </c>
       <c r="E39">
         <v>-860</v>
       </c>
       <c r="F39">
         <v>0</v>
       </c>
       <c r="G39" t="s">
-        <v>71</v>
+        <v>96</v>
       </c>
       <c r="H39" t="s">
         <v>136</v>
       </c>
       <c r="I39" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="J39" t="s">
-        <v>72</v>
+        <v>117</v>
       </c>
       <c r="K39" t="s">
         <v>173</v>
       </c>
       <c r="L39" t="s">
         <v>51</v>
       </c>
       <c r="M39" t="s">
         <v>60</v>
       </c>
       <c r="N39" t="s">
-        <v>131</v>
+        <v>143</v>
       </c>
       <c r="O39">
         <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>174</v>
       </c>
       <c r="C40" t="s">
         <v>21</v>
       </c>
       <c r="D40">
         <v>-900</v>
       </c>
       <c r="E40">
         <v>-860</v>
       </c>
       <c r="F40">
         <v>0</v>
       </c>
       <c r="G40" t="s">
-        <v>96</v>
+        <v>166</v>
       </c>
       <c r="H40" t="s">
         <v>136</v>
       </c>
       <c r="I40" t="s">
-        <v>97</v>
+        <v>145</v>
       </c>
       <c r="J40" t="s">
-        <v>122</v>
+        <v>78</v>
       </c>
       <c r="K40" t="s">
         <v>175</v>
       </c>
       <c r="L40" t="s">
         <v>51</v>
       </c>
       <c r="M40" t="s">
-        <v>60</v>
+        <v>142</v>
       </c>
       <c r="N40" t="s">
-        <v>143</v>
+        <v>131</v>
       </c>
       <c r="O40">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>176</v>
       </c>
       <c r="C41" t="s">
         <v>21</v>
       </c>
       <c r="D41">
         <v>-900</v>
       </c>
       <c r="E41">
         <v>-860</v>
       </c>
       <c r="F41">
         <v>0</v>
       </c>
       <c r="G41" t="s">
-        <v>165</v>
+        <v>71</v>
       </c>
       <c r="H41" t="s">
         <v>136</v>
       </c>
       <c r="I41" t="s">
-        <v>145</v>
+        <v>92</v>
       </c>
       <c r="J41" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="K41" t="s">
         <v>177</v>
       </c>
       <c r="L41" t="s">
         <v>51</v>
       </c>
       <c r="M41" t="s">
-        <v>142</v>
+        <v>60</v>
       </c>
       <c r="N41" t="s">
         <v>131</v>
       </c>
       <c r="O41">
         <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>178</v>
       </c>
       <c r="C42" t="s">
         <v>11</v>
       </c>
       <c r="D42">
         <v>-1</v>
       </c>
       <c r="E42">
         <v>0</v>
       </c>
       <c r="F42">
@@ -3091,104 +3091,104 @@
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>186</v>
       </c>
       <c r="C44" t="s">
         <v>21</v>
       </c>
       <c r="D44">
         <v>-744</v>
       </c>
       <c r="E44">
         <v>-649</v>
       </c>
       <c r="F44">
         <v>0</v>
       </c>
       <c r="G44" t="s">
         <v>41</v>
       </c>
       <c r="H44" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="I44" t="s">
         <v>136</v>
       </c>
       <c r="J44" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="K44" t="s">
         <v>38</v>
       </c>
       <c r="L44" t="s">
         <v>43</v>
       </c>
       <c r="M44" t="s">
         <v>36</v>
       </c>
       <c r="N44" t="s">
         <v>17</v>
       </c>
       <c r="O44">
         <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>187</v>
       </c>
       <c r="C45" t="s">
         <v>21</v>
       </c>
       <c r="D45">
         <v>-850</v>
       </c>
       <c r="E45">
         <v>-735</v>
       </c>
       <c r="F45">
         <v>0</v>
       </c>
       <c r="G45" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="H45" t="s">
         <v>72</v>
       </c>
       <c r="I45" t="s">
         <v>136</v>
       </c>
       <c r="J45" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="K45" t="s">
         <v>30</v>
       </c>
       <c r="L45" t="s">
         <v>43</v>
       </c>
       <c r="M45" t="s">
         <v>153</v>
       </c>
       <c r="N45" t="s">
         <v>17</v>
       </c>
       <c r="O45">
         <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>188</v>
       </c>
       <c r="C46" t="s">
@@ -3520,51 +3520,51 @@
       <c r="B53" t="s">
         <v>210</v>
       </c>
       <c r="C53" t="s">
         <v>21</v>
       </c>
       <c r="D53">
         <v>-850</v>
       </c>
       <c r="E53">
         <v>-810</v>
       </c>
       <c r="F53">
         <v>0</v>
       </c>
       <c r="G53" t="s">
         <v>136</v>
       </c>
       <c r="H53" t="s">
         <v>211</v>
       </c>
       <c r="I53" t="s">
         <v>42</v>
       </c>
       <c r="J53" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="K53" t="s">
         <v>212</v>
       </c>
       <c r="L53" t="s">
         <v>160</v>
       </c>
       <c r="M53" t="s">
         <v>28</v>
       </c>
       <c r="N53" t="s">
         <v>51</v>
       </c>
       <c r="O53">
         <v>0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
         <v>213</v>
       </c>
       <c r="C54" t="s">
@@ -3614,51 +3614,51 @@
       <c r="B55" t="s">
         <v>214</v>
       </c>
       <c r="C55" t="s">
         <v>21</v>
       </c>
       <c r="D55">
         <v>-900</v>
       </c>
       <c r="E55">
         <v>-860</v>
       </c>
       <c r="F55">
         <v>0</v>
       </c>
       <c r="G55" t="s">
         <v>136</v>
       </c>
       <c r="H55" t="s">
         <v>197</v>
       </c>
       <c r="I55" t="s">
         <v>152</v>
       </c>
       <c r="J55" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="K55" t="s">
         <v>198</v>
       </c>
       <c r="L55" t="s">
         <v>160</v>
       </c>
       <c r="M55" t="s">
         <v>36</v>
       </c>
       <c r="N55" t="s">
         <v>51</v>
       </c>
       <c r="O55">
         <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>215</v>
       </c>
       <c r="C56" t="s">